--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="138">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 92 de 2025</t>
   </si>
   <si>
@@ -340,50 +340,56 @@
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Rosemary Bueno</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 66 de 2026</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sr. Davi Francisco de Azevedo</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 67 de 2026</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Aparecida de Fátima Garcia</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 68 de 2026</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Michael de Brito Brandão dos Santos</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 69 de 2026</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Luiza Laurindo</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 70 de 2026</t>
+  </si>
+  <si>
+    <t>Tramitação em URGÊNCIA ESPECIAL aos Projetos de Lei Complementar nº 005 e 006 de 2026, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>MOÇÃO nº 4 de 2026</t>
   </si>
   <si>
     <t>Marcia Almeida</t>
   </si>
   <si>
     <t>Moção de Apelo ao Secretário Municipal de Assistência e Desenvolvimento Social para criação de cursos de geração de renda no Bairro do Sapateiro</t>
   </si>
   <si>
     <t>MOÇÃO nº 5 de 2026</t>
   </si>
   <si>
     <t>Moção de APELO à Prefeitura Municipal de Embu-Guaçu, por meio da Secretaria Municipal de Educação, para implantação de turma da Educação de Jovens e Adultos (EJA) no bairro Paiol Velho.</t>
   </si>
   <si>
     <t>EMENDA E SUBEMENDA nº 5 de 2026</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO, CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 125/2025 de autoria do Vereador David Reis.</t>
   </si>
@@ -753,51 +759,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="54.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="48.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1709,265 +1715,285 @@
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>10529</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47" t="s">
         <v>108</v>
       </c>
       <c r="D47" t="s">
         <v>52</v>
       </c>
       <c r="E47" t="s">
         <v>109</v>
       </c>
       <c r="F47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>10530</v>
+        <v>10539</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48" t="s">
         <v>110</v>
       </c>
       <c r="D48" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>10531</v>
+        <v>10530</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49" t="s">
+        <v>112</v>
+      </c>
+      <c r="D49" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E49" t="s">
         <v>114</v>
       </c>
       <c r="F49" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>10495</v>
+        <v>10531</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50" t="s">
         <v>115</v>
       </c>
       <c r="D50" t="s">
+        <v>37</v>
+      </c>
+      <c r="E50" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>10522</v>
+        <v>10495</v>
       </c>
       <c r="B51" t="s">
         <v>23</v>
       </c>
       <c r="C51" t="s">
+        <v>117</v>
+      </c>
+      <c r="D51" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E51" t="s">
         <v>119</v>
       </c>
       <c r="F51" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>10523</v>
+        <v>10522</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52" t="s">
         <v>120</v>
       </c>
       <c r="D52" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E52" t="s">
         <v>121</v>
       </c>
       <c r="F52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>10524</v>
+        <v>10523</v>
       </c>
       <c r="B53" t="s">
         <v>23</v>
       </c>
       <c r="C53" t="s">
         <v>122</v>
       </c>
       <c r="D53" t="s">
-        <v>52</v>
+        <v>118</v>
       </c>
       <c r="E53" t="s">
         <v>123</v>
       </c>
       <c r="F53" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>10525</v>
+        <v>10524</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54" t="s">
         <v>124</v>
       </c>
       <c r="D54" t="s">
+        <v>52</v>
+      </c>
+      <c r="E54" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="F54" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>10526</v>
+        <v>10525</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55" t="s">
+        <v>126</v>
+      </c>
+      <c r="D55" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>128</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>10527</v>
+        <v>10526</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56" t="s">
         <v>129</v>
       </c>
       <c r="D56" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>130</v>
       </c>
       <c r="F56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>10537</v>
+        <v>10527</v>
       </c>
       <c r="B57" t="s">
         <v>23</v>
       </c>
       <c r="C57" t="s">
         <v>131</v>
       </c>
       <c r="D57" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F57" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>10538</v>
+        <v>10537</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E58" t="s">
         <v>135</v>
       </c>
       <c r="F58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>10538</v>
+      </c>
+      <c r="B59" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" t="s">
+        <v>136</v>
+      </c>
+      <c r="D59" t="s">
+        <v>134</v>
+      </c>
+      <c r="E59" t="s">
+        <v>137</v>
+      </c>
+      <c r="F59" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">