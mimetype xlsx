--- v0 (2026-01-30)
+++ v1 (2026-04-30)
@@ -357,63 +357,63 @@
   <si>
     <t>Dispõe sobre a denominação de Rua Lucio Rodrigues Siqueira à antiga Rua sem nome.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 153 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua João Jorge de Barros a antiga Rua 2 no bairro Paiol Velho.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO nº 100 de 2025</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Cristão “Pastor Josevan Oliveira” ao Sr. Ramon Silva dos Santos.</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO nº 29 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do Plano Municipal de Educação de Embu-Guaçu, aprovado por meio da Lei Municipal nº 2.826 de 13/07/2015, alterada pela lei nº 3.017 de 24/05/2021, e dá providências correlatas.</t>
   </si>
   <si>
     <t>VETO nº 7 de 2025</t>
   </si>
   <si>
-    <t>Veto Integral ao Autógrafo lei n° 094-20255 referente ao PL 011-2025</t>
+    <t>Veto Integral ao Autógrafo de Lei n° 094-2025 referente ao PL 011-2025</t>
   </si>
   <si>
     <t>VETO nº 8 de 2025</t>
   </si>
   <si>
-    <t>Veto Integral ao Autógrafo lei n° 095-20255 referente ao PL 070-2025</t>
+    <t>Veto Integral ao Autógrafo de Lei n° 095-2025 referente ao PL 070-2025</t>
   </si>
   <si>
     <t>VETO nº 9 de 2025</t>
   </si>
   <si>
-    <t>Veto Integral ao Autógrafo lei n° 099-20255 referente ao PL 098-2025</t>
+    <t>Veto Integral ao Autógrafo de Lei n° 099-2025 referente ao PL 098-2025</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO nº 18 de 2025</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do art. 118, para 5 parcelas, mínimo 60,00 (sessenta reais), sobre as Taxas, acrescenta o Inciso III, do art. 129, do § 4º, da Lei 1.724/2001, sobre a cobrança proporcional no encerramento, e, altera o § 6º para 5 parcelas, mínimo 60,00 (sessenta reais), sobre a taxa de licença, acrescenta no art. 135, o Inciso III, sobre a cobrança proporcional no encerramento, dos contribuintes perante o Município de Embu-Guaçu e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO nº 19 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do sub item 11.05 na tabela II do Código Tributário Municipal, de acordo com a Lei Complementar nº 183 de 22 de setembro de 2021 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>