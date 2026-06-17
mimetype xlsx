--- v0 (2026-02-10)
+++ v1 (2026-06-17)
@@ -10,1412 +10,9313 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6924" uniqueCount="3061">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>10400</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MESA</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10400/1-_ata_1o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 1ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10451</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10451/1_-_ata_2o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 2ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10536</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10536/1_-_ata_3o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 3ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10585</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10585/1_-_ata_4o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 4ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10643</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10643/1_-_ata_5o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 5ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10679</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10679/1_-_ata_6o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 6ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10718</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10718/1_-_ata_7o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 7ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10813</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10813/1_-_ata_8o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 8ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10840</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10840/1_-_ata_9o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 9ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10881</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10881/1_-_ata_10o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 10ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10903</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10903/1_-_ata_11o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 11ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10948</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10948/1_-_ata_12o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 12ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>10989</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10989/1_-_ata_13o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 13ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>11022</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11022/1_-_ata_14o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 14ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>11067</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11067/1_-_ata_15o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 15ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>11104</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11104/1_-_ata_16o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 16ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>11141</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11141/1_-_ata_17o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 17ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
+    <t>11155</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11155/1_-_ata_18o_ord.pdf</t>
+  </si>
+  <si>
+    <t>Ata Resumida da 18ª SESSÃO ORDINÁRIA de 2026 da 2ª Sessão Legislativa da 15ª Legislatura.</t>
+  </si>
+  <si>
     <t>10282</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Clebinho Jogador</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10282/placas_proibido_estacionar_luza_a_correa.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10282/ind_0012026assinado.pdf</t>
   </si>
   <si>
     <t>À Semutrans - confecção e instalação de novas placas de ‘Proibido Estacionar’, no canteiro central da Rua Luza Augusto Correa - Vila Schunck.</t>
   </si>
   <si>
     <t>10283</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Lucas da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10283/ind_0022026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10283/ind_0022026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de iluminação de via pública, a Rua dos Andrades – PQ. Itararé.</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10284/ind_0032026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10284/ind_0032026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de esgoto e vazamentos, a Rua José Anastácio de Oliveira – Sol Nascente.</t>
   </si>
   <si>
     <t>10285</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10285/ind_0042026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10285/ind_0042026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de iluminação de via pública, as ruas do bairro Vila Santista.</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10286/ind_0052026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10286/ind_0052026assinado.pdf</t>
   </si>
   <si>
     <t>À SABESP - extensão da rede de distribuição de água, a Rua Tenente Antônio Versiani Holanda Cunha.</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10287/moton_casc_m_guiomar_souza.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10287/ind_0062026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública - serviços de motonivelamento e cascalhamento, na Rua Maria Guiomar de Souza, no bairro Filipinho.</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Elton Camargo Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10288/ind_0072026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10288/ind_0072026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção do Sistema de Drenagem Pluvial na Rua Benedito Fernandes</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10289/ind_0082026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10289/ind_0082026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza do córrego localizado no Distrito do Cipó.</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10290/ind_0092026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10290/ind_0092026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de via pública na Rua José Joaquim Domingues – Martins Fontes.</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10291/ind_0102026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10291/ind_0102026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Fiscalização da Prefeitura - fiscalização de um prédio pertencente ao Ayume Supermercados, localizado na Rua José Nogueira, nº 40 – Distrito do Cipó.</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10292/ind_0112026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10292/ind_0112026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção de Iluminação Pública no Largo do Amâncio</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10293/ind_0122026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10293/ind_0122026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção de Iluminação Pública na Rua Arlindo dos Santos</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10294/ind_0132026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10294/ind_0132026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção de Sinalização Viária nas Escolas do Município</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10295/ind_0142026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10295/ind_0142026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Limpeza Urbana na Rua Pedro Gonçalves de Moura</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>Isaias Coelho</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10296/ind_0152026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10296/ind_0152026assinado.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública - motonivelamento e cascalhamento na Estrada Onde Canta o Sabiá, Bairro Paulistinha.</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10297/ind_0162026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10297/ind_0162026assinado.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública - serviços de limpeza e conservação a Praça Waldomiro Vasconcelos, bairro Vila Louro.</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10298/ind_0172026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10298/ind_0172026assinado.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Meio Ambiente - vistoria técnica para a autorização e execução do corte/supressão de palmeira.</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10299/ind_0182026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10299/ind_0182026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viaria na Alameda dos Pinheiros</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Maicon Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10300/ind_0192026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10300/ind_0192026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento na Rua Gottlieb Prochaska, no bairro Chácara Bonanza.</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10301/ind_0202026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10301/ind_0202026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura - manutenção de braço de iluminação pública na Av. Henrique Schunck em frente ao número 23 no bairro Sol Nascente.</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Joãozinho do Cavalo</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10302/ind_0212026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10302/ind_0212026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública - tapa buraco a Rua Joao Ortiz Rodrigues Filho, no bairro do Filipinho.</t>
   </si>
   <si>
     <t>10303</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10303/ind_0222026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10303/ind_0222026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública - tapa buraco a Rua Ideônio Barbosa dos Santos, no bairro do Recanto da Lagoa Grande.</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10304/ind_0232026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10304/ind_0232026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública - motonivelamento e cascalhamento na Estrada Onde Canta o Sabiá, travessa da Estrada do Paulistinha, localizada no bairro Vale Florido</t>
   </si>
   <si>
     <t>10305</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10305/ind_0242026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10305/ind_0242026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública - limpeza de via pública a Estrada do Bayton.</t>
   </si>
   <si>
     <t>10306</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10306/ind_0252026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10306/ind_0252026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública - motonivelamento e cascalhamento a Estrada Martinho Vieira de Andrade, localizada no bairro Itororó.</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10307/ind_0262026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10307/ind_0262026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública - limpeza urbana a Rua Virgínia Perón, no bairro Vila Cristina.</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10308/ind_0272026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10308/ind_0272026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viária na Rua das Begônias</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10309/ind_0282026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10309/ind_0282026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viária na Rua dos Caraguatás</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10310/fiscalizacao_oscar_romanini.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10310/fiscalizacao_oscar_romanini.docx</t>
   </si>
   <si>
     <t>Ao Chefe do Departamento de Fiscalização - fiscalização do terreno ao lado do número 78 da Rua Oscar Romanini, no bairro Sol Nascente.</t>
   </si>
   <si>
     <t>10311</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10311/fiscalizacao_joao_n_pregal.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10311/fiscalizacao_joao_n_pregal.docx</t>
   </si>
   <si>
     <t>Ao Chefe do Departamento de Fiscalização - fiscalização de um veículo ao lado do número 20 da Rua João do Nascimento Pregal.</t>
   </si>
   <si>
     <t>10312</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10312/ind_0312026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10312/ind_0312026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - operação tapa-buraco, a Rua Voluntários do Amor – Pq. São Paulo.</t>
   </si>
   <si>
     <t>10313</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10313/ind_0322026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10313/ind_0322026assinado.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública - motonivelamento e cascalhamento a Rua José Policano, localizada no bairro Val Flor.</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10314/ind_0332026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10314/ind_0332026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viária na Alameda dos Rouxinóis</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10315/ind_0342026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10315/ind_0342026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viária na Rua Ilhabela</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10316/ind_0352026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10316/ind_0352026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viária na Aurora de Jesus</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10317/ind_0362026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10317/ind_0362026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - tapa-buraco na Estrada Municipal Antônio Gerassi – Santa Fé.</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10318/ind_0372026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10318/ind_0372026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de iluminação de via pública, a Estrada Municipal Antônio Gerassi – Santa Fé.</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10319/ind_0382026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10319/ind_0382026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de iluminação de via pública, a Rua Benedito Jandiro Soares, próximo ao nº4030.</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10320/ind_0392026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10320/ind_0392026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viaria na Estrada Marcial Herculino de Holanda</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10321/ind_0402026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10321/ind_0402026assinado.pdf</t>
   </si>
   <si>
     <t>Secretaria Infraestrutura: capina e roçada, Rua São Wladimir, nº60.</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10327/ind_0412026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10327/ind_0412026assinado.pdf</t>
   </si>
   <si>
     <t>Secretaria de Infraestrutura: manutenção de iluminação Rua João Pereira Rodrigues Filho.</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10335/ind_0422026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10335/ind_0422026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de via pública, a Estrada do Itararé, altura do número 02 - Pq Santa Rosa.</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10336/ind_0432026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10336/ind_0432026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza de valeta de escoamento de água, localizada na Rua Aurora de Jesus, nº 104 – Cipó.</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10337/ind_0442026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10337/ind_0442026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Segurança e Transporte - redutor de velocidade na Rua Emília de Jesus, 220, no bairro Itararé, próximo a Escola Municipal Antônio Lucas Vieira.</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10340/ind_0452026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10340/ind_0452026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de iluminação de via pública, a Rua José Flose, nº63 – Sol Nascente.</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Vinicius do Mané</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10341/ind_0462026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10341/ind_0462026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito do Município - substituição das lâmpadas de iluminação pública por lâmpadas de LED- 5 (cinco) lâmpadas na Rua José Maria de Andrade, bairro Vila Maria Rosa, Cipó.</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10342/ind_0472026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10342/ind_0472026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de via pública, a Rua Gabriel Campos de Andrade, nº 226 – Chácara Itororó.</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10343/ind_0482026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10343/ind_0482026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura - motonivelamento e cascalhamento na Estrada Vitorino Marinho de Oliveira Parque São Paulo.</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Toninho Valflor</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10344/ind_0492026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10344/ind_0492026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal da Cultura e Turismo que seja realizados estudos técnicos e que promova a abertura de processo Administrativo para o Tombamento da Rua Emilia Pires de Moraes – Centro – Embu-Guaçu.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10345/ind_0502026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10345/ind_0502026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Implantação de Redutor de Velocidade na Rua Brasil</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10346/ind_0512026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10346/ind_0512026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viária e Implantação de Redutor de Velocidade na Rua Padre Donizete</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10347/ind_0522026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10347/ind_0522026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Retirada de Veículo na Rua Filarina Alves</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10348/ind_0532026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10348/ind_0532026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Implantação de Redutor de Velocidade na Rua Filarina Alves</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10349/ind_0542026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10349/ind_0542026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - capina, roçada e operação tapa-buraco, a Rua Sete – Cipó.</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10350/ind_0552026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10350/ind_0552026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - capina, roçada e operação tapa-buraco, a Rua Esmael Campos de Oliveira – Cipó.</t>
   </si>
   <si>
     <t>10351</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10351/ind_0562026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10351/ind_0562026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza de via pública, a Av. Henrique Schunck – Pq. São Lucas. (próximo ao nº315).</t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10352/ind_0572026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10352/ind_0572026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - operação tapa-buraco, a Estrada da Alvorada – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10353</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10353/ind_0572026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10353/ind_0572026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza de via pública, capina e roçada, a Rua Helena Flose – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10354/ind_0592026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10354/ind_0592026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza de via pública, capina e roçada, a Rua Domingos Seródio – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10355/ind_0602026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10355/ind_0602026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza de via pública, capina e roçada, a Rua Três – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10356/ind_0612026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10356/ind_0612026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza de via pública, operação tapa-buraco, capina e roçada, a Estrada Amaro do Carmo Cardoso – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10357/ind_0622026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10357/ind_0622026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção de via pública e valetas, a Rua José Anastácio de Oliveira – Recanto das Castanheiras.</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10358/ind_0632026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10358/ind_0632026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza e manutenção de córrego, a Rua José Anastácio de Oliveira – Recanto das Castanheiras.</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10359/ind_0642026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10359/ind_0642026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - operação tapa-buraco, a Estrada da Alvorada – Sol Nascente.</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10360/ind_0652026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10360/ind_0652026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - operação tapa-buraco, a Avenida Henrique Schunck – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10361</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10361/ind_0662026assindo.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10361/ind_0662026assindo.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - operação tapa-buraco, a Estrada da Ligação – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10362</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10362/ind_0672026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10362/ind_0672026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - limpeza e manutenção de córrego, a Estrada da Ligação – Pq. São Lucas.</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10363/ind_0682026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10363/ind_0682026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - remoção de entulho na Rua Capricho Cigano, nº 09 – Chácara Itororó.</t>
   </si>
   <si>
     <t>10364</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10364/ind_0692026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10364/ind_0692026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura - motonivelamento e cascalhamento no Bairro Dos Borges, antigo Parque Imperial, na rua Walter Rosseto,</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10365/ind_0702026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10365/ind_0702026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura - serviços de limpeza, carpida, recolhimento de galhos e entulhos, no Bairro Itororó, Rua Luiz Schunck n.º 563 Embu Guaçu</t>
   </si>
   <si>
     <t>10366</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10366/ind_0712026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10366/ind_0712026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção da iluminação de via pública, a Rua Deocleciano dos Santos – Pq. São Paulo.</t>
   </si>
   <si>
     <t>10367</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10367/ind_0722026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10367/ind_0722026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura e Serviços Urbanos - manutenção da iluminação de via pública, a Rua Alfredo Amieiro – Pq. Recreio. (próximo nº 269).</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10368/ind_0732026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10368/ind_0732026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito - Manutenção Viária na Rua Maria Gomes de Macedo</t>
   </si>
   <si>
     <t>10369</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10369/ind_0742026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10369/ind_0742026assinado.pdf</t>
   </si>
   <si>
     <t>a SABESP - extensão da rede de esgoto a Rua Francisca Batista da Silva, bairro Parque Recreio Represa.</t>
   </si>
   <si>
     <t>10370</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10370/ind_0752026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10370/ind_0752026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Habitação - estudos para projetos de regularização fundiária (REURB), nas ruas do bairro Parque Florestal Paulista</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10371/ind_0762026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10371/ind_0762026assinado.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Habitação - estudos para projetos de regularização fundiária (REURB), nas ruas do bairro Parque Recreio Represa:</t>
   </si>
   <si>
     <t>10372</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10372/ind_0772026assianado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10372/ind_0772026assianado.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Fiscalização - vistoria e fiscalização em estabelecimento que comercializa materiais usados, localizado às margens da Rodovia SP-234, no bairro Itararé, em frente à Padaria do Itararé.</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10377/ind_pres__08_-_motonivelamento.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de motonivelamento e cascalhamento a Estrada Noel Pires, no bairro do Congonhal.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10377/ind_0782026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento a Estrada Noel Pires, no bairro do Congonhal.</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10378/ind_pres__09_-_motonivelamento.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de motonivelamento e cascalhamento a Estrada do Charqueado, no bairro Parque Boa Vista.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10378/ind_0792026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento a Estrada do Charqueado, no bairro Parque Boa Vista.</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10379/ind_pres__10_-_motonivelamento.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de motonivelamento e cascalhamento a Rua Jacinto Lesinsky, altura do número 580, no bairro Jardim São Paulo.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10379/ind_0802026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento a Rua Jacinto Lesinsky, altura do número 580, no bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10380/indicacao_017_-_2026.docx</t>
-[...2 lines deleted...]
-    <t>Manutenção Viaria - Estrada Doutor Marcial Herculino de Holanda</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10380/ind_0812026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Estrada Doutor Marcial Herculino de Holanda</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Engenheiro Barros</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10381/01.2026_motonivelamento.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário Municipal de Infraestrutura e Serviços Urbanos, que inclua no cronograma de serviços o motonivelamento, no referido endereço do bairro Oriental - Cipó: Rua Elias Crapp, em frente aos números 17 e 18.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10381/ind_0822026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento, na Rua Elias Crapp, em frente aos números 17 e 18 - Cipó</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10382/02.2026_defesa_civil.docx</t>
-[...2 lines deleted...]
-    <t>INDICA à Defesa Civil de Embu-Guaçu, que verifique a viabilidade de avaliação técnica para corte de árvore, na Rua Henrique Benedete, 209 no bairro Flórida.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10382/ind_0832026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Defesa Civil - avaliação técnica para corte de árvore, na Rua Henrique Benedete, 209 no bairro Flórida.</t>
   </si>
   <si>
     <t>10383</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10383/03.2026_iluminacao.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário Municipal de Infraestrutura e Serviços Urbanos, que inclua no cronograma de serviços a manutenção de iluminação pública, no referido endereço do bairro Cipó: Rua Santo Antônio, nº 3 (ao lado da igreja Universal);</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10383/ind_0842026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços a manutenção de iluminação pública, na Rua Santo Antônio, nº 3 (ao lado da igreja Universal) - Cipó;</t>
   </si>
   <si>
     <t>10384</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10384/04.2026_educacao.docx</t>
-[...2 lines deleted...]
-    <t>INDICA a Secretária Municipal de Educação, que verifique a possibilidade de ampliação do atendimento do transporte escolar para a região da Chácara Califórnia.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10384/ind_0852026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Educação - ampliação do atendimento do transporte escolar para a região da Chácara Califórnia.</t>
   </si>
   <si>
     <t>10385</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10385/05.2026_tubulacao_rompida.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário Municipal de Infraestrutura e Serviços Urbanos, a solicitação de reparo emergencial em tubulação rompida – risco de interdição de via na Rua Plinio Schimidt.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10385/ind_0862026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - reparo emergencial em tubulação rompida – risco de interdição de via na Rua Plinio Schimidt.</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10386/indicacao_018_-_2026.docx</t>
-[...2 lines deleted...]
-    <t>Manutenção Viária e Limpeza das Laterais - Rua Sempre Verde</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10386/ind_0872026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária e Limpeza das Laterais na Rua Sempre Verde</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10387/indicacao_4_-_infraestrutura_-corte_e_poda_de_arvores_na_rua_cabo_aquiles_de_oliveira_jardim_boa_vista.docx</t>
-[...2 lines deleted...]
-    <t>INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos a realização do serviço de corte e poda das arvores da rua Cabo Aquiles de Oliveira, bairro Jardim Boa Vista.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10387/ind_0882026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviço de corte e poda das arvores da rua Cabo Aquiles de Oliveira, bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>David Reis</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10390/indicacao_indicacao_paralelepipedos_museu.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário de Cultura e Turismo, para que viabilize o recolhimento dos paralelepípedos da Rua Emília Pires, e instale nas dependências do museu da cidade</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10390/ind_0892026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Cultura e Turismo, para que viabilize o recolhimento dos paralelepípedos da Rua Emília Pires, e instale nas dependências do museu da cidade</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10392/1_ind_pref.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Prefeito Municipal de Embu-Guaçu que estude a viabilidade de enviar a esta Casa de Leis projeto que disponha sobre a valorização e revisão salarial das Assistentes Sociais do Município de Embu-Guaçu.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10392/ind_0902026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - estude a viabilidade de enviar a esta Casa de Leis projeto que disponha sobre a valorização e revisão salarial das Assistentes Sociais do Município de Embu-Guaçu.</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10393/indicacao_-_vereador_maicon_siqueira_-_av._henrique_schunck_-_braco_de_iluminacao_1.docx</t>
-[...2 lines deleted...]
-    <t>INDICA ao Secretário Municipal de Infraestrutura, que inclua no cronograma de serviços motonivelamento e cascalhamento no Parque Boa Vista, Rua Maria Arana Sábio 510, Embu-Guaçu SP</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10393/ind_0912026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento na Rua Maria Arana Sábio nº 510 - Parque Boa Vista</t>
+  </si>
+  <si>
+    <t>10395</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10395/ind_0922026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - a remoção de entulho na Rua Geraldo Francisco da Silva – Chácara Itororó.</t>
+  </si>
+  <si>
+    <t>10396</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10396/ind_0932026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - estudos técnicos na Rua São Bernardo, com seu entroncamento com a Rua Pedro Vieira da Silva.</t>
+  </si>
+  <si>
+    <t>10402</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10402/ind_0942026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua Luiz Schunck do bairro Chácara Itororó</t>
+  </si>
+  <si>
+    <t>10403</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10403/ind_0952026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de motonivelamento, cascalhamento e manutenção de via  localizada na Rua Salvino Antônio Pires, km 36, Bairro Colibris.</t>
+  </si>
+  <si>
+    <t>10404</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10404/ind_0962026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de motonivelamento, cascalhamento e manutenção nas ruas Jacinto Lesinski e Djalma dos Santos</t>
+  </si>
+  <si>
+    <t>10405</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10405/ind_0972026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de motonivelamento, cascalhamento e manutenção de via na rua Delmiro Gomes de Sá, Bairro Vila Louro</t>
+  </si>
+  <si>
+    <t>10406</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10406/ind_0982026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua Jonas Gomes de Souza do bairro Chácara Itororó.</t>
+  </si>
+  <si>
+    <t>10429</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10429/ind_0992026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços de motonivelamento e cascalhamento na Rua José Branco de Araujo Junior</t>
+  </si>
+  <si>
+    <t>10430</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10430/ind_1002026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços de motonivelamento e cascalhamento, os bairros: Jardim das Pacas e Chácara Nunes</t>
+  </si>
+  <si>
+    <t>10448</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10448/ind_1012026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços o motonivelamento e cascalhamento na Rua Vicente de Carvalho, Cipó- Centro.</t>
+  </si>
+  <si>
+    <t>10449</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10449/ind_1022026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - reforma do ponto de ônibus localizado na Rua Luiz Mentone, nas proximidades do nº 2.510, no bairro Parque Alvorada</t>
+  </si>
+  <si>
+    <t>10450</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10450/ind_1032026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de capina, roçada e tapa buraco, na Rua Alfredo Almieiro, bairro Parque Recreio Represa.</t>
+  </si>
+  <si>
+    <t>10483</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10483/ind_1042026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços motonivelamento e cascalhamento na Rua Jacinto Lesinsky, Bairro Jardim das Pacas</t>
+  </si>
+  <si>
+    <t>10493</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10493/ind_1052026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - capina e roçada, a Rua Ana Maria de Oliveira – Jd. Ipê.</t>
+  </si>
+  <si>
+    <t>10532</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10532/ind_1062026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento a Rua Rua Três de Outubro, localizada no bairro Jardim Santa Lucia.</t>
+  </si>
+  <si>
+    <t>10496</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10496/ind_1072026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - capina, roçada e operação tapa-buraco, a Rua Deocleciano dos Santos – Pq. São Paulo.</t>
+  </si>
+  <si>
+    <t>10497</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10497/ind_1082026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento a Rua Manoel de Oliveira, bairro Chácara Nunes.</t>
+  </si>
+  <si>
+    <t>10498</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10498/indicacao_10_-_infraestrutura_-_motonivelamento_e_cascalhamento_na_estrada_jose_hessel_e_na_avenida_jose_hessel.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de motonivelamento e cascalhamento na estrada José Hessel e na avenida José Hessel.</t>
+  </si>
+  <si>
+    <t>10499</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10499/ind_1102026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura serviço de motonivelamento e cascalhamento na rua Governador Mário Covas.</t>
+  </si>
+  <si>
+    <t>10500</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10500/ind_1112026assinado.pdf</t>
+  </si>
+  <si>
+    <t>A SEMUTRANS - implantação de ponto de ônibus com abrigo na Alameda dos Bandeirantes, próximo ao número 1280</t>
+  </si>
+  <si>
+    <t>10501</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10501/ind_1122026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e SABESP - a realização de vistoria e manutenção em um poço de visita (PV), localizado na Rua Amaro do Carmo Cardoso, próximo ao nº181.</t>
+  </si>
+  <si>
+    <t>10502</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10502/ind_1132026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - a remoção de entulho e terra, na Rua Isidoro Antônio de Moraes, nº18 – Vila Louro.</t>
+  </si>
+  <si>
+    <t>10503</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10503/ind_1142026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - capina e roçada, a Rua Benedito Jandiro Soares – Pq. São Paulo e Pq. Alvorada.</t>
+  </si>
+  <si>
+    <t>10504</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10504/ind_1152026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua Jacinto Lesinsky</t>
+  </si>
+  <si>
+    <t>10505</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10505/indicacao_indicacao_motonivelar_estr_das_bateias.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de motonivelamento e cascalhamento na Estrada das Bateias</t>
+  </si>
+  <si>
+    <t>10506</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10506/ind_1172026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Meio Ambiente - incluir no cronograma de campanha de vacinação contra raiva, o bairro do Califórnia.</t>
+  </si>
+  <si>
+    <t>10507</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10507/ind_1182026assinado.pdf</t>
+  </si>
+  <si>
+    <t>A SEMUTRANS - inserir no cronograma o reforço das rondas ostensivas no KM 37</t>
+  </si>
+  <si>
+    <t>10528</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10528/ind_1192026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - a remoção de entulho na Rua Maria Conceição Silva, nº5 B – Pq. São Paulo.</t>
+  </si>
+  <si>
+    <t>10533</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10533/ind_1202026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de motonivelamento, cascalhamento, roçada e capinagem na Estrada do Baygton</t>
+  </si>
+  <si>
+    <t>10534</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10534/ind_1212026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de limpeza e coleta de entulho na Estrada Agenor Mori</t>
+  </si>
+  <si>
+    <t>10535</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10535/ind_1222026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Departamento de Iluminação Pública - serviços de manutenção a Estrada Cecilia Freiberge Maier</t>
+  </si>
+  <si>
+    <t>10541</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10541/ind_1232026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - manutenção de via pública na Rua José Anastácio de Oliveira – Cipó.</t>
+  </si>
+  <si>
+    <t>10542</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10542/ind_1242026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - manutenção da iluminação de via pública na Rua Gino Maestripiere.</t>
+  </si>
+  <si>
+    <t>10543</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10543/ind_1252026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - implantação de faixa de pedestres na Rua Sebastiana da Silva Ramos, localizada no Centro deste Município.</t>
+  </si>
+  <si>
+    <t>10544</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10544/ind_1262026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de tapa-buracos na Rua Sete de Setembro, próximo ao número 200 e ao cruzamento com a Rua Santo Antônio, no Centro.</t>
+  </si>
+  <si>
+    <t>10545</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10545/ind_1272026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de motonivelamento e cascalhamento na Rua Benedito Vieira de Moraes, Congonhal.</t>
+  </si>
+  <si>
+    <t>10546</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10546/ind_1282026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de tapa-buracos na Rua Josivaldo Jesus da Cruz, no bairro Parque São Paulo.</t>
+  </si>
+  <si>
+    <t>10547</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10547/ind_1292026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de motonivelamento e cascalhamento na Rua João do Nascimento Pregal, Parque Recreio.</t>
+  </si>
+  <si>
+    <t>10548</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10548/ind_1302026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de tapa-buracos na Estrada do Baygton, próximo à Escola Estadual do Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>10549</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10549/ind_1312026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de motonivelamento e cascalhamento na Rua Oscarlino Eleutério, bairro Congonhal.</t>
+  </si>
+  <si>
+    <t>10550</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10550/ind_1322026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de tapa-buracos na Alameda das Andorinhas, no bairro Vila São José.</t>
+  </si>
+  <si>
+    <t>10551</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10551/ind_1332026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de tapa-buracos na Rua Antônio Adolfo da Silva, no bairro Parque Recreio.</t>
+  </si>
+  <si>
+    <t>10554</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10554/ind_1342026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - tapa buraco na Rua Alfredo Amieiro, Vila Martins Fontes.</t>
+  </si>
+  <si>
+    <t>10555</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10555/ind_1352026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento na Estr. Fernando Vieira de Moraes Filho, Bairro do Congonhal</t>
+  </si>
+  <si>
+    <t>10556</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10556/ind_1362026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento na Rua Franc Tisovec</t>
+  </si>
+  <si>
+    <t>10557</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10557/ind_1372026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento na Rua Benedito Junior, Vila Santista.</t>
+  </si>
+  <si>
+    <t>10558</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10558/ind_1382026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária no Bairro dos Borges</t>
+  </si>
+  <si>
+    <t>10559</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10559/ind_1392026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de limpeza, roçada e “operação cata-bagulho” a Rua Luiz Schunck, próximo ao número 563, Chácara Itororó.</t>
+  </si>
+  <si>
+    <t>10594</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10594/ind_1402026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento na Estrada do Baygton.</t>
+  </si>
+  <si>
+    <t>10595</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10595/ind_1412026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de Tapa Buraco na Rua Pedro Cristie</t>
+  </si>
+  <si>
+    <t>10596</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10596/ind_1422026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de limpeza e roçagem da passagem 1, no bairro do Filipinho</t>
+  </si>
+  <si>
+    <t>10597</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10597/ind_1432026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Implantação de Redutor de Velocidade na Rua Princesa Isabel</t>
+  </si>
+  <si>
+    <t>10598</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10598/ind_1442026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Implantação de Sinalização na Rua José Pires de Albuquerque</t>
+  </si>
+  <si>
+    <t>10599</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10599/ind_1452026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Implantação Redutor de Velocidade na Rua Sezefredo Klein Doll</t>
+  </si>
+  <si>
+    <t>10600</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10600/ind_1462026assin.pdf</t>
+  </si>
+  <si>
+    <t>A SEMUTRANS, estudo técnico para implantação de redutor de velocidade do tipo lombada.</t>
+  </si>
+  <si>
+    <t>10601</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10601/ind_1472026.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - tapa buraco, na Rua Lourival Vieira da Silva.</t>
+  </si>
+  <si>
+    <t>10602</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10602/ind_1482026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, manutenção na viela ao final da Rua Francisco Munhoz Cegarra, no Jardim Boa Vista</t>
+  </si>
+  <si>
+    <t>10603</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10603/ind_1492026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de roçada e capinagem na Estrada João Antonio Domingues Senior</t>
+  </si>
+  <si>
+    <t>10604</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10604/ind_1502026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, obra de contenção na Rua Agenor Mori.</t>
+  </si>
+  <si>
+    <t>10605</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10605/ind_1512026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de motonivelamento na Estrada das Pacas (ao final do Parque Industrial).</t>
+  </si>
+  <si>
+    <t>10606</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10606/ind_1522026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de motonivelamento na Estrada Antonio Gerassi.</t>
+  </si>
+  <si>
+    <t>10607</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10607/ind_1532026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de motonivelamento na Rua Jose de Almeida, no bairro da Vila Cristina.</t>
+  </si>
+  <si>
+    <t>10627</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10627/ind_1542026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - substituição das lâmpadas de iluminação pública por lâmpadas de LED no bairro Parque São Paulo, Cipó.</t>
+  </si>
+  <si>
+    <t>10651</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10651/ind_1552026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - instalação de redutores de velocidade na Rua Joaquim Mendes Feliz</t>
+  </si>
+  <si>
+    <t>10652</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10652/ind_1562026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Rua Alba Storrari de Azevedo</t>
+  </si>
+  <si>
+    <t>10653</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10653/ind_1572026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, Manutenção Viária e Limpeza Urbana na Rua Sebastião Marques de Melo</t>
+  </si>
+  <si>
+    <t>10654</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10654/ind_1582026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, Iluminação Pública na Rua José Caetano de Luna no bairro Granjinha</t>
+  </si>
+  <si>
+    <t>10655</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10655/ind_1592026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, Manutenção Viária na Estrada do Charqueado</t>
+  </si>
+  <si>
+    <t>10661</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10661/ind_1602026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, serviços de motonivelamento e cascalhamento na rua Kuniharu Kawamoto.</t>
+  </si>
+  <si>
+    <t>10662</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10662/ind_1612026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento, nos bairros: Paulistinha e Parque Boa Vista</t>
+  </si>
+  <si>
+    <t>10663</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10663/ind_1622026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de Tapa Buraco, na Rua Tia Zulmira, no bairro do Lagoa Grande.</t>
+  </si>
+  <si>
+    <t>10664</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10664/ind_1632026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de tapa buracos, na Rua Sassafrás.</t>
+  </si>
+  <si>
+    <t>10665</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10665/ind_1642026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento e cascalhamento, na Rua João Rodrigues de Paula</t>
+  </si>
+  <si>
+    <t>10666</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10666/ind_1652026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento, na Rua Maria Guiomar de Souza, bairro do Filipinho</t>
+  </si>
+  <si>
+    <t>10667</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10667/ind_1662026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento e cascalhamento, na Rua Embauba, no Parque dos Borges.</t>
+  </si>
+  <si>
+    <t>10668</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10668/ind_1672026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de manutenção na Rua Lirio do Vale, no bairro Vale Florido.</t>
+  </si>
+  <si>
+    <t>10669</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10669/ind_1682026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento e cascalhamento, na Estrada Sebastião Marques de Mello</t>
+  </si>
+  <si>
+    <t>10670</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10670/ind_1692026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento e cascalhamento, na Estrada Maria Luisa</t>
+  </si>
+  <si>
+    <t>10687</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10687/ind_1702026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços o motonivelamento e cascalhamento na Rua Vitalino Pereira Marques.</t>
+  </si>
+  <si>
+    <t>10688</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10688/ind_1712026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Saúde, confecção e instalação de placa de identificação da Unidade de Saúde da Família (USF) Campestre.</t>
+  </si>
+  <si>
+    <t>10689</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10689/ind_1722026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação Pública na Estrada Ernesto João Marcelino</t>
+  </si>
+  <si>
+    <t>10690</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10690/ind_1732026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viaria na Rua José Henrique.</t>
+  </si>
+  <si>
+    <t>10691</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10691/ind_1742026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação na Alameda dos Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10692</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10692/ind_1752026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Iluminação Pública na Rua dos Coqueiros.</t>
+  </si>
+  <si>
+    <t>10693</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10693/ind_1762026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento nas seguintes ruas do bairro Califórnia:_x000D_
+_x000D_
+Rua Pintassilgo;_x000D_
+Rua André Cavalcante da Silva.</t>
+  </si>
+  <si>
+    <t>10694</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10694/ind_1772026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, que inclua no cronograma de serviços de tapa-buraco a Estrada do Moinho, no Cipó.</t>
+  </si>
+  <si>
+    <t>10695</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10695/ind_1782026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento na Estrada Sebastião Marques de Mello, Chácara dos Amigos.</t>
+  </si>
+  <si>
+    <t>10696</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10696/ind_1792026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços de manutenção completa na Rua Antônio José da Silva.</t>
+  </si>
+  <si>
+    <t>10697</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10697/ind_1802026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, disponibilizar caçamba para coleta de lixo, limpeza, roçada e capinagem a via de acesso a EM RAFAEL CAU.</t>
+  </si>
+  <si>
+    <t>10698</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10698/ind_1812026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretario de Meio Ambiente, para o desassoreamento do Rio a Rua José Hessel</t>
+  </si>
+  <si>
+    <t>10699</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10699/ind_1822026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Finanças, para remoção de cabos aéreos que estão obstruindo espaço público, na Rua 24 de Maio (altura do n. 50).</t>
+  </si>
+  <si>
+    <t>10700</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10700/ind_1832026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Trânsito, Transporte e Segurança, para estudo de viabilidade do transporte coletivo nos bairros: Chácara dos Amigos, Flamingo, Vila Cristina, Lagoa Grande e Vale tranquilo</t>
+  </si>
+  <si>
+    <t>10701</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10701/ind_1842026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria Desenvolvimento Econômico, para elaboração de projeto executivo na Estr. Sebastião Marques de Mello e Estr. Cecilia Freiberge Maier</t>
+  </si>
+  <si>
+    <t>10702</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10702/ind_1852026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretario de Meio Ambiente, acionar a concessionária SABESP, para corrigir serviços de asfalto em obra realizada a Rua Esmeralda</t>
+  </si>
+  <si>
+    <t>10703</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10703/ind_1862026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Obras, retorno da execução da obra de recapeamento na Rua Jose Flose</t>
+  </si>
+  <si>
+    <t>10704</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10704/ind_1872026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento a Rua Henrique Benedete</t>
+  </si>
+  <si>
+    <t>10721</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Carlos Tatto</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10721/ind_1882026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - poda e roçagem do mato na margem da Rua Doutor André Stuchi, na altura do nº 184.</t>
+  </si>
+  <si>
+    <t>10722</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10722/ind_1892026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - manutenção de iluminação pública nas vias: _x000D_
+_x000D_
+•	Rua Dona Rosa Vieira_x000D_
+•	Rua das Palmeiras_x000D_
+•	Estrada Mina de Ouro, na Estrada do Contorno próximo ao Bairro Filipinho.</t>
+  </si>
+  <si>
+    <t>10723</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10723/ind_1902026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, manutenção viária, motonivelamento e cascalhamento nas vias _x000D_
+_x000D_
+•       Estrada Antonio Gerassi _x000D_
+•	Estrada João Antônio Domingues Senior_x000D_
+•	Rua José Vieira de Moraes_x000D_
+•	Rua Salvador da Conceição_x000D_
+•	Rua José Policano_x000D_
+•	Rua Salvino Antonio Pires_x000D_
+•	Estrada Cecília Freiberg Maier_x000D_
+•	Rua Dona Rosa Vieira_x000D_
+•	Rua Carmelita Rita Santos Nunes_x000D_
+•	Rua Henrique Schunck Branco_x000D_
+•	Estrada da Olaria; _x000D_
+•	Estrada do Itararé. _x000D_
+•	Rua São Benedito_x000D_
+•	Estrada do Jaceguava _x000D_
+•	Rua Arlindo dos Santos_x000D_
+•	Estrada Doutor Marcial Herculino de Holanda (Estrada Principal)_x000D_
+•	Estrada do Celi, nº 1630 – Lot. Vale Florido  _x000D_
+•	Rua Antônio de Oliveira Lira _x000D_
+•	Rua Flor de Miosotis _x000D_
+•	Rua Flor de Lis _x000D_
+•	Rua Jasmim Branco _x000D_
+•	Rua Sempre Viva _x000D_
+•	Rua Amor Perfeito _x000D_
+•	Rua Franciele Ramalho Silva _x000D_
+•	Rua Lírio do Vale _x000D_
+•	Rua Flores do Campo _x000D_
+•	Rua Vitória Régia _x000D_
+•	Estrada Montes Altos _x000D_
+•	Rua Gardênias – Lot. Vale Florido _x000D_
+•	Rua Caliandra – Lot. Vale Florido _x000D_
+•	Rua Bonina</t>
+  </si>
+  <si>
+    <t>10724</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10724/ind_1912026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>a Secretaria de Infraestrutura, serviços de limpeza na Estrada de Acesso ao Monte do Jardim São Paulo.</t>
+  </si>
+  <si>
+    <t>10725</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10725/ind_1922026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>a Secretaria de Infraestrutura, motonivelamento, limpeza e roçada no Bairro Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>10726</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10726/ind_1932026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, motonivelamento na Rua Salvino Antonio Pires.</t>
+  </si>
+  <si>
+    <t>10727</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10727/ind_1942026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, incluir no cronograma de serviços de tapa buracos, na Rua Paulino Vieira da Silva</t>
+  </si>
+  <si>
+    <t>10728</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10728/ind_1952026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>a Secretaria de Educação, serviços de motonivelamento, e cascalhamento as vias de acesso a EM PAIOL VELHO.</t>
+  </si>
+  <si>
+    <t>10729</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10729/ind_1962026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - manutenção Viária na Rua Indaiá</t>
+  </si>
+  <si>
+    <t>10730</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10730/ind_1972026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária e Limpeza Urbana na Rua Manoela Cossas Mota no bairro Vale Tranquilo.</t>
+  </si>
+  <si>
+    <t>10731</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10731/ind_1982026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e SABESP - verificação do sistema de saneamento básico na Rua Andiroba</t>
+  </si>
+  <si>
+    <t>10732</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10732/ind_2002026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua Manoel Joaquim de Oliveira</t>
+  </si>
+  <si>
+    <t>10733</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10733/ind_2002026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação Pública na Rua José Caetano de Luna</t>
+  </si>
+  <si>
+    <t>10734</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10734/ind_2012026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Infraestrutura - manutenção, conservação e limpeza da praça Waldomiro Vasconcelos.</t>
+  </si>
+  <si>
+    <t>10736</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10736/ind_2022026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Infraestrutura - manutenção na rua Antônio Pereira da Silva.</t>
+  </si>
+  <si>
+    <t>10737</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10737/ind_2032026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Infraestrutura - manutenção, limpeza e motonivelamento na rua Kendi Nakaharada.</t>
+  </si>
+  <si>
+    <t>10738</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10738/ind_2042026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - roçada e limpeza urbana na Rua Maria Custódia Pires, localizada no bairro Flórida.</t>
+  </si>
+  <si>
+    <t>10739</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10739/ind_2052026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - pintura de sinalização horizontal em lombada localizada na Estrada Municipal Basílio Vieira, em frente ao Mercado Maceh, no bairro do Sapateiro.</t>
+  </si>
+  <si>
+    <t>10740</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10740/ind_2062026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - tapa buraco na Estrada Municipal Basílio Vieira, localizada no bairro Sapateiro, próximo ao Mercador Maceh.</t>
+  </si>
+  <si>
+    <t>10741</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10741/ind_2072026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - pintura de sinalização horizontal nas lombadas e faixas de pedestres localizadas na extensão da Rua Manoel Pires de Moraes até o início da Estrada da Luminosa.</t>
+  </si>
+  <si>
+    <t>10743</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10743/ind_2082026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - cascalhamento na Rua Antônio José Branco- Itararé.</t>
+  </si>
+  <si>
+    <t>10759</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10759/ind_2092026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança e Transporte – SEMUTRANS a possibilidade de aumentar a altura dos redutores de velocidade localizados na Rodovia José Simões Louro Júnior, 4440, Valflor.</t>
+  </si>
+  <si>
+    <t>10764</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10764/ind_2102026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Assistência e Desenvolvimento Social, que verifique a possibilidade de promover cursos profissionalizantes e oficinas na região do bairro do Penteado.</t>
+  </si>
+  <si>
+    <t>10765</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10765/ind_2112026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança e Transporte – SEMUTRANS que realize uma fiscalização na Rua Euclides Alves de Oliveira, nas proximidades do nº 51, bairro Flórida, onde há um veículo estacionado no local há considerável período, em situação que levanta indícios de irregularidade.</t>
+  </si>
+  <si>
+    <t>10766</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10766/ind_2122026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de tapa-buraco na Estrada Municipal da Vila Cristina, no bairro Vila Cristina.</t>
+  </si>
+  <si>
+    <t>10785</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10785/ind_2132026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - motonivelamento e cascalhamento, na Rua Silvério Antônio Garcia.</t>
+  </si>
+  <si>
+    <t>10788</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10788/ind_2142026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À empresa ENEL que verifique a possibilidade de substituição de dois postes de madeira localizados na Estrada Cecília Freiberge Maier, Chácara dos Amigos.</t>
+  </si>
+  <si>
+    <t>10804</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10804/ind_2152026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS que estude a possibilidade de encaminhar viaturas da Guarda Civil Municipal (GCM) para a realização de patrulhamento no bairro Chácara dos Amigos</t>
+  </si>
+  <si>
+    <t>10805</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10805/ind_2162026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - substituição das lâmpadas de iluminação pública por lâmpadas de LED-  18 (dezoito) lâmpadas na Rua João Marcelino Estevam, bairro Itororó, Cipó.</t>
+  </si>
+  <si>
+    <t>10825</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10825/ind_2172026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - manutenção de via na Rua Eduardo Francisco de Lima, altura do número 487, no bairro Califórnia.</t>
+  </si>
+  <si>
+    <t>10826</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10826/ind_2182026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de limpeza, roçada e manutenção a Rua João Antônio Grangeiro, no Flamingo.</t>
+  </si>
+  <si>
+    <t>10827</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10827/ind_2192026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de tapa-buracos na Estrada Municipal do Flamingo, no bairro do Flamingo.</t>
+  </si>
+  <si>
+    <t>10828</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10828/ind_2202026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS instalação de redutores de velocidade, tipo lombada, na Rua João Verissimo da Silva – Filipinho</t>
+  </si>
+  <si>
+    <t>10829</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10829/ind_2212026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - aquisição de brinquedos pedagógicos e recreativos para as pré-escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>10830</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10830/ind_2222026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança e Transporte – SEMUTRANS que verifique a possibilidade de instalação ou a construção de assentos em todos os pontos de ônibus.</t>
+  </si>
+  <si>
+    <t>10831</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10831/ind_2232026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços a limpeza e manutenção as galerias de esgoto da Rua Manoel Rodrigues, próximo ao número 242, Parque Recreio.</t>
+  </si>
+  <si>
+    <t>10832</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10832/ind_2242026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que oficie o Departamento de Estradas de Rodagem do Estado de São Paulo e a Defesa Civil, solicitando a inclusão da Rodovia José Simões de Louro Júnior, na altura do Km 57, no cronograma de poda e manutenção da vegetação.</t>
+  </si>
+  <si>
+    <t>10843</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10843/07.2026_reparo_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - solicitação de reparo da iluminação pública em 22 (vinte e duas) lâmpadas queimadas, na Estrada Municipal do Flamingo, bairro Flamingo.</t>
+  </si>
+  <si>
+    <t>10844</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10844/indicacao_039_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação Pública na Viela Claudio Aparecido.</t>
+  </si>
+  <si>
+    <t>10845</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10845/indicacao_15_-_infraestrutura_-_a_manutencao_e_a_limpeza_da_ciclovia_localizada_no_bairro_jardim_brasil.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - manutenção e a limpeza na ciclovia localizada no bairro Jardim Brasil.</t>
+  </si>
+  <si>
+    <t>10846</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10846/indicacao_-_vereador_maicon_siqueira_-_motonivelamento_e_cascalhamento_-_rua_jose_libardi_-_valflor.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de motonivelamento e cascalhamento na Rua José Libardi, no bairro Valflor.</t>
+  </si>
+  <si>
+    <t>10847</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10847/08.2026_tapa_buraco.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - solicitação de tapa buraco, na Estrada Municipal do Flamingo.</t>
+  </si>
+  <si>
+    <t>10848</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10848/13.2026_motonivelamento.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento, na Rua Grupo do Jaceguava, bairro Parque Oriente.</t>
+  </si>
+  <si>
+    <t>10849</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10849/06.2026_tubulacao_rompida.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - reparo em tubulação rompida – risco de interdição de via na Rua Plinio Schimidt.</t>
+  </si>
+  <si>
+    <t>10850</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10850/10.2026_tapa_buraco.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - solicitação de tapa buraco, na Estrada do Itararé, Chácara Rancho Fundo.</t>
+  </si>
+  <si>
+    <t>10851</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10851/16.2026_motonivelamento.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento, na Estrada dos Tanabinhos – próximo do nº 85.</t>
+  </si>
+  <si>
+    <t>10852</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10852/15.2026_reparo_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - substituição das lâmpadas por luminárias de LED, nos respectivos bairros: Recanto Lagoa, Recanto Lagoa, Colibris, Valflor, Vale das Fontes, Califórnia.</t>
+  </si>
+  <si>
+    <t>10853</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10853/12.2026_reparo_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - reparo da iluminação pública com a substituição de 11 lâmpadas queimadas na Estrada do Bayton.</t>
+  </si>
+  <si>
+    <t>10854</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10854/oficio_051_-_2026_-_manutencao_viaria_e_limpeza_silvana_almeida.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária e Limpeza Urbana na Rua Silvana Almeida dos Santos</t>
+  </si>
+  <si>
+    <t>10855</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10855/indicacao_040_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Rua Coronel Luiz Tenório de Brito</t>
+  </si>
+  <si>
+    <t>10856</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10856/indicacao_041_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Estrada Ernesto João Marcelino</t>
+  </si>
+  <si>
+    <t>10857</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10857/09.2026_sabesp.docx</t>
+  </si>
+  <si>
+    <t>À Sabesp, o solicitação de extensão da rede de abastecimento de água na Avenida do Guarujá, bairro do Flamingo.</t>
+  </si>
+  <si>
+    <t>10858</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10858/indicacao_043_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Rua das Goiabeiras</t>
+  </si>
+  <si>
+    <t>10859</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10859/11.2026_reparo_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - solicitação de reparo da iluminação pública, na Alameda dos Bandeirantes nº 2012.</t>
+  </si>
+  <si>
+    <t>10860</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10860/14.2026_reparo_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - solicitação de reparo da iluminação pública com a substituição de 08 lâmpadas queimadas na Rua Benedito Vieira Andrade, nº 321, bairro Cipó.</t>
+  </si>
+  <si>
+    <t>10861</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10861/17.2026_lombada.docx</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - implantação de uma lombada na Rua Maria das Dores Delfim, em frente à Academia Flash.</t>
+  </si>
+  <si>
+    <t>10862</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10862/18.2026_lombada.docx</t>
+  </si>
+  <si>
+    <t>A SEMUTRANS - Reiteiração na Construção de nova lombada, na Estrada Municipal Basílio Vieira, bairro Sapateiro, próximo a Igreja do Evangelho Retangular.</t>
+  </si>
+  <si>
+    <t>10863</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10863/1_ind_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - substituição das lâmpadas de iluminação pública por lâmpadas de LED-  7 (sete) lâmpadas na Estrada Carlos Teixeira Ramos, bairro Jardim Hessel, Cipó.</t>
+  </si>
+  <si>
+    <t>10864</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10864/indicacao__tapa_buracos_r_jose_manzini.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - recapeamento e manutenção da drenagem na Rua José Manzini.</t>
+  </si>
+  <si>
+    <t>10865</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10865/indicacao__tapa_buracos_al_eucalipitos.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - recapeamento e manutenção da drenagem na Alameda dos Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10866</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10866/indicacao__feira_gastronomica_espaco_tea.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria de Cultura e Turismo, que viabilize espaço na Feira Gastronômica para incentivo a famílias com TEA</t>
+  </si>
+  <si>
+    <t>10867</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10867/indicacao_reforma_muro_cemiterio.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - manutenção do muro do Cemitério Central de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10868</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10868/indicacao__tapa_buracos_r_joao_nascimento_pregal.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - serviços de asfalto e manutenção da drenagem na Rua João Nascimento do Pregal.</t>
+  </si>
+  <si>
+    <t>10888</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10888/ind_2512026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Infraestrutura, motonivelamento e cascalhamento a Rua Delmiro Gomes de Sá, bairro Jardim Emília.</t>
+  </si>
+  <si>
+    <t>10889</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10889/ind_2522026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito do Município, extensão de rede de iluminação pública nos endereços referidos</t>
+  </si>
+  <si>
+    <t>10891</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10891/ind_2532026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de roçada, limpeza e manutenção na Alameda dos Bandeirantes, bairros Jardim Emília e Flórida.</t>
+  </si>
+  <si>
+    <t>10892</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10892/ind_2542026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de tapa-buracos a Alameda dos Bandeirantes, em diversos pontos que interliga os bairros Jardim Emília e Flórida.</t>
+  </si>
+  <si>
+    <t>10893</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10893/ind_2552026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento a Estrada Otto Bichweiler, no bairro Sol Nascente.</t>
+  </si>
+  <si>
+    <t>10894</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10894/ind_2562026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de tapa-buracos a Estrada Municipal do Belvedere, em frente a Escola Municipal Idalina Machado das Dores, no Penteado.</t>
+  </si>
+  <si>
+    <t>10895</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10895/ind_2572026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento e cascalhamento a Rua Mario Covas, no Parque Boa Vista.</t>
+  </si>
+  <si>
+    <t>10896</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10896/ind_2582026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de motonivelamento a Rua Maria de Almeida Paula, no bairro Jardim Aquarius.</t>
+  </si>
+  <si>
+    <t>10897</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10897/ind_2592026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de recapeamento asfáltico a Rua Ondina de Paula Freitas.</t>
+  </si>
+  <si>
+    <t>10898</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10898/ind_2602026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, serviços de roçada e capinagem no passeio a Rua Jose Benedito da Silva (altura KM 55,5 Estrada Santa Rita)</t>
+  </si>
+  <si>
+    <t>10899</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10899/ind_2612026assin.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria de Infraestrutura, os serviços de recapeamento asfáltico Rua Padre Donizete, Jardim Campestre.</t>
+  </si>
+  <si>
+    <t>10904</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10904/indicacao_16_-_semutrans_-_estudos_para_implantacao_de_lombada_na_rua_joao_nunes_viveiros_leal_e_na_rua_adelina_matella.docx</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS, implantação de lombada na rua João Nunes Viveiros Leal e na rua Adelina Matella.</t>
+  </si>
+  <si>
+    <t>10905</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10905/indicacao_17_-_infraestrutura_-_a_manutencao_a_rocada_e_a_limpeza_da_praca_da_vila_louro.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - manutenção, a roçada e a limpeza da Praça da Vila Louro, Valdemar Vasconcelos.</t>
+  </si>
+  <si>
+    <t>10906</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10906/indicacao_18_-_infraestrutura_-_motonivelamento_e_o_cascalhamento_da_rua_antonio_pereira_da_silva_bairro_val_flor.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura e Serviços Urbanos o motonivelamento e o cascalhamento da rua Antônio Pereira da Silva.</t>
+  </si>
+  <si>
+    <t>10907</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10907/indicacao_19_-_infraestrutura_-o_motonivelamento_e_o_cascalhamento_da_estrada_do_celi.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, motonivelamento e o cascalhamento da estrada do Celi.</t>
+  </si>
+  <si>
+    <t>10908</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10908/indicacao_21_-_infraestrutura_-_o_motonivelamento_o_cascalhamento_e_a_limpeza_da_rua_jose_manzini.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria Infraestrutura, motonivelamento, o cascalhamento e a limpeza da rua José Manzini.</t>
+  </si>
+  <si>
+    <t>10909</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10909/indicacao_22_-_infraestrutura_-_o_motonivelamento_o_cascalhamento_a_rocagem_e_a_limpeza_coleta_de_lixo_da_rua_walter_rosseto.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura motonivelamento, cascalhamento, roçagem e a limpeza (coleta de lixo) da rua Walter Rosseto.</t>
+  </si>
+  <si>
+    <t>10910</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10910/indicacao_044_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção da Iluminação na Estrada do Baygton</t>
+  </si>
+  <si>
+    <t>10912</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10912/indicacao_045_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Rua Nossa Senhora de Fátima</t>
+  </si>
+  <si>
+    <t>10913</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10913/48-_infra_-_manutencao_de_via_-helena_flose.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços de capina, roçada e remoção de entulho, a Rua Helena Flose – Pq. São Lucas.</t>
+  </si>
+  <si>
+    <t>10914</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10914/49-_infra_-_tapa_buraco-rua_sonia.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - operação tapa-buraco na Rua Sônia Regina Oliveira – Sol Nascente.</t>
+  </si>
+  <si>
+    <t>10915</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10915/50-_infra_-_tapa_buraco-estrada_amaro.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - operação tapa-buraco, capina e roçada na Estrada Amaro do Carmo Cardoso – Sol Nascente</t>
+  </si>
+  <si>
+    <t>10916</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10916/51-_infra_-_manutencao-rua_jose.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços de manutenção da via pública e vazamento de esgoto a céu aberto na Rua José Anastácio de Oliveira – Sol Nascente.</t>
+  </si>
+  <si>
+    <t>10917</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10917/52-_infra_-_tapa_buraco_-_rua_geraldo.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura, serviços da operação tapa-buraco, a Rua Geraldo F. de Andrade – Itororó.</t>
+  </si>
+  <si>
+    <t>10918</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10918/53-_infra_-_entulho_-_rua_sesefredo.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços de remoção de entulho, a Rua Sesefredo Klein Doll – Itororó.</t>
+  </si>
+  <si>
+    <t>10919</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10919/54-_infra_-_entulho_-_rua_manoel.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços de remoção de entulho, a Rua Manoel Rodrigues – Itororó.</t>
+  </si>
+  <si>
+    <t>10920</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10920/55-_infra_-tapa_buraco_-_rua_n.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços da operação tapa-buraco na Rua N – Pq. Recreio</t>
+  </si>
+  <si>
+    <t>10921</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10921/56-_infra_-tapa_buraco_-_rua_olivia.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços da operação tapa-buraco na Rua Olívia Dias Pontes Marques – Pq. Alvorada.</t>
+  </si>
+  <si>
+    <t>10922</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10922/57-_infra_-tapa_buraco_-_rua_oscar.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviços da operação tapa-buraco, capina e roçada na Rua Oscar Romanini – Pq. São Lucas.</t>
+  </si>
+  <si>
+    <t>10923</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10923/indicacao_-_vereador_maicon_siqueira_-_avenida_riviera_-_flamingo_-_motonivelamento_e_cascalhamento.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento na Avenida Riviera, no bairro Flamingo.</t>
+  </si>
+  <si>
+    <t>10924</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10924/1_ind_prefeito.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito do Município que sejam adotadas as providências necessárias, junto aos gestores do contrato de coleta de resíduos sólidos (coleta de lixo)</t>
+  </si>
+  <si>
+    <t>10925</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10925/ind_0042026_-_ponto_de_onibus__km_35.docx</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS - ponto de parada com abrigo para ônibus na Estrada José Simões Louro Júnior, km 35, em frente ao nº 34.934.</t>
+  </si>
+  <si>
+    <t>10926</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10926/19.2026_motonivelamento.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviço de motonivelamento e cascalhamento, na Rua Silvério Antônio Garcia, 3277, bairro Filipinho.</t>
+  </si>
+  <si>
+    <t>10927</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10927/20.2026_limpeza_urbana.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - serviço de limpeza urbana, na Rua Custódio do bairro Chácara Flórida.</t>
+  </si>
+  <si>
+    <t>10928</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10928/indicacao_-_vereador_maicon_siqueira_-_rua_jose_alves_de_oliveira_274_-_valflor_-_limpeza_e_manutencao_de_via.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de limpeza e manutenção de via pública na Rua José Alves de Oliveira, no bairro Valflor.</t>
+  </si>
+  <si>
+    <t>10929</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10929/ind_pres__20_-_tapa.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - tapa buraco na Rua Soldado Balbino Fontes, no Bairro Jardim Valflor.</t>
+  </si>
+  <si>
+    <t>10930</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10930/indicacao_046_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Revitalização Placas de Sinalização Viária na Rua Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>10931</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10931/ind_pres__21_-_limpeza_urbana.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura - roçada e limpeza urbana na Rua Soldado Balbino Fontes, no bairro Jardim Valflor.</t>
+  </si>
+  <si>
+    <t>10932</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10932/indicacao_-_vereador_maicon_siqueira_-_rua_henrique_benedetti_-_florida_-_rocada_limpeza_e_manutencao.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de roçada, limpeza e manutenção na Rua Henrique Benedetti, no bairro do Flórida.</t>
+  </si>
+  <si>
+    <t>10933</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10933/indicacao_-_vereador_maicon_siqueira_-_estrada_da_mina_de_ouro_-_itarare_-_limpeza_e_manutencao_de_ponto_de_onibus.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de limpeza e manutenção de ponto de ônibus no bairro do Itararé (Vaduca), localizado na Estrada da Mina de Ouro.</t>
+  </si>
+  <si>
+    <t>10934</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10934/indicacao_-_vereador_maicon_siqueira_-_rua_lucio_siqueira_rodrigues_-_paulistinha_-_emplacamento_de_logradouro_com_cep_-_semutrans.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança, Trânsito e Transporte de Embu-Guaçu (SEMUTRANS), serviços de emplacamento de logradouro com CEP, a Rua Lucio Siqueira Rodrigues, no bairro Paulistinha.</t>
+  </si>
+  <si>
+    <t>10939</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10939/indicacao_rua_sebastiao_marques_de_melo.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - reparo em tubulação de Drenagem na Rua: Sebastião Marques de Melo.</t>
+  </si>
+  <si>
+    <t>10940</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10940/indicacao_rua_indaia.docx</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - cronograma de Limpeza Urbana e Recapeamento na Rua: Indaiá- Cipozinho</t>
+  </si>
+  <si>
+    <t>10941</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10941/indicacao_rua_joao_nascimento.docx</t>
+  </si>
+  <si>
+    <t>À Infraestrutura - motonivelamento e cascalhamento na Rua: João Nascimento Pregal – Parque Alvorada - Cipó</t>
+  </si>
+  <si>
+    <t>10942</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10942/indicacao_047_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua Gino Pares Paulinettti</t>
+  </si>
+  <si>
+    <t>10943</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10943/indicacao_048_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua Dr Necésio Tavares</t>
+  </si>
+  <si>
+    <t>10944</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10944/indicacao_049_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua Plínio Schmidt (entroncamento com as Ruas João Batista de Azevedo e Rua dos Coqueiros) no bairro Valflor.</t>
+  </si>
+  <si>
+    <t>10945</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10945/indicacao_050_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária na Rua José Alves de Oliveira</t>
+  </si>
+  <si>
+    <t>10947</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10947/indicacao_051_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária e Limpeza Urbana na Rua José Manzini.</t>
+  </si>
+  <si>
+    <t>10952</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10952/ind_3002026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - serviço de motonivelamento, na Rua Elias Crapp.</t>
+  </si>
+  <si>
+    <t>10953</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10953/ind_3012026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Defesa Civil - corte de árvore, na Rua Henrique Benedete, 209 no bairro Flórida.</t>
+  </si>
+  <si>
+    <t>10954</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10954/ind_3022026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - serviços a manutenção de iluminação pública, na Rua Santo Antônio, nº 3, bairro Cipó.</t>
+  </si>
+  <si>
+    <t>10955</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10955/ind_3032026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Educação, a verificação de atendimento de ônibus escolar para Chácara Califórnia.</t>
+  </si>
+  <si>
+    <t>10956</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10956/ind_3042026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, reparo emergencial em tubulação rompida – risco de interdição de via na Rua Plinio Schimidt.</t>
+  </si>
+  <si>
+    <t>10957</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10957/ind_3052026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras e Fiscalização, a averiguação de possível construção irregular localizada na Avenida José Rosseto, s/n, bairro Parque Imperial.</t>
+  </si>
+  <si>
+    <t>10958</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10958/ind_3062026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Fiscalização, Meio Ambiente e Vigilância Epidemiológica, a averiguação de atividade comercial exercida em imóvel situado na Rua Manoel de Nóbrega, nº 467.</t>
+  </si>
+  <si>
+    <t>10959</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10959/ind_3072026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Guarda Civil Municipal de Embu-Guaçu, intensificação das rondas de viaturas da GCM no período noturno, especialmente nos horários de entrada e saída dos alunos da Escola Paschoal Carlos Magno.</t>
+  </si>
+  <si>
+    <t>10960</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10960/ind_3082026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços motonivelamento e cascalhamento, na Rua Sebastião Marques de Melo.</t>
+  </si>
+  <si>
+    <t>10961</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10961/ind_3092026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento nas seguintes ruas do bairro Sol Nascente, antigo Castanheiras:_x000D_
+_x000D_
+Rua Eduardo Garrido Sola;_x000D_
+Rua Castanheiras;_x000D_
+Rua das Araucárias_x000D_
+Rua Manacás da Serra e_x000D_
+Rua José Anastácio de Oliveira.</t>
+  </si>
+  <si>
+    <t>10962</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10962/ind_3102026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de limpeza e manutenção da fossa da Escola Municipal Alfredo Schunck localizada na Avenida do Moinho, nº 290, no bairro Cipó do Meio.</t>
+  </si>
+  <si>
+    <t>10963</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10963/ind_3112026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de limpeza, manutenção e retirada de entulho na Passagem Antônio Aparecido Ferrari, no bairro Parque Recreio.</t>
+  </si>
+  <si>
+    <t>10965</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10965/ind_3122026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Desenvolvimento e Assistência Social que verifique a possibilidade de promover cursos e oficinas para os moradores em algum espaço dentro do Condomínio Reserva Embu-Guaçu, no Filipinho.</t>
+  </si>
+  <si>
+    <t>10967</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10967/ind_3132026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura, motonivelamento na Rua Manoel Pedro Furtado, no bairro Chácara Nunes.</t>
+  </si>
+  <si>
+    <t>10968</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10968/ind_3142026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, instalação de ponto de iluminação pública na Rua Manoel Pedro Furtado, em frente ao número 94, no bairro Chácara Nunes.</t>
+  </si>
+  <si>
+    <t>10969</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10969/ind_3152026assin.pdf</t>
+  </si>
+  <si>
+    <t>A Secretaria Municipal de Educação - Solicitação de aquisição de tatames para unidades da rede municipal de Educação.</t>
+  </si>
+  <si>
+    <t>10970</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10970/ind_3162026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura- Motonivelamento e cascalhamento na Av do Crizantino, Pq Imperial</t>
+  </si>
+  <si>
+    <t>10971</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10971/ind_3172026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - Solicitação de reparo (tapa-buraco) na Alameda dos Bandeirantes</t>
+  </si>
+  <si>
+    <t>10979</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10979/ind_3182026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Rua Josivaldo Cruz</t>
+  </si>
+  <si>
+    <t>10980</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10980/ind_3192026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Aumento das Rondas na Rua Maria Paulina das Dores no bairro Centro</t>
+  </si>
+  <si>
+    <t>10993</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10993/ind_3202026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública, manutenção de iluminação pública, na Rua José Roschel Schunk(cruzamento da Mari Angels V Souza)</t>
+  </si>
+  <si>
+    <t>10994</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10994/ind_3212026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, manutenção na iluminação pública em aproximadamente sete postes localizados na Estrada João da Corte Viveiros Leal, no bairro do Borges.</t>
+  </si>
+  <si>
+    <t>10995</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10995/33.2026_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, instalação de braço de iluminação, na Rua Agrada, em frente aos números 310 e 330.</t>
+  </si>
+  <si>
+    <t>10996</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10996/ind_3232026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Guarda Civil, intensificação das rondas de viaturas da GCM, na Rua Maria Paulina das Dores.</t>
+  </si>
+  <si>
+    <t>10997</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10997/ind_3242026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, manutenção de iluminação pública, na Rua San Diego, bairro Chácara Califórnia.</t>
+  </si>
+  <si>
+    <t>10998</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10998/ind_3252026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, motonivelamento e extensão de rede domiciliar de energia elétrica, na Rua Jacinto Lesinski, bairro Recanto das Vertentes.</t>
+  </si>
+  <si>
+    <t>10999</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10999/ind_3262026assin.pdf</t>
+  </si>
+  <si>
+    <t>À SEMUTRANS, confecção de uma placa de identificação para a Rua Ventuil Pedro Ferreira – Bairro Flamingo – KM 37.</t>
+  </si>
+  <si>
+    <t>11000</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11000/ind_3272026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, motonivelamento e cascalhamento, com urgência, a Rua Sebastião Marques de Melo, Bairro Chácara Rancho Fundo.</t>
+  </si>
+  <si>
+    <t>11001</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11001/ind_3282026assim.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, implantação de iluminação pública, com urgência, a Rua José Frazão Bezerra, altura do nº 46, Bairro Parque São Paulo</t>
+  </si>
+  <si>
+    <t>11002</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11002/ind_3292026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, motonivelamento e cascalhamento, com urgência, a Estrada Municipal da Guarita, no Bairro Chácara dos Amigos.</t>
+  </si>
+  <si>
+    <t>11003</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11003/ind_3302026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, motonivelamento e cascalhamento, com urgência, a Rua José Frazão Bezerra, altura do nº 46, Bairro Parque São Paulo.</t>
+  </si>
+  <si>
+    <t>11009</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11009/ind_3312026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento a Rua Minervino José da Silva, no bairro Vale Tranquilo.</t>
+  </si>
+  <si>
+    <t>11010</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11010/ind_3322026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento a Rua do Areado, no bairro Lagoa Grande.</t>
+  </si>
+  <si>
+    <t>11011</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11011/ind_3332026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de tapa-buracos no cruzamento da Rua dos Ciclames com a Rua dos Manacás, no bairro Recanto Lagoa Grande.</t>
+  </si>
+  <si>
+    <t>11012</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11012/ind_3342026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação Pública na Rua Antônio Domingues Trenahi</t>
+  </si>
+  <si>
+    <t>11013</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11013/ind_3352026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação Pública na Rua Maria Carolina de Jesus</t>
+  </si>
+  <si>
+    <t>11014</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11014/ind_3362026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação Pública na Rua João Geraldo Theodoro.</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11015/37.2026_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, manutenção na iluminação pública, na Rua João Antônio Rodrigues.</t>
+  </si>
+  <si>
+    <t>11016</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11016/ind_3382026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, motonivelamento e cascalhamento na Rua Oscalino Eleutério, bairro Congonhal.</t>
+  </si>
+  <si>
+    <t>11017</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11017/ind_3392026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, motonivelamento e cascalhamento na Estrada Sebastião Marques de Melo, bairro Chácara Rancho Fundo.</t>
+  </si>
+  <si>
+    <t>11018</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11018/ind_3402026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Infraestrutura, motonivelamento na Estrada Maria Luiza, no bairro Chácara dos Amigos.</t>
+  </si>
+  <si>
+    <t>11019</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11019/ind_3412026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, Cascalhamento e motonivelamento da Rua: Tamochunas – Parque Santa Rosa</t>
+  </si>
+  <si>
+    <t>11020</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11020/ind_3422026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal e à Enel, ampliação do sistema de rede elétrica na Rua Maria de Almeida Paulo, Jd Aquarius.</t>
+  </si>
+  <si>
+    <t>11023</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>TESTE</t>
+  </si>
+  <si>
+    <t>11024</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>TESTE 2</t>
+  </si>
+  <si>
+    <t>11030</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11030/ind_3452026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - manutenção de iluminação pública, na Rua Adelina Matella, 185, Jardim Madalena.</t>
+  </si>
+  <si>
+    <t>11031</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11031/ind_3462026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - tapa buraco, na Rua Alfredo Amieiro, bairro Jardim da Represa do Cipó.</t>
+  </si>
+  <si>
+    <t>11032</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11032/ind_3472026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura - manutenção de iluminação pública, Rua João Antônio Rodrigues, bairro Chácara Nunes.</t>
+  </si>
+  <si>
+    <t>11033</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11033/ind_3482026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção do Sistema de Iluminação Pública na Rua Sete de Setembro.</t>
+  </si>
+  <si>
+    <t>11034</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11034/ind_3492026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Rua Sete de Setembro.</t>
+  </si>
+  <si>
+    <t>11035</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11035/ind_3502026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária e Limpeza Urbana na Rua Celestino Apa.</t>
+  </si>
+  <si>
+    <t>11046</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11046/ind_3512026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - Manutenção de iluminação pública na Rua João Antônio Rodrigues, Chácara Nunes.</t>
+  </si>
+  <si>
+    <t>11047</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11047/ind_3522026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - Manutenção de Iluminação Publica na Rua Tonina Gomes do Santos.</t>
+  </si>
+  <si>
+    <t>11048</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11048/ind_3532026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Sabesp, Manutenção na Rede de Saneamento na Rua Boa Vista- Centro.</t>
+  </si>
+  <si>
+    <t>11049</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11049/ind_3542026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - Iluminação Pública para Rua João Antônio Rodrigues - Jardim São Paulo.</t>
+  </si>
+  <si>
+    <t>11050</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11050/ind_3552026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - Manutenção na Rua Salvino Antonio Pires, Bairro Colibris.</t>
+  </si>
+  <si>
+    <t>11051</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11051/ind_3562026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, serviços de tapa-buracos a Estrada Municipal Henrique Schunck.</t>
+  </si>
+  <si>
+    <t>11052</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11052/ind_3572026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, serviços de tapa-buracos na Rua Padre Donizete, Bairro Campestre.</t>
+  </si>
+  <si>
+    <t>11053</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11053/ind_3582026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, roçada e limpeza urbana a Rua José Pires de Albuquerque, no bairro Vila Louro.</t>
+  </si>
+  <si>
+    <t>11054</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11054/ind_3592026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, motonivelamento e cascalhamento na Rua João Antônio Venâncio – Bairro Filipinho.</t>
+  </si>
+  <si>
+    <t>11055</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11055/ind_3602026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, manutenção, cascalhamento, motonivelamento, capina e roçada na Rua Pedro de Oliveira – Vale das Fontes, em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>11056</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11056/ind_3612026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção de Iluminação Pública na Estrada Elias Clapp.</t>
+  </si>
+  <si>
+    <t>11071</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11071/ind_3622026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Limpeza Urbana na Rua Josivaldo Jesus da Cruz.</t>
+  </si>
+  <si>
+    <t>11072</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11072/ind_3632026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - Manutenção Viária e Limpeza Urbana na Estrada do Jaceguava,</t>
+  </si>
+  <si>
+    <t>11073</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11073/ind_3642026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - motonivelamento e cascalhamento na Estrada do Grupo Jaceguava, bairro Parque Oriente e na Rua Henrique Schunk Branco, bairro Parque Nova Cipó.</t>
+  </si>
+  <si>
+    <t>11074</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11074/ind_3652026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - motonivelamento e cascalhamento na Rua Amâncio Pereira da Silva, bairro Olaria Congonhal.</t>
+  </si>
+  <si>
+    <t>11075</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11075/ind_3662026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - serviço de tapa buraco, na Estrada do Baygton, bairro Penteado.</t>
+  </si>
+  <si>
+    <t>11076</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11076/ind_3672026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - motonivelamento e o cascalhamento da avenida Walter Rosseto, bairro dos Borges.</t>
+  </si>
+  <si>
+    <t>11077</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11077/ind_3682026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - implantação de ondulação transversal (lombada) na Rua Sesefredo Klein Doll, altura do nº 1761.</t>
+  </si>
+  <si>
+    <t>11078</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11078/ind_3692026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Defesa Civil - serviço de supressão de árvore na Rua Afonso Pena, em frente ao número 18, no bairro Cipozinho.</t>
+  </si>
+  <si>
+    <t>11079</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11079/ind_3702026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - operação tapa-buraco, a Rua Lourival Vieira da Silva, no bairro Recreio.</t>
+  </si>
+  <si>
+    <t>11080</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11080/ind_3712026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - motonivelamento e cascalhamento, a Rua José Benedito da Silva, no bairro Vale Tranquilo.</t>
+  </si>
+  <si>
+    <t>11081</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11081/ind_3722026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - serviços de roçada e limpeza a Estrada do Mambu, no bairro Sol Nascente.</t>
+  </si>
+  <si>
+    <t>11082</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11082/ind_3732026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - motonivelamento e cascalhamento, a Avenida das Seringueiras, no bairro Granjinha.</t>
+  </si>
+  <si>
+    <t>11083</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11083/ind_3742026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - serviço de limpeza e roçagem no cemitério do Congonhal.</t>
+  </si>
+  <si>
+    <t>11084</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11084/ind_3752026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - motonivelamento e cascalhamento, a Travessa Nogueira, da Rua Maria Gomes de Arcanjo, no bairro Itororó.</t>
+  </si>
+  <si>
+    <t>11085</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11085/ind_3762026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito junto à Enel - substituição dos postes de madeiras que sustentam a rede elétrica, por postes de concreto, na Estrada Municipal do Vergueiro.</t>
+  </si>
+  <si>
+    <t>11086</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11086/ind_3772026assin.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal - estudos e providências visando a extensão da ligação de iluminação pública na Rua Jacarandás, localizada no Bairro Cipózinho.</t>
+  </si>
+  <si>
+    <t>11087</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11087/ind_3782026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura - motonivelamento e cascalhamento na Rua José Silvério de Souza, bairro Santa Isabel.</t>
+  </si>
+  <si>
+    <t>11088</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11088/ind_3792026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, serviços de tapa-buracos a Rua Auzenda Louro da Conceição, no Flórida.</t>
+  </si>
+  <si>
+    <t>11089</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11089/ind_3802026assin.pdf</t>
+  </si>
+  <si>
+    <t>À empresa ENEL que verifique a possibilidade de manutenção de um poste na Estrada Municipal do Vergueiro, em frente ao número 880, no bairro Itararé.</t>
+  </si>
+  <si>
+    <t>11094</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11094/ind_3812026assin.pdf</t>
+  </si>
+  <si>
+    <t>11095</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11095/ind_3822026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, serviços de manutenção de buracos na via de paralelepípedos em frente à Escola Estadual Chácara Flórida II, na Rua Caminho Célio José de Paulo, no Flórida.</t>
+  </si>
+  <si>
+    <t>11096</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11096/ind_3832026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, manutenção de iluminação pública, na Rua Francisco Munhoz Cegarra, Jardim Boa Vista.</t>
+  </si>
+  <si>
+    <t>11097</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11097/ind_3842026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, serviços de motonivelamento e cascalhamento na Avenida José Hessel, no bairro Colibris.</t>
+  </si>
+  <si>
+    <t>11098</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11098/ind_3852026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, serviços de tapa-buracos a Alameda dos Bandeirantes, no cruzamento com a Rua José Domingues de Andrade, no bairro do Flórida.</t>
+  </si>
+  <si>
+    <t>11099</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11099/ind_3862026assin.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Infraestrutura, serviços de tapa-buracos a Rua Sebastião Pereira de Andrade, no bairro Recanto Lagoa Grande.</t>
+  </si>
+  <si>
+    <t>11109</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11109/indicacao_063_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Limpeza Urbana - Rua Brasil</t>
+  </si>
+  <si>
+    <t>11110</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11110/indicacao_064_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Limpeza Urbana - Rua Ulisses</t>
+  </si>
+  <si>
+    <t>11111</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11111/47.2026_iluminacao.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública, o pedido de incluir no cronograma de serviços a manutenção de iluminação pública, na Rua José Branco de Araújo sobrinho 321, bairro Sapateiro.</t>
+  </si>
+  <si>
+    <t>11112</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11112/ind_pres__27_-_motonivelamento.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de motonivelamento a Avenida Rivieira, bairro Flamingo.</t>
+  </si>
+  <si>
+    <t>11113</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11113/ind_pres__28_-_limpeza.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de serviços de limpeza e roçagem na Praça Fernando Vieira de Moraes, no bairro Congonhal.</t>
+  </si>
+  <si>
+    <t>11114</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11114/indicacao_-_vereador_maicon_siqueira_-_rua_delmiro_gomes_de_sa_-_vila_louro_-_motonivelamento_e_cascalhamento.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento na Rua Delmiro Gomes de Sá, no bairro Vila Louro.</t>
+  </si>
+  <si>
+    <t>11115</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11115/1_ind_rocada.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário de Infraestrutura e Serviços Urbanos, que inclua no cronograma de serviços a capina e roçada, na Rua Ademir Gasparini, bairro Parque São Paulo.</t>
+  </si>
+  <si>
+    <t>11116</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11116/2_ind_limpeza_da_via.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário de Infraestrutura e Serviços Urbanos, que inclua no cronograma de serviços a retirada do lixo na Rua Afonsina Rosa Cheche, bairro Vila Maria Rosa.</t>
+  </si>
+  <si>
+    <t>11117</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11117/ind_pres__29_-_motonivelamento.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de motonivelamento a Rua João Venâncio, antiga Estrada do Ubirajara, bairro Filipinho.</t>
+  </si>
+  <si>
+    <t>11118</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11118/indicacao_25_-_infraestrutura_-_motonivelamento_e_o_cascalhamento_da_rua_geson_luiz_lopes.docx</t>
+  </si>
+  <si>
+    <t>INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos a limpeza, o motonivelamento e o cascalhamento da Rua Gerson Luiz Lopes – Val Flor.</t>
+  </si>
+  <si>
+    <t>11119</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11119/indicacao__totem_turismo.docx</t>
+  </si>
+  <si>
+    <t>INDICA a Secretaria de Infraestrutura,  para reinstalar o totem do Turismo.</t>
+  </si>
+  <si>
+    <t>11120</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11120/ind_0072026_-_ponto_de_onibus_e_cobertura__filipinho.docx</t>
+  </si>
+  <si>
+    <t>INDICA à Secretaria Municipal de Mobilidade e Segurança – SEMUTRANS que estude a viabilidade de instalar uma placa de identificação de Parada de Ônibus, bem como um abrigo adequado para os usuários do transporte coletivo, no endereço abaixo:_x000D_
+Estrada José Pires de Morais, nº 92 – Bairro Filipinho.</t>
+  </si>
+  <si>
+    <t>11127</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11127/indicacao_11_infra_motonivelamento_e_cascalhamento_av_riviera.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de serviços de motonivelamento e cascalhamento, com urgência, a Av. Riviera, Bairro do Flamingo, CEP 06910-690.</t>
+  </si>
+  <si>
+    <t>11128</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11128/indicacao__saneamento_basico_escolas.docx</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, solicita os serviços de Saneamento Básico nos equipamentos públicos da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>11129</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11129/indicacao_-_vereador_maicon_siqueira_-_avenida_walter_rosseto_-_bairro_dos_borges_-_motonivelamento_e_cascalhamento.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, serviços de motonivelamento e cascalhamento na Avenida Walter Rosseto, no Bairro Dos Borges.</t>
+  </si>
+  <si>
+    <t>11133</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11133/criacao_de_vagas_de_estacionamento_exclusivas_para_motocicletas.docx</t>
+  </si>
+  <si>
+    <t>INDICA à Secretaria de Segurança, Trânsito e Transporte, a criação de vagas de estacionamento exclusivas para motocicletas, na via pública em frente à Academia SKY FIT, localizada nesta cidade.</t>
+  </si>
+  <si>
+    <t>11134</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11134/moton_estrada_do_charqueado.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Cleber dos Santos Pereira Dias – Clebinho Jogador, nos termos regimentais vigentes, INDICA ao Secretário de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de serviços de motonivelamento e cascalhamento, Próximo a Estrada do Charqueado, Km 51 Santa Rita.</t>
+  </si>
+  <si>
+    <t>11142</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11142/indicacao__extensao_agua_r_bahia.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal, com cópia para a Secretaria de Meio Ambiente e para a Companhia de Saneamento Básico do Estado de São Paulo (SABESP), que seja realizada a Extensão de rede de abastecimento de água na Rua Bahia.</t>
+  </si>
+  <si>
+    <t>11143</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11143/48.2026_motonivelamento.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de serviços o motonivelamento na Rua Martins Molnar, Parque Imperial.</t>
+  </si>
+  <si>
+    <t>11144</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11144/indicacao_12_infra_tapa_buracos_alameda_das_andorinhas.docx</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de serviços de tapa-buracos a Alameda das Andorinhas, altura do nº 92, Bairro Vila São José.</t>
+  </si>
+  <si>
+    <t>11145</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11145/59-_infra_-iluminacao_-_sessefredo.docx</t>
+  </si>
+  <si>
+    <t>ao Secretário Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de serviços de manutenção de iluminação pública, a Rua Sesefredo Klein Doll, do nº 1300 até o nº 1692 – Itororó.</t>
+  </si>
+  <si>
+    <t>11146</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11146/60-_infra_-iluminacao_-_alfredo.docx</t>
+  </si>
+  <si>
+    <t>ao Secretário Municipal de Infraestrutura, Serviços Urbanos e Limpeza Pública, que inclua no cronograma de serviços de manutenção de iluminação pública, a Rua Alfredo Amieiro, altura do nº 269 – Recreio</t>
+  </si>
+  <si>
+    <t>11147</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11147/indicacao_066_-_2026.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito do Município, que inclua no cronograma de serviços a realização de manutenção de iluminação pública e limpeza urbana (especificamente no calçamento):_x000D_
+_x000D_
+- Rua Santo Antônio de Pádua, no bairro Vila Santista.</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10323/req_0012026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10323/req_0012026assinado.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO para Casa de Repouso Anjo Ravi.</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10324/req_0022026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10324/req_0022026assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de Contrato - ALL (atual Rumo)</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10332/req_0032025assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10332/req_0032025assinado.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Lucas Henrique Ubaldo Catarino</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10333/req_0042026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10333/req_0042026assinado.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Lucas Henrique Ubaldo Catarino.</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10334/req_0052026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10334/req_0052026assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento destinado ao Secretário de Cultura</t>
   </si>
   <si>
     <t>10338</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10338/req_0062026assinado.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10338/req_0062026assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência - Votação de Projeto nº 004/2026</t>
   </si>
   <si>
     <t>10388</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10388/requerimento_saude.docx</t>
-[...2 lines deleted...]
-    <t>a Secretária Municipal de Saúde, Sra. Eliane Alves Farias, solicitando as seguintes informações:</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10388/req_0072026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Saúde, solicitando informações sobre as ambulâncias do SAMU</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10389/requerimento_av_henrique_schunck.docx</t>
+    <t>David Reis, Vinicius do Mané</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10389/req_0082026assinado.pdf</t>
   </si>
   <si>
     <t>ao Secretário Municipal de Obras, solicitando informações das obras realizadas na Avenida Henrique Schunck</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10391/requerimento_-_lucas_henrique_ubaldo_catarino_-_guia_turistico.docx</t>
-[...2 lines deleted...]
-    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Marlene de Oliveira Santos, Auxiliar de Desenvolvimento Infantil, pelo excelente trabalho desempenhado na área da Educação Infantil, exercendo suas funções com dedicação, responsabilidade, carinho e compromisso com o bem-estar, o cuidado e o desenvolvimento das crianças do município.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10391/req_0092026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR para a Sra. Marlene de Oliveira Santos</t>
+  </si>
+  <si>
+    <t>10397</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10397/req_0102026assinado.pdf</t>
+  </si>
+  <si>
+    <t>À SABESP, solicitando esclarecimentos acerca da cobrança de tarifa de esgoto.</t>
+  </si>
+  <si>
+    <t>10398</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10398/req_0112026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito - para que preste as seguintes informações quanto a origem dos recursos destinados ao pagamento dos profissionais da educação municipal.</t>
+  </si>
+  <si>
+    <t>10407</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10407/req_0122026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sr. Salomão Souza Rodrigues.</t>
+  </si>
+  <si>
+    <t>10408</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10408/req_0132026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Cleber de São Miguel Oliveira</t>
+  </si>
+  <si>
+    <t>10409</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10409/req_0142026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Gilson Yamamoto Neres</t>
+  </si>
+  <si>
+    <t>10410</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10410/req_0152026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Francisca Naldeci Alves</t>
+  </si>
+  <si>
+    <t>10411</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10411/req_0162026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Nelson Donizete Rosa</t>
+  </si>
+  <si>
+    <t>10412</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10412/req_0172026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Daniel Ferreira da Silva</t>
+  </si>
+  <si>
+    <t>10413</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10413/req_0182026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Newton Roberto de Sousa Júnior</t>
+  </si>
+  <si>
+    <t>10414</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10414/req_0192026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Fabricio da Mota Gregório</t>
+  </si>
+  <si>
+    <t>10415</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10415/req_0202026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Juliana Fidalgo Palladino</t>
+  </si>
+  <si>
+    <t>10416</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10416/req_0212026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Flavio Marçal Barbosa Luizetto Pinto.</t>
+  </si>
+  <si>
+    <t>10417</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10417/req_0222026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Celso Domingues Pinhal</t>
+  </si>
+  <si>
+    <t>10418</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10418/req_0232026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Guido Felipe de Melo</t>
+  </si>
+  <si>
+    <t>10419</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10419/req_0242026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Kleber de Oliveira Vitor</t>
+  </si>
+  <si>
+    <t>10420</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10420/req_0252026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Silvia Renata Bueno da Silva de Jesus</t>
+  </si>
+  <si>
+    <t>10421</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10421/req_0262026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Fabiana Lacerda Seródio Vieira</t>
+  </si>
+  <si>
+    <t>10422</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10422/req_0272026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Ricardo da Silva Carlos</t>
+  </si>
+  <si>
+    <t>10423</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10423/req_0282026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Sidney Vieira Tufi.</t>
+  </si>
+  <si>
+    <t>10424</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10424/req_0292026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Geovaldo Silva Pereira</t>
+  </si>
+  <si>
+    <t>10425</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10425/req_0302026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Katia da Silva</t>
+  </si>
+  <si>
+    <t>10426</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10426/req_0312026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Liliane Alves da Silva Maia</t>
+  </si>
+  <si>
+    <t>10427</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10427/req_0322026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Magda Cordeiro da Silva</t>
+  </si>
+  <si>
+    <t>10431</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10431/req_0332026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Rodrigo Mesquita</t>
+  </si>
+  <si>
+    <t>10432</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10432/req_0342026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sr. Wagner Cristiano Santos Schunck</t>
+  </si>
+  <si>
+    <t>10433</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10433/req_0352026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Maria de Fátima Limoli</t>
+  </si>
+  <si>
+    <t>10434</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10434/req_0362026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Edineusa de Oliveira Silva Franque</t>
+  </si>
+  <si>
+    <t>10435</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10435/req_0372026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Vanderlei Ambrósio</t>
+  </si>
+  <si>
+    <t>10436</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10436/req_0382026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Edcarlos Merencio da Silva</t>
+  </si>
+  <si>
+    <t>10437</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10437/req_0392026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Helder Carlos Pinheiro</t>
+  </si>
+  <si>
+    <t>10438</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10438/req_0402026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Danilo Pereira Rocha</t>
+  </si>
+  <si>
+    <t>10439</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10439/req_0412026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Tatiana Cardoso</t>
+  </si>
+  <si>
+    <t>10440</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10440/req_0422026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Bruna Moreira</t>
+  </si>
+  <si>
+    <t>10441</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10441/req_0432026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Eduardo Domingos Mendes</t>
+  </si>
+  <si>
+    <t>10442</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10442/req_0442026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Rafael Tadeu de Oliveira Santana</t>
+  </si>
+  <si>
+    <t>10443</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10443/req_0452026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Altamirando Alves de Oliveira</t>
+  </si>
+  <si>
+    <t>10444</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10444/req_0462026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Peterson Sevilio Pompeo</t>
+  </si>
+  <si>
+    <t>10445</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10445/req_0472026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Reginaldo José da Silva</t>
+  </si>
+  <si>
+    <t>10484</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10484/req_0482026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Jose Dutra dos Santos</t>
+  </si>
+  <si>
+    <t>10485</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10485/req_0492026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Jose Augusto Rocha Mendes</t>
+  </si>
+  <si>
+    <t>10486</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10486/req_0502026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Ivan Luiz Valente da Silva</t>
+  </si>
+  <si>
+    <t>10487</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10487/req_0512026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Aparecida Domingues Julião</t>
+  </si>
+  <si>
+    <t>10488</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10488/req_0522026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Lourdes das Dores</t>
+  </si>
+  <si>
+    <t>10489</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10489/req_0532026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Vinicius dos Reis Viana da Silva.</t>
+  </si>
+  <si>
+    <t>10490</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10490/req_0542026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. João Vitor Ferreira</t>
+  </si>
+  <si>
+    <t>10491</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10491/req_0552026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Ildenor Ferreira da Silva</t>
+  </si>
+  <si>
+    <t>10492</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10492/req_0562026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Pedro Barbosa de Souza</t>
+  </si>
+  <si>
+    <t>10508</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10508/req_0572026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Maria Aparecida da Silva</t>
+  </si>
+  <si>
+    <t>10509</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10509/req_0582026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Roberto Gomes de Jesus Carvalho</t>
+  </si>
+  <si>
+    <t>10510</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10510/req_0592026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Casemiro Bento da Silva</t>
+  </si>
+  <si>
+    <t>10511</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10511/req_0602026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Denis Ferreira Maia</t>
+  </si>
+  <si>
+    <t>10512</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10512/req_0612026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. João Pedro Lima Ferreira</t>
+  </si>
+  <si>
+    <t>10513</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10513/req_0622026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Brena Larissa Maciel de Oliveira</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10514/req_0632026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Jhonatan Villa Paz</t>
+  </si>
+  <si>
+    <t>10515</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10515/req_0642026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Luciana Potente de Medeiros</t>
+  </si>
+  <si>
+    <t>10516</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10516/req_0652026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Rosemary Bueno</t>
+  </si>
+  <si>
+    <t>10517</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10517/req_0662026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sr. Davi Francisco de Azevedo</t>
+  </si>
+  <si>
+    <t>10518</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10518/req_0672026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Aparecida de Fátima Garcia</t>
+  </si>
+  <si>
+    <t>10519</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10519/req_0682026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Michael de Brito Brandão dos Santos</t>
+  </si>
+  <si>
+    <t>10529</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10529/req_0692026assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, a Sra. Luiza Laurindo</t>
+  </si>
+  <si>
+    <t>10539</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10539/req_0702026.urg.plc_005_e_006_exec.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em URGÊNCIA ESPECIAL aos Projetos de Lei Complementar nº 005 e 006 de 2026, de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>10540</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10540/req_0712026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Kleiton do Espírito Santo Teixeira</t>
+  </si>
+  <si>
+    <t>10560</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10560/req_0722026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Geraldo Luiz Porfirio</t>
+  </si>
+  <si>
+    <t>10561</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10561/req_0732026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Henrique Vitório Rodrigues Vasconcelos</t>
+  </si>
+  <si>
+    <t>10562</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10562/req_0742026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Kleber Araujo</t>
+  </si>
+  <si>
+    <t>10593</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10593/req_0752025_-_urg_pdls_02_a_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em REGIME DE URGÊNCIA ESPECIAL aos Projetos de Decretos Legislativos nº 002 a 024 de 2026</t>
+  </si>
+  <si>
+    <t>10608</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10608/req_0762026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Rebeca Candiani Monteiro dos Santos</t>
+  </si>
+  <si>
+    <t>10609</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10609/req_0772026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Caroline de Freitas.</t>
+  </si>
+  <si>
+    <t>10610</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10610/req_0782026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Maria Lúcia Seródio Mantovani.</t>
+  </si>
+  <si>
+    <t>10611</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10611/req_0792026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Cinthia Fernanda Nunes Franco.</t>
+  </si>
+  <si>
+    <t>10612</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10612/req_0802026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Cristiane Bitencourt dos Santos.</t>
+  </si>
+  <si>
+    <t>10613</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10613/req_0812026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Carina Magalhães dos Santos Ferraz.</t>
+  </si>
+  <si>
+    <t>10614</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10614/req_0822026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Cristiane da Silva Bueno Mathias.</t>
+  </si>
+  <si>
+    <t>10615</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10615/req_0832026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Vânia Aparecida dos Santos Brito.</t>
+  </si>
+  <si>
+    <t>10616</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10616/req_0842026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Daiane Oliveira da Silva.</t>
+  </si>
+  <si>
+    <t>10617</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10617/req_0852026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Antônia Teixeira Costa.</t>
+  </si>
+  <si>
+    <t>10618</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10618/req_0862026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Dulce Maria de Alcantara.</t>
+  </si>
+  <si>
+    <t>10619</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10619/req_0872026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Maria Edite Elias Diniz.</t>
+  </si>
+  <si>
+    <t>10620</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10620/req_0882026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Célia Regina da Cruz.</t>
+  </si>
+  <si>
+    <t>10621</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10621/req_0892026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Eliana Rainha Eleutério.</t>
+  </si>
+  <si>
+    <t>10622</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10622/req_0902026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Elisangela Rainha Ferreira Sampaio.</t>
+  </si>
+  <si>
+    <t>10623</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10623/req_0912026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Glaucia Rossi.</t>
+  </si>
+  <si>
+    <t>10624</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10624/req_0922026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Jacqueline Maria da Silva.</t>
+  </si>
+  <si>
+    <t>10625</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10625/req_0932026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Mônica Cibele Ananias Meale.</t>
+  </si>
+  <si>
+    <t>10626</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10626/req_0942026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Grazielle Benevides de Oliveira Barbosa.</t>
+  </si>
+  <si>
+    <t>10628</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10628/req_0952026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Poliana Lopes de Lima.</t>
+  </si>
+  <si>
+    <t>10629</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10629/req_0962026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Luciana Vieira dos Santos Tezza.</t>
+  </si>
+  <si>
+    <t>10630</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10630/req_0972026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Simone de Paula Rodrigues Faustino.</t>
+  </si>
+  <si>
+    <t>10631</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10631/req_0982026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Marlene de Pedro Sousa.</t>
+  </si>
+  <si>
+    <t>10632</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10632/req_0992026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Patrícia Aparecida da Silva.</t>
+  </si>
+  <si>
+    <t>10633</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10633/req_1002026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Márcia dos Santos Oliveira Batista.</t>
+  </si>
+  <si>
+    <t>10634</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10634/req_1012026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Monaliza Silva Fagundes Castro.</t>
+  </si>
+  <si>
+    <t>10635</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10635/req_1022026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Rosana Maria dos Santos.</t>
+  </si>
+  <si>
+    <t>10636</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10636/req_1032026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Edilma Maria Pereira.</t>
+  </si>
+  <si>
+    <t>10637</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10637/req_1042026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Roselaine Cristina Pádula.</t>
+  </si>
+  <si>
+    <t>10638</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10638/req_1052026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Mirella de Oliveira Gomes.</t>
+  </si>
+  <si>
+    <t>10639</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10639/req_1062026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Jaqueline Barbosa da Silva.</t>
+  </si>
+  <si>
+    <t>10640</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10640/req_1072026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Grasiela Alba dos Santos.</t>
+  </si>
+  <si>
+    <t>10641</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10641/req_1082026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Flávia Anunciação de Lima.</t>
+  </si>
+  <si>
+    <t>10647</t>
+  </si>
+  <si>
+    <t>Douglas da Analice, Maicon Siqueira, Marcia Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10647/req_1092026_-_urg_pdls_102_a_109-2025_e_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em REGIME DE URGÊNCIA ESPECIAL aos Projetos de Decretos Legislativo nº 102 a 109 de 2025 e 028 de 2026</t>
+  </si>
+  <si>
+    <t>10648</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10648/emissao_429326ba70a2101fd0e2380a_memorando-185-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei Complementar nº 007 de 2026, de autoria do Chefe do Poder Executivo</t>
+  </si>
+  <si>
+    <t>10659</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10659/req_1112026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Dra. Tatiana Sampaio.</t>
+  </si>
+  <si>
+    <t>10680</t>
+  </si>
+  <si>
+    <t>Douglas da Analice</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10680/req_1122026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR ao atleta Luan Amaro</t>
+  </si>
+  <si>
+    <t>10683</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10683/req_1132026_-_urg_pl_0012026_exec.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 001 de 2026, de autoria do Chefe do Poder Executivo</t>
+  </si>
+  <si>
+    <t>10705</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10705/req_1142026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO ao Senhor João Vítor Andrade da Silva, aluno de escola pública, pela sua brilhante aprovação na Universidade de São Paulo (USP).</t>
+  </si>
+  <si>
+    <t>10719</t>
+  </si>
+  <si>
+    <t>Clebinho Jogador, David Reis, Douglas da Analice, Elton Camargo Corrêa, Vinicius do Mané</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10719/req_1152026_-_urg_pdls_30_e_32_a_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em REGIME DE URGÊNCIA ESPECIAL aos Projetos de Decretos Legislativo nº 030 e 032 a 035 de 2026 que dispõem sobre concessões de honrarias, para que possam ser discutidos e votados na presente Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>10720</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10720/req_1162026_-_urg_pl_021-2026_e_plc_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em regime de urgência especial, a fim de que sejam discutidos e votados na presente Sessão Ordinária, os seguintes projetos de autoria da Mesa Diretora: Projeto de Lei nº 021/2026 e Projeto de Lei Complementar nº 001/2026</t>
+  </si>
+  <si>
+    <t>10735</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10735/req_1172026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Exmo. Secretário Municipal de Cultura e Turismo, Everton da Silva Rodrigues, solicitando informações sobre o Morenos Park.</t>
+  </si>
+  <si>
+    <t>10742</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10742/req_1182026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para Carla Cristian Rodrigues Kassuga.</t>
+  </si>
+  <si>
+    <t>10744</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10744/req_1192026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Adriana Valeriano Bueno.</t>
+  </si>
+  <si>
+    <t>10745</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10745/req_1202026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Angelita Domingues Pedroso dos Santos.</t>
+  </si>
+  <si>
+    <t>10746</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10746/req_1212026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Ana Celia da Silva Cardoso.</t>
+  </si>
+  <si>
+    <t>10747</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10747/req_1222026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Aline de Oliveira Celari do Nascimento.</t>
+  </si>
+  <si>
+    <t>10748</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10748/req_1232026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Beatriz Mazzeu da Silva Antunes.</t>
+  </si>
+  <si>
+    <t>10749</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10749/req_1242026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Caio Pompeu Gomes Martins.</t>
+  </si>
+  <si>
+    <t>10750</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10750/req_1252026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Caren Cristina Barbosa de Oliveira.</t>
+  </si>
+  <si>
+    <t>10751</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10751/req_1262026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Claudia da Silva Shyton.</t>
+  </si>
+  <si>
+    <t>10752</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10752/req_1272026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Dagilza Santana de Oliveira.</t>
+  </si>
+  <si>
+    <t>10753</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10753/req_1282026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Edneia Lopes Andrade de Souza.</t>
+  </si>
+  <si>
+    <t>10754</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10754/req_1292026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Eliana Gonzaga de Souza Machado</t>
+  </si>
+  <si>
+    <t>10755</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10755/req_1302026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Erika Yuliana Vera Zuniga.</t>
+  </si>
+  <si>
+    <t>10756</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10756/req_1312026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Eva Pires Barbosa Monteiro.</t>
+  </si>
+  <si>
+    <t>10757</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10757/req_1322026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Fernanda Cordeiro Pena.</t>
+  </si>
+  <si>
+    <t>10758</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10758/req_1332026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Genilda Cosmo de Amorim.</t>
+  </si>
+  <si>
+    <t>10760</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10760/req_1342026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Heberth Donato Oliveira de Moraes.</t>
+  </si>
+  <si>
+    <t>10761</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10761/req_1352026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Juliana Aparecida Honorato.</t>
+  </si>
+  <si>
+    <t>10762</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10762/req_1362026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Kawany Kelly da Silva Lacerda.</t>
+  </si>
+  <si>
+    <t>10763</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10763/req_1372026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Kelly Cordeiro Silva.</t>
+  </si>
+  <si>
+    <t>10767</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10767/req_1382026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Andrea da Silva Santos.</t>
+  </si>
+  <si>
+    <t>10768</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10768/req_1392026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Viviane Cristina dos Santos Prado.</t>
+  </si>
+  <si>
+    <t>10769</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10769/req_1402026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Vanderlea Oliveira Moura.</t>
+  </si>
+  <si>
+    <t>10770</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10770/req_1412026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Sidmar Domingues Seródio.</t>
+  </si>
+  <si>
+    <t>10771</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10771/req_1422026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Rogério Feliciano.</t>
+  </si>
+  <si>
+    <t>10772</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10772/req_1432026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Renata Fernandes da Silva.</t>
+  </si>
+  <si>
+    <t>10773</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10773/req_1442026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Regina do Carmo M. de Oliveira.</t>
+  </si>
+  <si>
+    <t>10774</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10774/req_1452026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Neusa Fátima Wiertrzykowski.</t>
+  </si>
+  <si>
+    <t>10775</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10775/requerimento_-_michele_da_silva_dutra_-_e.m._bairro_lagoa_grande.docx</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Michele da Silva Dutra.</t>
+  </si>
+  <si>
+    <t>10776</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10776/req_1472026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Maria Solange Cordeiro Lopes.</t>
+  </si>
+  <si>
+    <t>10777</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10777/req_1482026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Maria Madalena Domingues da Cruz.</t>
+  </si>
+  <si>
+    <t>10778</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10778/req_1492026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Lucio Cardoso Alves Pimentel.</t>
+  </si>
+  <si>
+    <t>10779</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10779/req_1502026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Lilian Galves Lopes Rodrigues.</t>
+  </si>
+  <si>
+    <t>10780</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10780/req_1512026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Leticia Dias dos Santos.</t>
+  </si>
+  <si>
+    <t>10781</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10781/req_1522026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Juliana Teixeira.</t>
+  </si>
+  <si>
+    <t>10782</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10782/req_1532026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Juliana Luzia Porto da S. Cezarino.</t>
+  </si>
+  <si>
+    <t>10783</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10783/req_1542026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>10784</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10784/req_1552026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Renata Cordeiro Silva.</t>
+  </si>
+  <si>
+    <t>10786</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10786/req_1562026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Evelyn Welsch.</t>
+  </si>
+  <si>
+    <t>10787</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10787/req_1572026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Cylmara Giselle O. Gomes de Sousa.</t>
+  </si>
+  <si>
+    <t>10789</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10789/req_1582026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Lenir Assunção da Lomba.</t>
+  </si>
+  <si>
+    <t>10790</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10790/req_1592026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Liana de Moraes Domingues.</t>
+  </si>
+  <si>
+    <t>10791</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10791/req_1602026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Adriana Aparecida da Silva.</t>
+  </si>
+  <si>
+    <t>10792</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10792/req_1612026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Tatiana Gonçalves da Silva.</t>
+  </si>
+  <si>
+    <t>10793</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10793/req_1622026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Silvia Cristina Gomes Vieira.</t>
+  </si>
+  <si>
+    <t>10794</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10794/req_1632026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Sandra Vieira de Moraes.</t>
+  </si>
+  <si>
+    <t>10795</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10795/req_1642026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Rosemeire Cristina Bueno Vieira.</t>
+  </si>
+  <si>
+    <t>10796</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10796/req_1652026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Roberto Francisco Damasco.</t>
+  </si>
+  <si>
+    <t>10797</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10797/req_1662026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Noemia Domingues de Miranda.</t>
+  </si>
+  <si>
+    <t>10798</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10798/req_1672026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Mara Cordeiro Guedes.</t>
+  </si>
+  <si>
+    <t>10801</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10801/req_1682026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Luciana Aparecida Delfim das Dores.</t>
+  </si>
+  <si>
+    <t>10802</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10802/req_1692026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>10803</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10803/req_1702026_assinaddo.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Edilaine Souza de Almeida.</t>
+  </si>
+  <si>
+    <t>10823</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10823/req_1712026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ao Excelentíssimo Senhor Prefeito Municipal, para que, por meio do setor competente, preste informações.</t>
+  </si>
+  <si>
+    <t>10833</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10833/req_1722026-retirada_pauta.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de pauta das matérias legislativas: Projeto de Resolução nº 014/2025 e Projeto de Lei Complementar nº 004/2025</t>
+  </si>
+  <si>
+    <t>10841</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10841/req_1732026_-_urg_pl_125-2025.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 125 de 2025</t>
+  </si>
+  <si>
+    <t>10842</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10842/req_1742026_-_urg_plc_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei Complementar nº 002 de 2026</t>
+  </si>
+  <si>
+    <t>10876</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10876/req_1752026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando ao Executivo informações sobre as datas de pagamento dos servidores públicos municipais e as justificativas para possíveis atrasos.</t>
+  </si>
+  <si>
+    <t>10877</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10877/req_1762026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando informações ao Executivo sobre o cálculo da despesa com pessoal, percentuais em relação à RCL e medidas adotadas para cumprimento dos limites legais.</t>
+  </si>
+  <si>
+    <t>10884</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10884/req_1772026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO ao 1º Sargento da Polícia Militar, Raul Eloi Pereira Sombini</t>
+  </si>
+  <si>
+    <t>10885</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10885/req_1782026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO ao Sr. Malco Pinheiro da Silva</t>
+  </si>
+  <si>
+    <t>10886</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10886/req_1792026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO ao Sr. Nelson da Silva Araújo</t>
+  </si>
+  <si>
+    <t>10887</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10887/req_1802026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO ao Capitão da Polícia Militar, Daniel Boros Motta de Oliveira</t>
+  </si>
+  <si>
+    <t>10890</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10890/req_1812026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO à 1ª Tenente da Polícia Militar, Letícia Lina Keller de Lisboa</t>
+  </si>
+  <si>
+    <t>10901</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10901/req_1822026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO, ao Sr. Felipe dos Santos Alves</t>
+  </si>
+  <si>
+    <t>10935</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10935/requerimento_-_jose_gustavo_de_moraes_-_barbeiro.docx</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. José Gustavo de Moraes.</t>
+  </si>
+  <si>
+    <t>10936</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10936/requerimento_-_jeferson_ferreira_da_silva_-_barbeiro.docx</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Jeferson Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>10950</t>
+  </si>
+  <si>
+    <t>Carlos Tatto, Isaias Coelho, Marcia Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10950/req_1852026_-_urg_pdls_25_26_e_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL aos Projetos de Decretos Legislativo nº 025, 026 e 027 de 2026</t>
+  </si>
+  <si>
+    <t>10964</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10964/req_1862026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO ao Sr. Roberto Ferreira da Silva</t>
+  </si>
+  <si>
+    <t>10966</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10966/req_1872026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para a Sra. Camilla Arruda Marques.</t>
+  </si>
+  <si>
+    <t>10972</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10972/req_1882026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para Yasmin de Veras.</t>
+  </si>
+  <si>
+    <t>10973</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10973/req_1892026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para GCM Rodrigo Ferreira.</t>
+  </si>
+  <si>
+    <t>10974</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10974/req_1902026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para Emilly Valente.</t>
+  </si>
+  <si>
+    <t>10975</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10975/req_1912026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para os esportistas, pela participação no evento Golden Fight Selection._x000D_
+•	Carlos Domingos_x000D_
+•	Kaique França_x000D_
+•	José Aparecido_x000D_
+•	João Pedro Dutra</t>
+  </si>
+  <si>
+    <t>10976</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10976/req_1922026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Mestre Wilson Franck.</t>
+  </si>
+  <si>
+    <t>10992</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10992/req_1932026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de vista do Projeto de Lei Complementar nº 016/2026, de autoria do Chefe do Poder Executivo</t>
+  </si>
+  <si>
+    <t>11025</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11025/req_1942026-retirada_pauta.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de pauta o Projeto de Lei nº 159/2025</t>
+  </si>
+  <si>
+    <t>11027</t>
+  </si>
+  <si>
+    <t>Marcia Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11027/req_1952026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Jorgino Messias Ferreira - Fiscalização – Unidade de Cotia/DER</t>
+  </si>
+  <si>
+    <t>11028</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11028/req_1962026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO para o Sr. Pedro da Cunha Filho - Administração – Unidade de Cotia/DER</t>
+  </si>
+  <si>
+    <t>11029</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11029/req_1972026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO À Sra. Larissa Sousa, Engenheira Responsável pela Conservação e Operação do DER – Unidade de Cotia</t>
+  </si>
+  <si>
+    <t>11036</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11036/req_1982026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Eli Falabelo Júnior.</t>
+  </si>
+  <si>
+    <t>11037</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11037/req_1992026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Wesley Piva Teixeira.</t>
+  </si>
+  <si>
+    <t>11038</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11038/req_2002026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Dalva Maciel Sarmento.</t>
+  </si>
+  <si>
+    <t>11039</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11039/req_2012026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Aguimar da Costa</t>
+  </si>
+  <si>
+    <t>11040</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11040/req_2022026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Sabrina dos Santos.</t>
+  </si>
+  <si>
+    <t>11041</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11041/req_2032026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Henrique Vitório Rodrigues Vasconcelos.</t>
+  </si>
+  <si>
+    <t>11042</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11042/req_2042026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor Congratulação - Mario Eugênio Spínola.</t>
+  </si>
+  <si>
+    <t>11043</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11043/req_2052026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Carlos Serafim</t>
+  </si>
+  <si>
+    <t>11044</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11044/req_2062026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Marcio Lima Gomes de Sousa.</t>
+  </si>
+  <si>
+    <t>11045</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11045/req_2072026assin.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Louvor e Congratulação - Gideão Mathias da Silva.</t>
+  </si>
+  <si>
+    <t>11093</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11093/req_2082026assin.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE LOUVOR E CONGRATULAÇÃO ao Sr. Marcos Rodrigues dos Santos</t>
+  </si>
+  <si>
+    <t>11105</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11105/req_2092026_-_urg_pl_004-2026_exec.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 004 de 2026”, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a jornada de trabalho, regime de plantão, compensação de horas e controle de frequência dos Conselheiros Tutelares do Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>11106</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11106/req_2102026_-_urg_pl_005-2026_exec.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 005 de 2026”, de autoria do Chefe do Poder Executivo, que “Altera o artigo 1º da Lei nº 3.427, de 15 de janeiro de 2026, que altera o nome da Escola Municipal "O Pequeno Príncipe", localizada no Município de Embu-Guaçu, para Escola Municipal "Tuca Mantovani"</t>
+  </si>
+  <si>
+    <t>11107</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11107/req_2112026_-_urg_pr_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Resolução nº 004 de 2026”, de autoria da Mesa Diretora, que “Dispõe sobre a alteração da Resolução nº 01/1991 – Regimento Interno da Câmara Municipal de Embu-Guaçu, para adequação ao entendimento firmado pelo Tribunal de Justiça do Estado de São Paulo na Ação Direta de Inconstitucionalidade nº 3012949-68.2024.8.26.0000”</t>
+  </si>
+  <si>
+    <t>11108</t>
+  </si>
+  <si>
+    <t>Elton Camargo Corrêa, Engenheiro Barros, Isaias Coelho, Joãozinho do Cavalo, Toninho Valflor</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11108/req_2122026_-_urg_pelom_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL ao Proposta de Emenda a Lei Orgânica nº 001 de 2026”, que “Altera dispositivos da Lei Orgânica do Município de Embu-Guaçu relativos aos requerimentos de informação formulados pela Câmara Municipal e pelos Vereadores”</t>
+  </si>
+  <si>
+    <t>11140</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇA E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11140/req_2132026_-_urg_pl_006-2026_exec.pdf</t>
+  </si>
+  <si>
+    <t>tramitação em REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 006 de 2026”, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10394/mocao_-_educacao_asocial_-_maicon_e_clebinho_2.docx</t>
-[...2 lines deleted...]
-    <t>MOÇÃO ao Poder Executivo Municipal, por meio do Excelentíssimo Senhor Prefeito Municipal e da Secretaria Municipal de Educação, com a finalidade de solicitar a realização de estudos técnicos, administrativos e orçamentários para avaliar a possibilidade de ampliação do horário de funcionamento das creches da rede municipal de ensino até as 19h.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10394/mc_0012026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal - solicitar a realização de estudos técnicos, administrativos e orçamentários para avaliar a possibilidade de ampliação do horário de funcionamento das creches da rede municipal.</t>
+  </si>
+  <si>
+    <t>10447</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10447/mc_0022026assin.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito do Município de Embu-Guaçu, para que promova a valorização e revisão salarial dos Assistentes Sociais do Município.</t>
+  </si>
+  <si>
+    <t>10482</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10482/mc_0032026assin.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito Municipal de Embu-Guaçu para que promova a integração de ações entre as Secretarias Municipais de Educação e Saúde, com foco na atenção preventiva à saúde dos estudantes da rede municipal.</t>
+  </si>
+  <si>
+    <t>10530</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10530/mc_0042026assin.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Secretário Municipal de Assistência e Desenvolvimento Social para criação de cursos de geração de renda no Bairro do Sapateiro</t>
+  </si>
+  <si>
+    <t>10531</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10531/mc_0055026assin.pdf</t>
+  </si>
+  <si>
+    <t>Moção de APELO à Prefeitura Municipal de Embu-Guaçu, por meio da Secretaria Municipal de Educação, para implantação de turma da Educação de Jovens e Adultos (EJA) no bairro Paiol Velho.</t>
+  </si>
+  <si>
+    <t>10566</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10566/mc_0062026assin.pdf</t>
+  </si>
+  <si>
+    <t>Moção de apelo à Secretaria Municipal de Saúde para que proceda à aquisição de novos aparelhos de oftalmologia.</t>
+  </si>
+  <si>
+    <t>10567</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10567/mc_0072026assin.pdf</t>
+  </si>
+  <si>
+    <t>Moção de apelo à Secretaria Municipal de Trânsito, Transportes e Segurança Pública, para que adira ao Sistema de Notificação Eletrônica da Secretaria Nacional de Trânsito.</t>
+  </si>
+  <si>
+    <t>10642</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10642/mc_0082026assin.pdf</t>
+  </si>
+  <si>
+    <t>ENEL - intensifique os serviços de poda preventiva de árvores, manutenção da rede elétrica, revisão das estruturas e substituição de postes de madeira por postes de concreto.</t>
+  </si>
+  <si>
+    <t>10660</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10660/mc_0102026assin.pdf</t>
+  </si>
+  <si>
+    <t>para Secretaria de Finanças, realização de força-tarefa de fiscalização e ordenamento de cabos e fios aéreos</t>
+  </si>
+  <si>
+    <t>10676</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10676/mc_0102026assin.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito Municipal de Embu-Guaçu à Secretaria Municipal de Saúde para que proceda à aquisição de equipamento de tomografia computadorizada.</t>
+  </si>
+  <si>
+    <t>10706</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10706/mc_0112026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo à Secretaria Municipal de Saúde para que sejam tomadas as providências necessárias à contratação de seguro para as ambulâncias pertencentes à frota municipal de saúde.</t>
+  </si>
+  <si>
+    <t>10707</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10707/mc_0122026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito Municipal para que sejam tomadas as providências necessárias à criação, incentivo e implementação de eventos esportivos e turísticos em ambientes fluviais do município.</t>
+  </si>
+  <si>
+    <t>10708</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10708/mc_0132026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo a Secretaria Municipal de Saúde, para que promova a criação de uma base descentralizada do Serviço de Atendimento Móvel de Urgência – SAMU, no bairro do Cipó.</t>
+  </si>
+  <si>
+    <t>10712</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10712/mc_0142026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito Municipal de Embu-Guaçu para que determine a adoção de procedimentos visando à realização de Ata de Registro de Preços para serviços contínuos e recorrentes de infraestrutura, manutenção de veículos e maquinários da Administração Pública Municipal com o objetivo de dar mais eficiência, economicidade e celeridade às contratações públicas.</t>
+  </si>
+  <si>
+    <t>10717</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10717/mc_0152026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo aos Supermercados e Hipermercados com funcionamento 24 horas no Município de Embu-Guaçu para implantação de farmácias ou drogarias em seus estabelecimentos</t>
+  </si>
+  <si>
+    <t>10808</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10808/mc_0162026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Poder Executivo Municipal para a implantação de "Salas de Apoio à Amamentação" em todas as unidades de ensino infantil (creches) da rede pública e conveniada</t>
+  </si>
+  <si>
+    <t>10809</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10809/mc_0172026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Poder Executivo Municipal para a digitalização integral do Arquivo Morto da Prefeitura</t>
+  </si>
+  <si>
+    <t>10810</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10810/mc_0182026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Chefe do Poder Executivo Municipal e à Secretaria Municipal de Segurança Pública, para implantação da Política Municipal de Segurança Pública e Defesa Social</t>
+  </si>
+  <si>
+    <t>10811</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10811/mc_0192026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo para SABESP para obras de saneamento básico no bairro do Lagoa Grande</t>
+  </si>
+  <si>
+    <t>10838</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10838/mc_0202026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Chefe do Poder Executivo, bem como à Secretaria Municipal de Cultura e Turismo, para a criação da identidade institucional “Embu-Guaçu, Cidade da Bike”, com implantação de estrutura turística central, sinalização de rotas ciclísticas e divulgação oficial do Município como destino de cicloturismo.</t>
+  </si>
+  <si>
+    <t>10835</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10835/mc_0212026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Moção de Apoio à Paróquia Santa Terezinha pela realização da Encenação da Paixão de Cristo, ocorrida na Sexta-feira Santa, em reconhecimento ao trabalho e dedicação de todos os envolvidos na organização e execução do evento.”</t>
+  </si>
+  <si>
+    <t>10836</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10836/mc_0222026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Diretor do Departamento de Manutenção de Edifícios Públicos e Correlatos, para que sejam adotadas, as providências necessárias visando à priorização na substituição de lâmpadas convencionais (amarelas) por lâmpadas de tecnologia LED nos pontos essenciais do município</t>
+  </si>
+  <si>
+    <t>10870</t>
+  </si>
+  <si>
+    <t>Clebinho Jogador, David Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10870/mc_0232026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo para que o Poder Executivo encaminhe Projeto de Lei Complementar visando a atualização da Lei Municipal nº 1.724/2001, que institui o Código Tributário do Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10871</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10871/mc_0242026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Poder Executivo solicitando a ampliação da realização de torneios interescolares no município.</t>
+  </si>
+  <si>
+    <t>10874</t>
+  </si>
+  <si>
+    <t>Lucas da Saúde, Maicon Siqueira</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10874/mc_0252026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito Municipal para a verificação da possibilidade de contratação de empresa especializada em recuperação de créditos relacionados a precatórios, ou eventual cessão desses créditos.</t>
+  </si>
+  <si>
+    <t>10875</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10875/mc_0262026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei nº 2.531/2021, da Deputada Federal Rose Modesto PSDB/MS que dispõe sobre a criação do piso salarial nacional para os profissionais técnicos e administrativos da educação básica.</t>
+  </si>
+  <si>
+    <t>10900</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10900/mc_0272026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Poder Executivo Municipal para a construção de um Espaço Ecumênico (Monte de Oração)</t>
+  </si>
+  <si>
+    <t>10911</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10911/mc_0282026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Excelentíssimo Senhor Prefeito Municipal de Embu-Guaçu, solicitando a ampliação do atendimento em Língua Brasileira de Sinais (Libras) nos órgãos públicos municipais.</t>
+  </si>
+  <si>
+    <t>10937</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10937/mc_0292026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de apelo à ARTESP, para revisão dos horários e da disponibilidade de ônibus das linhas 012 – Embu-Guaçu (Vila Dirce) / São Paulo (Terminal Estação Varginha) e 226 – Embu-Guaçu (Chácara Flórida) / São Paulo (Terminal Estação Varginha).</t>
+  </si>
+  <si>
+    <t>10938</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10938/mc_0302026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Poder executivo Municipal para que Implante painel de classificação de _x000D_
+risco e prioridades nas Unidades Municipais de Saúde (UMS) e demais equipamentos de atendimento à população.</t>
+  </si>
+  <si>
+    <t>10949</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10949/mc_0312026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Governo do Estado de São Paulo, à Secretaria dos Transportes Metropolitanos, à ARTESP, à CPTM, à SPTrans e à Secretaria Municipal de Mobilidade e Transportes de São Paulo para implantação de integração tarifária nas linhas intermunicipais que atendem o município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10977</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10977/mc_0322026.pdf</t>
+  </si>
+  <si>
+    <t>Apelo ao Prefeito para a realização de estudo de viabilidade para a concessão de isenção/remissão de IPTU para famílias atingidas por enchentes.</t>
+  </si>
+  <si>
+    <t>10981</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10981/mc_0332026.pdf</t>
+  </si>
+  <si>
+    <t>Apelo ao Prefeito solicitando a criação de uma página digital oficial para promoção das atrações turísticas do município.</t>
+  </si>
+  <si>
+    <t>11008</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11008/mc_0342026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Excelentíssimo Senhor Prefeito Municipal de Embu-Guaçu, solicitando a ampliação das campanhas de conscientização e combate ao racismo no município.</t>
+  </si>
+  <si>
+    <t>11057</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11057/mc_0352026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito Municipal para que seja estudada a viabilidade de implantação de sistema de transporte de pacientes do SUS por aplicativo, no município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>11058</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11058/mc_0362026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Excelentíssimo Senhor Prefeito Municipal de Embu-Guaçu, solicitando a ampliação das campanhas de conscientização sobre a biodiversidade nas escolas do município.</t>
+  </si>
+  <si>
+    <t>11090</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11090/mc_0372026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Poder Executivo, para que estudem a criação da “Operação Inverno Municipal” no município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>11091</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11091/mc_0382026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo à ARTESP para que intensifique a fiscalização referente à acessibilidade nos ônibus intermunicipais das empresas Miracatiba e Raposo Tavares, no âmbito do município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>11092</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11092/mc_0392026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Excelentíssimo Senhor Prefeito Municipal de Embu-Guaçu, solicitando a valorização e o fortalecimento de políticas públicas voltadas aos trabalhadores rurais do município.</t>
+  </si>
+  <si>
+    <t>11103</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11103/mc_0402026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito do Município de Embu-Guaçu, para que promova manutenção e melhorias nas vias públicas dos bairros Parque São Paulo e Parque Recreio Represa.</t>
+  </si>
+  <si>
+    <t>11121</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11121/mc_0412026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal de Embu-Guaçu, para que promova a celebração de parceria público-privada para a utilização do espaço da antiga Casa da Criança, localizada no bairro Cipó, visando à implantação de unidade de Educação Infantil – Creche.</t>
+  </si>
+  <si>
+    <t>11122</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11122/mc_0422026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de APELO à Companhia de Saneamento Básico do Estado de São Paulo (SABESP) para a realização de estudos técnicos e a viabilização da extensão da rede de esgoto na Rua Antônio Francisco Milanês, localizada no bairro Vila Louro, no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>11123</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11123/mc_0432026.pdf</t>
+  </si>
+  <si>
+    <t>APELO ao Chefe do Poder Executivo Municipal, para que estude a viabilidade da aquisição de uma máquina estabilizadora de solo</t>
+  </si>
+  <si>
+    <t>11124</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11124/mc_0442026.pdf</t>
+  </si>
+  <si>
+    <t>APELO ao Chefe do Poder Executivo Municipal e à Secretaria Municipal de Educação, para que estudem a viabilidade da aquisição e instalação de aparelhos de ar-condicionado nas escolas</t>
+  </si>
+  <si>
+    <t>11130</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11130/mc_0452026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de APELO à Agência de Transporte do Estado de São Paulo – ARTESP, para que promova estudos técnicos visando o restabelecimento do formato anterior de operação das linhas intermunicipais na região da Chácara Flórida.</t>
+  </si>
+  <si>
+    <t>11136</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11136/mc_0462026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Prefeito Municipal para que sejam adotadas ações integradas voltadas ao atendimento, acompanhamento e encaminhamento de pessoas em situação de vulnerabilidade social e em situação de rua no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>11151</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11151/mocao_de_apelo_-_marcia_almeida_-_prefeito_-_paralelepipedos_-_museu.docx</t>
+  </si>
+  <si>
+    <t>Moção de APELO ao Poder Executivo para destinação e utilização de paralelepípedos da antiga Rua Emília Pires no Museu Municipal, incluindo área de acesso e jardins, visando preservação da memória urbana.</t>
+  </si>
+  <si>
+    <t>10428</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>EMENDA E SUBEMENDA</t>
+  </si>
+  <si>
+    <t>CCJR - COMISSÃO, CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10428/em_0012026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei nº 085/2025 de autoria do Vereador Elton Camargo Corrêa.</t>
+  </si>
+  <si>
+    <t>10472</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10472/em_0022026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei nº 118/2025 de autoria do Vereador Maicon Siqueira.</t>
+  </si>
+  <si>
+    <t>10476</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10476/em_0032026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei nº 121/2025 de autoria do Vereador Isaias Coelho.</t>
+  </si>
+  <si>
+    <t>10479</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10479/em_0042026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei nº 122/2025 de autoria do Vereador Isaias Coelho.</t>
+  </si>
+  <si>
+    <t>10495</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10495/em_0052026_1.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei nº 125/2025 de autoria do Vereador David Reis.</t>
+  </si>
+  <si>
+    <t>10522</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10522/em_0062026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei nº 142/2025 de autoria do Vereador Maicon Siqueira</t>
+  </si>
+  <si>
+    <t>10523</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10523/em_0072026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei Complementar nº 020/2025de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>10589</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10589/em_0082026_-_mod_pl_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 1º do Projeto de Lei nº 002 de 2026, que denomina Rua Raul Adelino Gonçalves, no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10649</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10649/em_0092026_-_mod_plc_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 7º do Projeto de Lei Complementar nº 007/2026 de autoria do Chefe de Poder Executivo.</t>
+  </si>
+  <si>
+    <t>10657</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10657/em_0102026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 149/2025de autoria do Vereador David Reis.</t>
+  </si>
+  <si>
+    <t>10677</t>
+  </si>
+  <si>
+    <t>Carlos Tatto, Elton Camargo Corrêa, Isaias Coelho, Joãozinho do Cavalo</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10677/em_0112026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Resolução nº 001/2025, que dispõe sobre a alteração da Resolução nº 003/2023, para disciplinar a realização da Tribuna Livre.</t>
+  </si>
+  <si>
+    <t>10681</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10681/em_0122026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 001/2026, de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>10682</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10682/em_0132026.pdf</t>
+  </si>
+  <si>
+    <t>10990</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10990/em_0142026_pl_0262026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 026/2026, que institui o Selo “Estabelecimento Amigo do Autista” no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10991</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10991/em_0152026_pl_0242026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 024/2026, que institui a Política Municipal de Proteção de Crianças e Adolescentes nos Ambientes Digitais e de Jogos Online no Município de Embu-Guaçu, estabelece diretrizes para prevenção da dependência digital, do cyberbullying e da exploração sexual por meio de jogos eletrônicos, cria o Dia Municipal de Segurança Digital Infantojuvenil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11026</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11026/em_0162026_pl_0282026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 028/2026, que estende a denominação da Rua Três de Outubro ao seu prolongamento natural no loteamento Jardim Tropical, no Município de Embu-Guaçu.</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10326/01-_pl_combate_a_psicofobia.docx</t>
-[...2 lines deleted...]
-    <t>Cria o Programa e a Semana Municipal de Combate à Psicofobia.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10326/pl_0012026_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no Calendário Oficial de Eventos do Município de Embu-Guaçu, a Semana Municipal de Combate à Psicofobia.</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10328/02-_pl_nome_de_rua_raul_adelino_goncalves.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10328/pl_0022026.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua Raul Adelino Gonçalves.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10329/pl_001_2026_-_cria_a_campanha_permanente_de_combate_ao_sedentarismo.docx</t>
-[...2 lines deleted...]
-    <t>Cria a Campanha Permanente de Combate ao Sedentarismo no Município de Embu-Guaçu.</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10329/pl_0032026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no Município de Embu-Guaçu, a Campanha Municipal de Conscientização sobre a Importância da Atividade Física e do Combate ao Sedentarismo.</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10330/projeto_09_-_alteracoes_lei_taxi.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10330/pl_0042026_assinado.pdf</t>
   </si>
   <si>
     <t>Alterações na Lei de Taxistas</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
-    <t>Marcia Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10376/pl_0062026.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10376/pl_0052026_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Viela para Rua da Viela José Antônio de Almeida, no Município de Embu-Guaçu.</t>
   </si>
   <si>
+    <t>10399</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10399/pl_0062026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei nº 2.548, de 17 de novembro de 2011, que deu denominação de Rua Luar do Sertão à rua projetada localizada no bairro Jardim Madalena.</t>
+  </si>
+  <si>
+    <t>10401</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10401/pl_0072026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de disponibilização gratuita de absorventes higiênicos nos equipamentos públicos vinculados ao Poder Legislativo do Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10446</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10446/pl_0082026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Manoel Joaquim da Silva, a Rua de Servidão ao final da Estrada Dona Maria Luiza</t>
+  </si>
+  <si>
+    <t>10524</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10524/pl_0092026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de recomposição do pavimento asfáltico em vias públicas do Município de Embu-Guaçu, e estabelece penalidades administrativas.</t>
+  </si>
+  <si>
+    <t>10525</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10525/pl_0102026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Penha Maria Gonçalves de Luna, à Rua Andiroba, no bairro Cipozinho.</t>
+  </si>
+  <si>
+    <t>10526</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10526/pl_0112026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º da Lei Ordinária Municipal nº 3426 de 15 de janeiro de 2026 que dispõe sobre a denominação de Rua Lucio Rodrigues Siqueira à antiga Rua sem nome.</t>
+  </si>
+  <si>
+    <t>10527</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10527/pl_0122026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o sepultamento de cães e gatos junto a seus tutores no âmbito do Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10568</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10568/pl_0132026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração na Lei n. 3.100/2022 – Dispõe sobre a realização de festas e outros eventos no município de Embu-Guaçu</t>
+  </si>
+  <si>
+    <t>10569</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10569/pl_0142026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reserva de vagas de estacionamento para gestantes, lactantes e pessoas com criança de colo de até um ano de idade em locais públicos e privados de uso coletivo no Município de Embu-Guaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10587</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10587/pl_0152026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Prevenção e Enfrentamento à Violência contra Crianças e Adolescentes, denominada “Infância Protegida”, cria a “Semana Municipal Infância Protegida” e a inclui no Calendário Oficial de Eventos do Município.</t>
+  </si>
+  <si>
+    <t>10588</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10588/pl_0162026assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal "Esporte Sem Limites", destinado ao fomento e à democratização da prática paradesportiva para pessoas com deficiência no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10658</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10658/pl_0172026assin.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo à Denúncia de Infrações Administrativas Relacionadas ao Descarte Irregular de Resíduos Sólidos no Município de Embu-Guaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10678</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10678/pl_0182026assin.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de vias públicas projetadas localizadas na Estrada da Mina de Ouro, no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10684</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10684/pl_0192026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o evento “Cavalo Doido” e o inclui no Calendário Oficial de Eventos do Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10709</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10709/pl_0202026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Lei do Retorno Assistido no âmbito do Município de Embu-Guaçu e estabelece protocolo mínimo de segurança para o transporte de pacientes realizado pelo serviço público de saúde ou por serviços terceirizados.</t>
+  </si>
+  <si>
+    <t>10713</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10713/pl_0212026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza, no âmbito do Poder Legislativo Municipal, o pagamento retroativo de vantagens funcionais aos servidores da Câmara Municipal de Embu-Guaçu, nos termos do art. 8º-A da Lei Complementar Federal nº 173/2020, incluído pela Lei Complementar nº 226/2026.</t>
+  </si>
+  <si>
+    <t>10812</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10812/pl_0222026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Pastor Josevan Oliveira a antiga Rua sem nome do bairro Parque Industrial.</t>
+  </si>
+  <si>
+    <t>10821</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10821/pl_0232026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Acompanhamento de Estudantes com Diabetes Mellitus Tipo 1 na rede pública de ensino do Município de Embu-Guaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10822</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10822/pl_0242026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Proteção de Crianças e Adolescentes nos Ambientes Digitais e de Jogos Online no Município de Embu-Guaçu, estabelece diretrizes para a prevenção da dependência digital, do cyberbullying e da exploração sexual por meio de jogos eletrônicos, cria o Dia Municipal de Segurança Digital Infantojuvenil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10839</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10839/pl_0252026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Municipal o Futebol Inclusivo para Pessoas com Transtorno do Espectro Autista – TEA no Município de Embu Guaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10869</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10869/pl_0262026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo "Estabelecimento Amigo do Autista" no município de Embu-Guaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10872</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10872/pl_0272026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 2.945/2019, que estabelece normas gerais para o Serviço de Interesse Público de Transporte Remunerado Privativo Individual de Passageiros em Veículos de Aluguel (Serviço de Táxi), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10946</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10946/pl_0282026.pdf</t>
+  </si>
+  <si>
+    <t>Oficializa a denominação da Rua Três de Outubro e estende sua denominação ao seu prolongamento no loteamento Jardim Tropical, no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10978</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10978/pl_0292026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do espaço público localizado na Rua Sezefredo Klein Doll, 825, Parque São Lucas, como Praça Paulo de_x000D_
+Andrade Oliveira.</t>
+  </si>
+  <si>
+    <t>11004</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11004/pl_0302026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CENSO QUALIFICADO DAS PESSOAS COM AUTISMO NO MUNICÍPIO DE EMBU-GUAÇU E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>11005</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11005/pl_0312026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de gratuidade no transporte público municipal coletivo a pessoas acometidas de câncer, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11006</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11006/pl_0322026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo “Empresa Amiga da Mulher e da Família” no município de Embu-Guaçu, em conformidade com a Lei Federal nº 14.682/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11125</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11125/pl_0332026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para garantir a segurança e o acolhimento dos alunos da rede municipal de ensino nos horários de entrada e saída das aulas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11126</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11126/pl_0342026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Apoio, Orientação e Acolhimento aos Familiares e Cuidadores de Pessoas com Transtornos Mentais no Município de Embu-Guaçu, como ferramenta de apoio às famílias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11152</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11152/06-_pl_semana_prevencao_psicosocial_no_trabalho.docx</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Promoção da Saúde Psicossocial e Prevenção dos Riscos Psicossociais no Ambiente de Trabalho no Município de Embu-Guaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11153</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11153/05-_pl_selo_cuidar.docx</t>
+  </si>
+  <si>
+    <t>Institui o Selo “CUIDAR - Cultura Institucional de Desenvolvimento, Acolhimento e Responsabilidade Psicossocial” no Município de Embu-Guaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10714</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10714/merged.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos da Câmara Municipal de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10834</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10834/plc_0022026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Complementar nº 179/2023, que trata da estrutura administrativa da Câmara Municipal de Embu-Guaçu.</t>
+  </si>
+  <si>
     <t>10325</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10325/01.2026_-_pdl__-_concede_medalha_de_merito_antonio_carlos_roschel_kai-kai_ao_senhor_micael_honorato_silva.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10325/pdl_0012026.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Antonio Carlos Roschel (Kai-Kai) ao Senhor Micael Honorato Silva.</t>
   </si>
   <si>
+    <t>10520</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10520/pdl_0022026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Sra. Isis Dayane Silva Batista.</t>
+  </si>
+  <si>
+    <t>10521</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10521/pdl_0032026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Sra. Zilva Sandra do Amaral.</t>
+  </si>
+  <si>
+    <t>10552</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10552/pdl_0042026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “ Dia Internacional das Mulheres” à Maria Tereza Barbosa dos Santos.</t>
+  </si>
+  <si>
+    <t>10553</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10553/pdl_0052026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Cristina Nascimento.</t>
+  </si>
+  <si>
+    <t>10563</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10563/pdl_0062026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Sra. Jussara Schunck dos Santos Barbosa.</t>
+  </si>
+  <si>
+    <t>10564</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10564/pdl_0072026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Sra. Marta Cristina Gazda Emmerich.</t>
+  </si>
+  <si>
+    <t>10565</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10565/pdl_0082026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “ Dia Internacional das Mulheres” à Alessandra de Carvalho Reis.</t>
+  </si>
+  <si>
+    <t>10570</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10570/pdl_0092026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Luzia de Albuquerque Cruz.</t>
+  </si>
+  <si>
+    <t>10571</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10571/pdl_0102026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Tatiana Lopes Nascimento Silva.</t>
+  </si>
+  <si>
+    <t>10572</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10572/pdl_0112026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Viviane Cristina dos Santos Prado.</t>
+  </si>
+  <si>
+    <t>10573</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10573/pdl_0122026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Beatriz Sabacianskis Rodrigues</t>
+  </si>
+  <si>
+    <t>10574</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10574/pdl_0132026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Fabiana dos Santos Silva.</t>
+  </si>
+  <si>
+    <t>10575</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10575/pdl_0142026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Maria Célia de Camargo.</t>
+  </si>
+  <si>
+    <t>10576</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10576/pdl_0152026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Maria Laura de Carvalho.</t>
+  </si>
+  <si>
+    <t>10577</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10577/pdl_0162026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Maria Aparecida.</t>
+  </si>
+  <si>
+    <t>10578</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10578/pdl_0172026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Lyvia Roberta Saporito.</t>
+  </si>
+  <si>
+    <t>10579</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10579/pdl_0182026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Edna Aparecida de Souza.</t>
+  </si>
+  <si>
+    <t>10580</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10580/pdl_0192026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Mayara Freitas Nunes.</t>
+  </si>
+  <si>
+    <t>10581</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10581/pdl_0202026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Geneilda Leite Fernandes.</t>
+  </si>
+  <si>
+    <t>10582</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10582/pdl_0212026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Helen Galves Lopes da Fonseca.</t>
+  </si>
+  <si>
+    <t>10583</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10583/pdl_0222026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Ilda Domingues Pedroso dos Santos.</t>
+  </si>
+  <si>
+    <t>10584</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10584/pdl_0232026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” à Marilia Fernanda Martins Schunck.</t>
+  </si>
+  <si>
+    <t>10586</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10586/pdl_0242026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional das Mulheres” a Rosemara Moreira dos Santos.</t>
+  </si>
+  <si>
+    <t>10590</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10590/pdl_0252026assin.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha “Educador de Valor” a estudantes do município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10591</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10591/pdl_0262026assin.pdf</t>
+  </si>
+  <si>
+    <t>10592</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10592/pdl_0272026assin.pdf</t>
+  </si>
+  <si>
+    <t>10646</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10646/pdl_0282026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Dia Internacional da Mulher” à Sônia Domingues Mendonça.</t>
+  </si>
+  <si>
+    <t>10656</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10656/pdl_0292026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Embuguaçuense ao Senhor Wellington Martins Riechelmann.</t>
+  </si>
+  <si>
+    <t>10685</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10685/pdl_0302026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha de Mérito Antonio Carlos Roschel (Kai-Kai) ao Sr. Luan Amaro Maciel da Silva.</t>
+  </si>
+  <si>
+    <t>10686</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10686/pdl_0312026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede “Diploma de Aluno Destaque” ao estudante Pedro Paulo Foschini Cezarino.</t>
+  </si>
+  <si>
+    <t>10710</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10710/pdl_0322026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito “Vereador Francisco José Luchetta” a Senhora Magda Maria Marques de Lima</t>
+  </si>
+  <si>
+    <t>10711</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10711/pdl_0332026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha “Vereador Francisco José Luchetta” à Senhora Alaide Serodio dos Santos.</t>
+  </si>
+  <si>
+    <t>10715</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10715/pdl_0342026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha “Vereador Francisco José Luchetta” ao Senhor Rogério do Carmo Silva.</t>
+  </si>
+  <si>
+    <t>10716</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10716/pdl_0352026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha “Vereador Francisco José Luchetta” ao Senhor José Raimundo Pereira dos Santos.</t>
+  </si>
+  <si>
+    <t>10806</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10806/pdl_0362026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede “Diploma de Aluno Destaque” ao estudante Alef Michel da Costa Paiva.</t>
+  </si>
+  <si>
+    <t>10807</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10807/pdl_0372026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Embuguaçuense ao senhor Vadervino Barbosa de Queiroz- Berimbau.</t>
+  </si>
+  <si>
+    <t>11100</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11100/pdl_0382026.pdf</t>
+  </si>
+  <si>
+    <t>Concede “Troféu ‘Carolina Maria de Jesus’ de Excelência Cultural “a Senhora Cibele Schunck Pereira Gomes da Silva.</t>
+  </si>
+  <si>
+    <t>11102</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11102/pdl_0392026.pdf</t>
+  </si>
+  <si>
+    <t>Concede “Título de Cidadão Embuguaçuense“ ao Senhor Antônio Elian Grangeiro dos Santos.</t>
+  </si>
+  <si>
+    <t>11150</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11150/diploma_zumbi-_maiza.docx</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Mérito “Zumbi dos Palmares” à Senhora Maiza Francini Silva.</t>
+  </si>
+  <si>
     <t>10373</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Clebinho Jogador, David Reis, Elton Camargo Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10373/pdr_comissao_divisa_territoriais.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10373/pro_re_0012026.pdf</t>
   </si>
   <si>
     <t>Criar a COMISSÃO DE ASSUNTOS RELEVANTES – Estudo das Divisas Territoriais do Município de Embu-Guaçu</t>
   </si>
   <si>
+    <t>10873</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10873/pr_0022026_assinado_processo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 01/1991 (Regimento Interno da Câmara Municipal de Embu-Guaçu), para modificar a forma de apreciação dos Projetos de Lei que tratam de denominação de próprios, vias e logradouros públicos.</t>
+  </si>
+  <si>
+    <t>10882</t>
+  </si>
+  <si>
+    <t>CESAS - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10882/pr_0032026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 48 da Resolução nº 01/1991 (Regimento Interno da Câmara Municipal de Embu-Guaçu), para explicitar a competência da Comissão quanto às matérias de cultura.</t>
+  </si>
+  <si>
+    <t>11069</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11069/pr_0042026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Resolução nº 01/1991 – Regimento Interno da Câmara Municipal de Embu-Guaçu, para adequação ao entendimento firmado pelo Tribunal de Justiça do Estado de São Paulo na Ação Direta de Inconstitucionalidade nº 3012949-68.2024.8.26.0000.</t>
+  </si>
+  <si>
+    <t>10644</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>CHEFE DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10644/pl_001-2026_exec.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Fundo Nacional de Investimento em Infraestrutura Social – FIIS, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11021</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11021/pl_003-2026_exec_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11060</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11060/pl_004-2026_exec.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a jornada de trabalho, regime de plantão, compensação de horas e controle de frequência dos Conselheiros Tutelares do Município de Embu-Guaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11101</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11101/pl_0052026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º da Lei nº 3.427, de 15 de Janeiro de 2026, que altera o nome da Escola Municipal "O Pequeno Príncipe", localizada no Município de Embu-Guaçu, para Escola Municipal "Tuca Mantovani" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11137</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11137/pl_0062026.pdf</t>
+  </si>
+  <si>
+    <t>Altera objeto, remaneja valores e altera elemento de despesa referente às Emendas Impositivas de números 072/2025, 073/2025, 081/2025, 95/2025, 110/ 2025, 114/2025, 130/2025, 132/2025, 140/2025, 161/2025, 182/2025, 184/2025, 197/2025, 122/2025, integrantes da Lei Orçamentária Anual nº 3421, de 5 de janeiro de 2026, orçamento vigente, nos termos que especifica.</t>
+  </si>
+  <si>
     <t>10374</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>CHEFE DO PODER EXECUTIVO</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10374/veto_0012026_ao_autografo_1232025-_pl_1572025.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10374/veto_0012026_pl_1572025_completo.pdf</t>
   </si>
   <si>
     <t>VETO integral ao Autógrafo de Lei nº 123/2025 referente ao Projeto de Lei º 157/2025</t>
+  </si>
+  <si>
+    <t>10671</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10671/veto_no_002-2026_pl_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO AUTÓGRAFO DE LEI Nº 002/2026 REFERENTE AO PROJETO DE LEI Nº 060/2025</t>
+  </si>
+  <si>
+    <t>10672</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10672/veto_no_003-2026_pl_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO AUTÓGRAFO DE LEI Nº 003/2026 REFERENTE AO PROJETO DE LEI Nº 081/2025</t>
+  </si>
+  <si>
+    <t>10673</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10673/veto_no_004-2026_subst._001-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO AUTÓGRAFO DE LEI Nº 004/2026 REFERENTE AO SUBSTITUTIVO Nº 001/2025 AO PROJETO DE LEI Nº 082/2025</t>
+  </si>
+  <si>
+    <t>10674</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10674/veto_no_005-2026_pl_088-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO AUTÓGRAFO DE LEI Nº 007/2026 REFERENTE AO PROJETO DE LEI Nº 088-2025</t>
+  </si>
+  <si>
+    <t>10675</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10675/veto_0062026_-_oficio_0252026_-_aut_008-2026_pl_089-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL AO AUTÓGRAFO DE LEI Nº 008/2026 REFERENTE AO PROJETO DE LEI Nº 089/2025</t>
+  </si>
+  <si>
+    <t>10815</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10815/veto_no_007-2026_pl_092-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO Integral ao Autógrafo de Lei nº 009/2026 referente ao Projeto de Lei nº 092/2025</t>
+  </si>
+  <si>
+    <t>10816</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10816/veto_no_008-2025_pl_095-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO Integral ao Autógrafo de Lei nº 011/2026 referente ao Projeto de Lei nº 095/2025</t>
+  </si>
+  <si>
+    <t>10817</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10817/veto_0092026_-_oficio_no_0292026_-_veto_integral_ao_aut_0142026.pdf</t>
+  </si>
+  <si>
+    <t>VETO Integral ao Autógrafo de Lei nº 014/2026 referente ao Projeto de Lei nº 099/2025</t>
+  </si>
+  <si>
+    <t>10818</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10818/veto_0102026_-_oficio_no_0302026_-_veto_parcial_ao_aut_0152026.pdf</t>
+  </si>
+  <si>
+    <t>VETO Parcial ao Autógrafo de Lei nº 015/2026 referente ao Projeto de Lei nº 108/2025</t>
+  </si>
+  <si>
+    <t>10819</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10819/veto_no_011-2026_pl_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO Integral ao Autógrafo de Lei nº 016/2026 referente ao Projeto de Lei nº 115/2025</t>
+  </si>
+  <si>
+    <t>10820</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10820/veto_no_012-2026_pl_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO Integral ao Autógrafo de Lei nº 017/2026 referente ao Projeto de Lei nº 117/2025</t>
+  </si>
+  <si>
+    <t>10878</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10878/veto_no_013-2026_pl_085-_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo de Lei Nº 020/2026 referente ao Projeto de Lei nº 085/2025</t>
+  </si>
+  <si>
+    <t>10879</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10879/veto_142026_int_pl_962025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo de Lei Nº 021/2026 referente ao Projeto de Lei nº 096/2025</t>
+  </si>
+  <si>
+    <t>10880</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10880/veto_152026_int_pl_1092025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo de Lei Nº 022/2026 referente ao Projeto de Lei nº 109/2025</t>
+  </si>
+  <si>
+    <t>10983</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10983/veto_0162026_integral_ao_aut_026-2026_ref._pl_112-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo nº 026-2026 referente ao Projeto de Lei nº 112-2025</t>
+  </si>
+  <si>
+    <t>10984</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10984/veto_0172026_integral_ao_aut_028-2026_ref._pl_121-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo nº 028-2026 referente ao Projeto de Lei nº 121-2025</t>
+  </si>
+  <si>
+    <t>10985</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10985/veto_0182026_integral_ao_aut_030-2026_ref._pl_130-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo nº 030-2026 referente ao Projeto de Lei nº 130-2025</t>
+  </si>
+  <si>
+    <t>10986</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10986/veto_0192026_parcial_aut_027-2026_ref._pl_114-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Autógrafo nº 027-2026 referente ao Projeto de Lei nº 114-2025</t>
+  </si>
+  <si>
+    <t>10987</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10987/veto_0202026_parcial_ao_aut_029-2026_ref._pl_127-2025_2.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Autógrafo nº 029-2026 referente ao Projeto de Lei nº 127-2025</t>
+  </si>
+  <si>
+    <t>11062</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11062/veto_0212026_-_integral_ao_pl_1382025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo nº 036/2026, correspondente ao Projeto de Lei nº 138/2025, de autoria do Vereador Carlos Tatto.</t>
+  </si>
+  <si>
+    <t>11063</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11063/veto_0222026_-_integral_ao_pl_1422025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo nº 037/2026, correspondente ao Projeto de Lei nº 142/2025, de autoria do Vereador Maicon Siqueira.</t>
+  </si>
+  <si>
+    <t>11064</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11064/veto_0232026_-_parcial_ao_pl_1182025.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Autógrafo nº 032/2026, correspondente ao Projeto de Lei nº 118/2025, de autoria do Vereador Maicon Siqueira.</t>
+  </si>
+  <si>
+    <t>11065</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11065/veto_0242026_-_integral_ao_pl_1342025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo de Lei nº 041/2026, correspondente ao Projeto de Lei nº 134/2025, de autoria do Vereador David Reis.</t>
+  </si>
+  <si>
+    <t>11066</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11066/veto_0252026_-_integral_aompl_1412025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo nº 042/2026, correspondente ao Projeto de Lei nº 141/2025, de autoria do Vereador Engenheiro Barros.</t>
+  </si>
+  <si>
+    <t>11138</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11138/veto_0262026_integral_ao_pl_140-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral au Autógrafo nº 056/2026, referente ao Projeto de Lei nº 140/2025, de autoria do Vereador Maicon Siqueira.</t>
+  </si>
+  <si>
+    <t>11139</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11139/veto_0272026_integral_ao_pl_151-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral ao Autógrafo nº 57, referente ao Projeto de Lei nº 151/2025 de autoria do Vereador Isaias Coelho.</t>
+  </si>
+  <si>
+    <t>11154</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11154/veto_063-2026_-_veto_integral_ao_pl_172-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Autógrafo de Lei nº 063/2026, correspondente ao Projeto de Lei nº 172/2025, de autoria do Vereador Maicon Siqueira, que institui a Semana Municipal de Combate ao Mosquito Aedes  Aegypti no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10452</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER COMISSÕES PERMANENTES</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10452/0012026_-_parecer__pl_0042026_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 004/2026_x000D_
+Autoria: Vereador Elton Camargo Corrêa</t>
+  </si>
+  <si>
+    <t>10453</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10453/0022026_-_parecer__vet_0042025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral nº 004/2025_x000D_
+Referente ao Autógrafo de Lei nº 069/2025_x000D_
+(Projeto de Lei Complementar nº 002/2025)</t>
+  </si>
+  <si>
+    <t>10454</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10454/0032026_-_parecer__vet_0052025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral nº 005/2025_x000D_
+Referente ao Autógrafo nº 081/2025_x000D_
+(Projeto de Lei nº 058/2025)</t>
+  </si>
+  <si>
+    <t>10455</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10455/0042026_-_parecer__vet_0062025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral nº 006/2025_x000D_
+Referente ao Autógrafo nº 093/2025_x000D_
+(Projeto de Lei nº 075/2025)</t>
+  </si>
+  <si>
+    <t>10456</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10456/0052026_-_parecer__pl_0852025_ccjr_-_em_0012026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 085/2025_x000D_
+Autoria: Vereador Elton Camargo Corrêa</t>
+  </si>
+  <si>
+    <t>10457</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10457/0062026_-_parecer__pl_1082025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 108/2025_x000D_
+Autoria: Vereador Carlos Tatto</t>
+  </si>
+  <si>
+    <t>10458</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10458/0072026_-_parecer__pl_1082025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>10459</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10459/0082026_-_parecer__pl_1092025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 109/2025_x000D_
+Autoria: Vereadora Marcia Almeida</t>
+  </si>
+  <si>
+    <t>10460</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10460/0092026_-_parecer__pl_1092025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>10461</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10461/0102026_-_parecer__pl_1112025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 111/2025_x000D_
+Autoria: Vereador Vinicius do Mané</t>
+  </si>
+  <si>
+    <t>10462</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10462/0112026_-_parecer__pl_1122025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 112/2025_x000D_
+Autoria: Vereador Carlos Tatto</t>
+  </si>
+  <si>
+    <t>10463</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10463/0122026_-_parecer__pl_1132025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 113/2025_x000D_
+Autoria: Vereadores Carlos Tatto e Isaias Coelho</t>
+  </si>
+  <si>
+    <t>10464</t>
+  </si>
+  <si>
+    <t>COSPMAOA - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, MEIO AMBIENTE E OUTRAS ATIVIDADES</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10464/0132026_-_parecer__pl_1132025_cospma.pdf</t>
+  </si>
+  <si>
+    <t>10465</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10465/0142026_-_parecer__pl_1142025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 114/2025_x000D_
+Autoria: Vereador Maicon Siqueira</t>
+  </si>
+  <si>
+    <t>10466</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10466/0152026_-_parecer__pl_1142025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>10467</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10467/0162026_-_parecer__pl_1152025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 115/2025_x000D_
+Autoria: Vereador Maicon Siqueira</t>
+  </si>
+  <si>
+    <t>10468</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10468/0172026_-_parecer__pl_1152025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>10469</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10469/0182026_-_parecer__pl_1172025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 117/2025_x000D_
+Autoria: Vereador Engenheiro Barros</t>
+  </si>
+  <si>
+    <t>10470</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10470/0192026_-_parecer__pl_1172025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>10471</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10471/ccjr_pl_0262025_-__rejeitado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo nº 026/2025_x000D_
+Autoria: Chefe do Poder Executivo_x000D_
+Emendas apresentadas:_x000D_
+• Emenda Modificativa nº 038/2025 autoria do Vereador David Reis_x000D_
+• Emenda Supressiva nº 039/2025 autoria do Vereador David Reis_x000D_
+• Emenda Modificativa nº 040/2025 autoria do Vereador David Reis</t>
+  </si>
+  <si>
+    <t>10473</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10473/0212026_-_parecer__pl_1182025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 118/2025_x000D_
+Autoria: Vereador Maicon Siqueira_x000D_
+Emenda nº 002/2026 (de autoria da CCJR)</t>
+  </si>
+  <si>
+    <t>10474</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10474/0222026_-_parecer__pl_1182025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>10475</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 119/2025_x000D_
+Autoria: Vereador Maicon Siqueira</t>
+  </si>
+  <si>
+    <t>10477</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10477/0242026_-_parecer__pl_1212025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 121/2025_x000D_
+Autoria: Vereador Isaias Coelho</t>
+  </si>
+  <si>
+    <t>10478</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10478/0252026_-_parecer__pl_1212025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>10480</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10480/0262026_-_parecer__pl_1222025_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 122/2025_x000D_
+Autoria: Vereador Isaias Coelho</t>
+  </si>
+  <si>
+    <t>10481</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10481/0272026_-_parecer__pl_1222025_cesas.pdf</t>
+  </si>
+  <si>
+    <t>11070</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>PROJETO DE EMENDA A LEI ORGANICA</t>
+  </si>
+  <si>
+    <t>Joãozinho do Cavalo, Elton Camargo Corrêa, Engenheiro Barros, Isaias Coelho, Toninho Valflor</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11070/pelo_0012026_-_seg_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Orgânica do Município de Embu-Guaçu relativos aos requerimentos de informação formulados pela Câmara Municipal e pelos Vereadores.</t>
+  </si>
+  <si>
+    <t>10537</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10537/plc_0052026_-_exec.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REESTRUTURAÇÃO REMUNERATÓRIA DOS CARGOS DA GUARDA CIVIL MUNICIPAL DE EMBU-GUAÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>10538</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10538/plc_0062026_-_exec.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revogação da Lei Municipal nº 3.050, de 2021, que instituiu adicional de risco aos integrantes da Guarda Civil Municipal de Embu-Guaçu, e sobre a alteração de dispositivos da Lei Complementar nº 152, de 2018, para explicitar a ausência de repercussão remuneratória automática do regime especial de jornada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10645</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10645/plc_007-2026_-_guarda_municipal_novo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação remuneratória dos cargos da Guarda Civil Municipal de Embu-Guaçu, a revogação da Lei Municipal nº 3.050, de 2021, e a alteração de dispositivos da Lei Complementar nº 152, de 2018, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10883</t>
+  </si>
+  <si>
+    <t>REQIN</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10883/req_0012026_inf.pdf</t>
+  </si>
+  <si>
+    <t>À SABESP solicitando informações sobre o cronograma detalhado das obras de recomposição asfáltica.</t>
+  </si>
+  <si>
+    <t>10902</t>
+  </si>
+  <si>
+    <t>Carlos Tatto, Isaias Coelho</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10902/req_0022026_inf.pdf</t>
+  </si>
+  <si>
+    <t>ao Poder Executivo solicitando informações sobre a possível realização do evento denominado “Embu Guaçu Rodeio Fest” no município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>10982</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10982/req_0032026_inf.pdf</t>
+  </si>
+  <si>
+    <t>À Procuradoria Geral do Município de Embu-Guaçu - Verificação de Processos e Sindicâncias</t>
+  </si>
+  <si>
+    <t>10988</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10988/req_0042026_inf.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal e a Secretaria de Saúde solicitando informações sobre a execução de recurso proveniente de Emenda Parlamentar Estadual destinado à aquisição de aparelho de mamografia.</t>
+  </si>
+  <si>
+    <t>11007</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11007/req_0052026_inf.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao Senhor Prefeito Municipal, bem como à Secretaria Municipal de Finanças e a Secretaria Municipal de Gestão de Pessoal, para que, por meio do setor competente, encaminhem informações sobre os holerites dos servidores da Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>11059</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11059/req_0062026_inf.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo solicitando informações relativas ao pagamento de precatórios pelo Município no exercício de 2025 até Abril de 2026.</t>
+  </si>
+  <si>
+    <t>11061</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11061/req_0072026_inf.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo solicitando informações sobre a publicidade dos atos administrativos.</t>
+  </si>
+  <si>
+    <t>11068</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11068/req_0082026_inf.pdf</t>
+  </si>
+  <si>
+    <t>Ao Exmo. Prefeito Municipal, Francisco José do Nascimento, para que preste esclarecimentos quanto à obra em andamento no pátio da Prefeitura.</t>
+  </si>
+  <si>
+    <t>11131</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11131/req_0092026_inf.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Prefeito Municipal, para que preste informações relativas ao abastecimento, aquisição, fornecimento, transporte e distribuição de água no Município de Embu-Guaçu.</t>
+  </si>
+  <si>
+    <t>11132</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11132/req_0102026_inf.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Prefeito Municipal, para que preste informações relativas ao Programa Qualifica Embu-Guaçu, instituído pela Lei Municipal nº 3.338/2025.</t>
+  </si>
+  <si>
+    <t>11135</t>
+  </si>
+  <si>
+    <t>PLENÁRIO - PLEN</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11135/req_0112026_inf.pdf</t>
+  </si>
+  <si>
+    <t>À Agência de Transporte do Estado de São Paulo – ARTESP, solicitando informações acerca da fiscalização dos ônibus intermunicipais que operam no Município de Embu-Guaçu, especialmente das empresas Miracatiba e Raposo Tavares, de acordo com com a Lei Federal nº 12.527/2011 (Lei de Acesso à Informação) e outras Normas vigentes.</t>
+  </si>
+  <si>
+    <t>11148</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11148/req_inf_meio_ambiente_informacoes.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal para que preste informações acerca da estrutura e capacidade operacional da Secretaria Municipal de Meio Ambiente</t>
+  </si>
+  <si>
+    <t>11149</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11149/req_00x2026_inf_decreto.docx</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, informações referente ao Decreto nº 3.459-2026 -Plano Municipal de Contingenciamento Orçamentário, Financeiro e Controle de Despesas Públicas.</t>
+  </si>
+  <si>
+    <t>10814</t>
+  </si>
+  <si>
+    <t>PARCO</t>
+  </si>
+  <si>
+    <t>PARECER CORREGEDORIA</t>
+  </si>
+  <si>
+    <t>CORREGEDORIA - COR</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10814/parco_0012026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Da Corregedoria da Câmara Municipal de Embu-Guaçu, referente à representação apresentada em face do Vereador Carlos Tatto.</t>
+  </si>
+  <si>
+    <t>10824</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10824/parco_0022026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Da Corregedoria da Câmara Municipal de Embu-Guaçu, referente à representação apresentada em face do Vereador Carlos Tatto, para análise preliminar de admissibilidade.</t>
+  </si>
+  <si>
+    <t>10951</t>
+  </si>
+  <si>
+    <t>PARTC</t>
+  </si>
+  <si>
+    <t>PARECER - CONTAS DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10951/parecer_contas_executivo_2022.pdf</t>
+  </si>
+  <si>
+    <t>Processo TC-004242/989/22-6, oriundo do Tribunal de Contas do Estado de São Paulo, referente às Contas do exercício financeiro de 2022 da Prefeitura Municipal de Embu-Guaçu;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1719,2929 +9620,22573 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10282/placas_proibido_estacionar_luza_a_correa.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10283/ind_0022026assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10284/ind_0032026assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10285/ind_0042026assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10286/ind_0052026assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10287/moton_casc_m_guiomar_souza.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10288/ind_0072026assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10289/ind_0082026assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10290/ind_0092026assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10291/ind_0102026assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10292/ind_0112026assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10293/ind_0122026assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10294/ind_0132026assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10295/ind_0142026assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10296/ind_0152026assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10297/ind_0162026assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10298/ind_0172026assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10299/ind_0182026assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10300/ind_0192026assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10301/ind_0202026assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10302/ind_0212026assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10303/ind_0222026assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10304/ind_0232026assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10305/ind_0242026assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10306/ind_0252026assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10307/ind_0262026assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10308/ind_0272026assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10309/ind_0282026assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10310/fiscalizacao_oscar_romanini.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10311/fiscalizacao_joao_n_pregal.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10312/ind_0312026assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10313/ind_0322026assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10314/ind_0332026assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10315/ind_0342026assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10316/ind_0352026assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10317/ind_0362026assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10318/ind_0372026assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10319/ind_0382026assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10320/ind_0392026assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10321/ind_0402026assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10327/ind_0412026assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10335/ind_0422026assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10336/ind_0432026assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10337/ind_0442026assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10340/ind_0452026assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10341/ind_0462026assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10342/ind_0472026assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10343/ind_0482026assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10344/ind_0492026assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10345/ind_0502026assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10346/ind_0512026assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10347/ind_0522026assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10348/ind_0532026assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10349/ind_0542026assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10350/ind_0552026assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10351/ind_0562026assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10352/ind_0572026assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10353/ind_0572026assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10354/ind_0592026assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10355/ind_0602026assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10356/ind_0612026assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10357/ind_0622026assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10358/ind_0632026assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10359/ind_0642026assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10360/ind_0652026assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10361/ind_0662026assindo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10362/ind_0672026assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10363/ind_0682026assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10364/ind_0692026assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10365/ind_0702026assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10366/ind_0712026assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10367/ind_0722026assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10368/ind_0732026assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10369/ind_0742026assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10370/ind_0752026assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10371/ind_0762026assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10372/ind_0772026assianado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10377/ind_pres__08_-_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10378/ind_pres__09_-_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10379/ind_pres__10_-_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10380/indicacao_017_-_2026.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10381/01.2026_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10382/02.2026_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10383/03.2026_iluminacao.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10384/04.2026_educacao.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10385/05.2026_tubulacao_rompida.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10386/indicacao_018_-_2026.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10387/indicacao_4_-_infraestrutura_-corte_e_poda_de_arvores_na_rua_cabo_aquiles_de_oliveira_jardim_boa_vista.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10390/indicacao_indicacao_paralelepipedos_museu.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10392/1_ind_pref.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10393/indicacao_-_vereador_maicon_siqueira_-_av._henrique_schunck_-_braco_de_iluminacao_1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10323/req_0012026assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10324/req_0022026assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10332/req_0032025assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10333/req_0042026assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10334/req_0052026assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10338/req_0062026assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10388/requerimento_saude.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10389/requerimento_av_henrique_schunck.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10391/requerimento_-_lucas_henrique_ubaldo_catarino_-_guia_turistico.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10394/mocao_-_educacao_asocial_-_maicon_e_clebinho_2.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10326/01-_pl_combate_a_psicofobia.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10328/02-_pl_nome_de_rua_raul_adelino_goncalves.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10329/pl_001_2026_-_cria_a_campanha_permanente_de_combate_ao_sedentarismo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10330/projeto_09_-_alteracoes_lei_taxi.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10376/pl_0062026.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10325/01.2026_-_pdl__-_concede_medalha_de_merito_antonio_carlos_roschel_kai-kai_ao_senhor_micael_honorato_silva.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10373/pdr_comissao_divisa_territoriais.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10374/veto_0012026_ao_autografo_1232025-_pl_1572025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10400/1-_ata_1o_ord.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10451/1_-_ata_2o_ord.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10536/1_-_ata_3o_ord.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10585/1_-_ata_4o_ord.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10643/1_-_ata_5o_ord.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10679/1_-_ata_6o_ord.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10718/1_-_ata_7o_ord.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10813/1_-_ata_8o_ord.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10840/1_-_ata_9o_ord.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10881/1_-_ata_10o_ord.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10903/1_-_ata_11o_ord.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10948/1_-_ata_12o_ord.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10989/1_-_ata_13o_ord.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11022/1_-_ata_14o_ord.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11067/1_-_ata_15o_ord.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11104/1_-_ata_16o_ord.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11141/1_-_ata_17o_ord.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11155/1_-_ata_18o_ord.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10282/ind_0012026assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10283/ind_0022026assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10284/ind_0032026assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10285/ind_0042026assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10286/ind_0052026assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10287/ind_0062026assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10288/ind_0072026assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10289/ind_0082026assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10290/ind_0092026assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10291/ind_0102026assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10292/ind_0112026assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10293/ind_0122026assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10294/ind_0132026assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10295/ind_0142026assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10296/ind_0152026assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10297/ind_0162026assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10298/ind_0172026assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10299/ind_0182026assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10300/ind_0192026assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10301/ind_0202026assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10302/ind_0212026assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10303/ind_0222026assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10304/ind_0232026assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10305/ind_0242026assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10306/ind_0252026assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10307/ind_0262026assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10308/ind_0272026assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10309/ind_0282026assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10310/fiscalizacao_oscar_romanini.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10311/fiscalizacao_joao_n_pregal.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10312/ind_0312026assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10313/ind_0322026assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10314/ind_0332026assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10315/ind_0342026assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10316/ind_0352026assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10317/ind_0362026assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10318/ind_0372026assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10319/ind_0382026assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10320/ind_0392026assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10321/ind_0402026assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10327/ind_0412026assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10335/ind_0422026assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10336/ind_0432026assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10337/ind_0442026assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10340/ind_0452026assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10341/ind_0462026assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10342/ind_0472026assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10343/ind_0482026assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10344/ind_0492026assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10345/ind_0502026assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10346/ind_0512026assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10347/ind_0522026assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10348/ind_0532026assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10349/ind_0542026assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10350/ind_0552026assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10351/ind_0562026assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10352/ind_0572026assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10353/ind_0572026assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10354/ind_0592026assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10355/ind_0602026assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10356/ind_0612026assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10357/ind_0622026assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10358/ind_0632026assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10359/ind_0642026assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10360/ind_0652026assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10361/ind_0662026assindo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10362/ind_0672026assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10363/ind_0682026assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10364/ind_0692026assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10365/ind_0702026assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10366/ind_0712026assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10367/ind_0722026assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10368/ind_0732026assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10369/ind_0742026assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10370/ind_0752026assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10371/ind_0762026assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10372/ind_0772026assianado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10377/ind_0782026assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10378/ind_0792026assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10379/ind_0802026assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10380/ind_0812026assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10381/ind_0822026assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10382/ind_0832026assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10383/ind_0842026assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10384/ind_0852026assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10385/ind_0862026assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10386/ind_0872026assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10387/ind_0882026assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10390/ind_0892026assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10392/ind_0902026assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10393/ind_0912026assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10395/ind_0922026assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10396/ind_0932026assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10402/ind_0942026_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10403/ind_0952026_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10404/ind_0962026_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10405/ind_0972026_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10406/ind_0982026_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10429/ind_0992026_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10430/ind_1002026_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10448/ind_1012026_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10449/ind_1022026_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10450/ind_1032026_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10483/ind_1042026_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10493/ind_1052026assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10532/ind_1062026assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10496/ind_1072026assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10497/ind_1082026assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10498/indicacao_10_-_infraestrutura_-_motonivelamento_e_cascalhamento_na_estrada_jose_hessel_e_na_avenida_jose_hessel.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10499/ind_1102026assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10500/ind_1112026assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10501/ind_1122026assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10502/ind_1132026assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10503/ind_1142026assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10504/ind_1152026assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10505/indicacao_indicacao_motonivelar_estr_das_bateias.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10506/ind_1172026assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10507/ind_1182026assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10528/ind_1192026assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10533/ind_1202026assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10534/ind_1212026assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10535/ind_1222026assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10541/ind_1232026assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10542/ind_1242026assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10543/ind_1252026assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10544/ind_1262026assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10545/ind_1272026assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10546/ind_1282026assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10547/ind_1292026assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10548/ind_1302026assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10549/ind_1312026assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10550/ind_1322026assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10551/ind_1332026assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10554/ind_1342026assin.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10555/ind_1352026assin.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10556/ind_1362026assin.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10557/ind_1372026assin.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10558/ind_1382026assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10559/ind_1392026assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10594/ind_1402026assin.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10595/ind_1412026assin.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10596/ind_1422026assin.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10597/ind_1432026assin.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10598/ind_1442026assin.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10599/ind_1452026assin.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10600/ind_1462026assin.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10601/ind_1472026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10602/ind_1482026assin.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10603/ind_1492026assin.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10604/ind_1502026assin.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10605/ind_1512026assin.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10606/ind_1522026assin.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10607/ind_1532026assin.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10627/ind_1542026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10651/ind_1552026_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10652/ind_1562026assin.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10653/ind_1572026assin.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10654/ind_1582026assin.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10655/ind_1592026assin.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10661/ind_1602026assin.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10662/ind_1612026assin.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10663/ind_1622026assin.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10664/ind_1632026assin.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10665/ind_1642026assin.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10666/ind_1652026assin.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10667/ind_1662026assin.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10668/ind_1672026assin.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10669/ind_1682026assin.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10670/ind_1692026assin.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10687/ind_1702026_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10688/ind_1712026_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10689/ind_1722026_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10690/ind_1732026_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10691/ind_1742026_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10692/ind_1752026_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10693/ind_1762026_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10694/ind_1772026_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10695/ind_1782026_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10696/ind_1792026_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10697/ind_1802026_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10698/ind_1812026_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10699/ind_1822026_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10700/ind_1832026_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10701/ind_1842026_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10702/ind_1852026_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10703/ind_1862026_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10704/ind_1872026_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10721/ind_1882026_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10722/ind_1892026_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10723/ind_1902026_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10724/ind_1912026_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10725/ind_1922026_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10726/ind_1932026_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10727/ind_1942026_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10728/ind_1952026_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10729/ind_1962026_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10730/ind_1972026_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10731/ind_1982026_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10732/ind_2002026_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10733/ind_2002026_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10734/ind_2012026_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10736/ind_2022026_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10737/ind_2032026_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10738/ind_2042026_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10739/ind_2052026_assinada.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10740/ind_2062026_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10741/ind_2072026_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10743/ind_2082026_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10759/ind_2092026_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10764/ind_2102026_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10765/ind_2112026_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10766/ind_2122026_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10785/ind_2132026_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10788/ind_2142026_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10804/ind_2152026_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10805/ind_2162026_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10825/ind_2172026_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10826/ind_2182026_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10827/ind_2192026_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10828/ind_2202026_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10829/ind_2212026_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10830/ind_2222026_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10831/ind_2232026_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10832/ind_2242026_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10843/07.2026_reparo_iluminacao.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10844/indicacao_039_-_2026.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10845/indicacao_15_-_infraestrutura_-_a_manutencao_e_a_limpeza_da_ciclovia_localizada_no_bairro_jardim_brasil.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10846/indicacao_-_vereador_maicon_siqueira_-_motonivelamento_e_cascalhamento_-_rua_jose_libardi_-_valflor.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10847/08.2026_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10848/13.2026_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10849/06.2026_tubulacao_rompida.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10850/10.2026_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10851/16.2026_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10852/15.2026_reparo_iluminacao.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10853/12.2026_reparo_iluminacao.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10854/oficio_051_-_2026_-_manutencao_viaria_e_limpeza_silvana_almeida.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10855/indicacao_040_-_2026.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10856/indicacao_041_-_2026.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10857/09.2026_sabesp.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10858/indicacao_043_-_2026.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10859/11.2026_reparo_iluminacao.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10860/14.2026_reparo_iluminacao.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10861/17.2026_lombada.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10862/18.2026_lombada.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10863/1_ind_iluminacao.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10864/indicacao__tapa_buracos_r_jose_manzini.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10865/indicacao__tapa_buracos_al_eucalipitos.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10866/indicacao__feira_gastronomica_espaco_tea.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10867/indicacao_reforma_muro_cemiterio.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10868/indicacao__tapa_buracos_r_joao_nascimento_pregal.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10888/ind_2512026assin.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10889/ind_2522026assin.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10891/ind_2532026assin.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10892/ind_2542026assin.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10893/ind_2552026assin.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10894/ind_2562026assin.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10895/ind_2572026assin.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10896/ind_2582026assin.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10897/ind_2592026assin.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10898/ind_2602026assin.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10899/ind_2612026assin.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10904/indicacao_16_-_semutrans_-_estudos_para_implantacao_de_lombada_na_rua_joao_nunes_viveiros_leal_e_na_rua_adelina_matella.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10905/indicacao_17_-_infraestrutura_-_a_manutencao_a_rocada_e_a_limpeza_da_praca_da_vila_louro.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10906/indicacao_18_-_infraestrutura_-_motonivelamento_e_o_cascalhamento_da_rua_antonio_pereira_da_silva_bairro_val_flor.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10907/indicacao_19_-_infraestrutura_-o_motonivelamento_e_o_cascalhamento_da_estrada_do_celi.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10908/indicacao_21_-_infraestrutura_-_o_motonivelamento_o_cascalhamento_e_a_limpeza_da_rua_jose_manzini.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10909/indicacao_22_-_infraestrutura_-_o_motonivelamento_o_cascalhamento_a_rocagem_e_a_limpeza_coleta_de_lixo_da_rua_walter_rosseto.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10910/indicacao_044_-_2026.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10912/indicacao_045_-_2026.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10913/48-_infra_-_manutencao_de_via_-helena_flose.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10914/49-_infra_-_tapa_buraco-rua_sonia.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10915/50-_infra_-_tapa_buraco-estrada_amaro.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10916/51-_infra_-_manutencao-rua_jose.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10917/52-_infra_-_tapa_buraco_-_rua_geraldo.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10918/53-_infra_-_entulho_-_rua_sesefredo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10919/54-_infra_-_entulho_-_rua_manoel.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10920/55-_infra_-tapa_buraco_-_rua_n.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10921/56-_infra_-tapa_buraco_-_rua_olivia.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10922/57-_infra_-tapa_buraco_-_rua_oscar.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10923/indicacao_-_vereador_maicon_siqueira_-_avenida_riviera_-_flamingo_-_motonivelamento_e_cascalhamento.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10924/1_ind_prefeito.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10925/ind_0042026_-_ponto_de_onibus__km_35.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10926/19.2026_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10927/20.2026_limpeza_urbana.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10928/indicacao_-_vereador_maicon_siqueira_-_rua_jose_alves_de_oliveira_274_-_valflor_-_limpeza_e_manutencao_de_via.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10929/ind_pres__20_-_tapa.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10930/indicacao_046_-_2026.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10931/ind_pres__21_-_limpeza_urbana.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10932/indicacao_-_vereador_maicon_siqueira_-_rua_henrique_benedetti_-_florida_-_rocada_limpeza_e_manutencao.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10933/indicacao_-_vereador_maicon_siqueira_-_estrada_da_mina_de_ouro_-_itarare_-_limpeza_e_manutencao_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10934/indicacao_-_vereador_maicon_siqueira_-_rua_lucio_siqueira_rodrigues_-_paulistinha_-_emplacamento_de_logradouro_com_cep_-_semutrans.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10939/indicacao_rua_sebastiao_marques_de_melo.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10940/indicacao_rua_indaia.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10941/indicacao_rua_joao_nascimento.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10942/indicacao_047_-_2026.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10943/indicacao_048_-_2026.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10944/indicacao_049_-_2026.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10945/indicacao_050_-_2026.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10947/indicacao_051_-_2026.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10952/ind_3002026assin.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10953/ind_3012026assin.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10954/ind_3022026assin.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10955/ind_3032026assin.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10956/ind_3042026assin.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10957/ind_3052026assin.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10958/ind_3062026assin.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10959/ind_3072026assin.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10960/ind_3082026assin.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10961/ind_3092026assin.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10962/ind_3102026assin.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10963/ind_3112026assin.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10965/ind_3122026assin.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10967/ind_3132026assin.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10968/ind_3142026assin.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10969/ind_3152026assin.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10970/ind_3162026assin.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10971/ind_3172026assin.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10979/ind_3182026assin.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10980/ind_3192026assin.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10993/ind_3202026assin.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10994/ind_3212026assin.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10995/33.2026_iluminacao.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10996/ind_3232026assin.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10997/ind_3242026assin.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10998/ind_3252026assin.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10999/ind_3262026assin.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11000/ind_3272026assin.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11001/ind_3282026assim.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11002/ind_3292026assin.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11003/ind_3302026assin.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11009/ind_3312026assin.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11010/ind_3322026assin.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11011/ind_3332026assin.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11012/ind_3342026assin.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11013/ind_3352026assin.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11014/ind_3362026assin.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11015/37.2026_iluminacao.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11016/ind_3382026assin.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11017/ind_3392026assin.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11018/ind_3402026assin.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11019/ind_3412026assin.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11020/ind_3422026assin.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11030/ind_3452026assin.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11031/ind_3462026assin.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11032/ind_3472026assin.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11033/ind_3482026assin.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11034/ind_3492026assin.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11035/ind_3502026assin.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11046/ind_3512026assin.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11047/ind_3522026assin.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11048/ind_3532026assin.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11049/ind_3542026assin.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11050/ind_3552026assin.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11051/ind_3562026assin.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11052/ind_3572026assin.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11053/ind_3582026assin.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11054/ind_3592026assin.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11055/ind_3602026assin.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11056/ind_3612026assin.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11071/ind_3622026assin.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11072/ind_3632026assin.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11073/ind_3642026assin.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11074/ind_3652026assin.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11075/ind_3662026assin.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11076/ind_3672026assin.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11077/ind_3682026assin.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11078/ind_3692026assin.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11079/ind_3702026assin.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11080/ind_3712026assin.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11081/ind_3722026assin.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11082/ind_3732026assin.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11083/ind_3742026assin.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11084/ind_3752026assin.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11085/ind_3762026assin.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11086/ind_3772026assin.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11087/ind_3782026assin.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11088/ind_3792026assin.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11089/ind_3802026assin.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11094/ind_3812026assin.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11095/ind_3822026assin.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11096/ind_3832026assin.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11097/ind_3842026assin.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11098/ind_3852026assin.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11099/ind_3862026assin.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11109/indicacao_063_-_2026.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11110/indicacao_064_-_2026.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11111/47.2026_iluminacao.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11112/ind_pres__27_-_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11113/ind_pres__28_-_limpeza.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11114/indicacao_-_vereador_maicon_siqueira_-_rua_delmiro_gomes_de_sa_-_vila_louro_-_motonivelamento_e_cascalhamento.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11115/1_ind_rocada.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11116/2_ind_limpeza_da_via.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11117/ind_pres__29_-_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11118/indicacao_25_-_infraestrutura_-_motonivelamento_e_o_cascalhamento_da_rua_geson_luiz_lopes.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11119/indicacao__totem_turismo.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11120/ind_0072026_-_ponto_de_onibus_e_cobertura__filipinho.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11127/indicacao_11_infra_motonivelamento_e_cascalhamento_av_riviera.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11128/indicacao__saneamento_basico_escolas.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11129/indicacao_-_vereador_maicon_siqueira_-_avenida_walter_rosseto_-_bairro_dos_borges_-_motonivelamento_e_cascalhamento.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11133/criacao_de_vagas_de_estacionamento_exclusivas_para_motocicletas.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11134/moton_estrada_do_charqueado.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11142/indicacao__extensao_agua_r_bahia.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11143/48.2026_motonivelamento.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11144/indicacao_12_infra_tapa_buracos_alameda_das_andorinhas.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11145/59-_infra_-iluminacao_-_sessefredo.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11146/60-_infra_-iluminacao_-_alfredo.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11147/indicacao_066_-_2026.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10323/req_0012026assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10324/req_0022026assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10332/req_0032025assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10333/req_0042026assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10334/req_0052026assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10338/req_0062026assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10388/req_0072026assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10389/req_0082026assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10391/req_0092026assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10397/req_0102026assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10398/req_0112026assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10407/req_0122026_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10408/req_0132026_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10409/req_0142026_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10410/req_0152026_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10411/req_0162026_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10412/req_0172026_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10413/req_0182026_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10414/req_0192026_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10415/req_0202026_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10416/req_0212026_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10417/req_0222026_assinado.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10418/req_0232026_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10419/req_0242026_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10420/req_0252026_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10421/req_0262026_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10422/req_0272026_assinado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10423/req_0282026_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10424/req_0292026_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10425/req_0302026_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10426/req_0312026_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10427/req_0322026_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10431/req_0332026_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10432/req_0342026_assinado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10433/req_0352026_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10434/req_0362026_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10435/req_0372026_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10436/req_0382026_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10437/req_0392026_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10438/req_0402026_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10439/req_0412026_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10440/req_0422026_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10441/req_0432026_assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10442/req_0442026_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10443/req_0452026_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10444/req_0462026_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10445/req_0472026_assinado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10484/req_0482026assinado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10485/req_0492026assinado.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10486/req_0502026assinado.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10487/req_0512026assinado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10488/req_0522026assinado.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10489/req_0532026assinado.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10490/req_0542026assinado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10491/req_0552026assinado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10492/req_0562026assinado.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10508/req_0572026assinado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10509/req_0582026assinado.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10510/req_0592026assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10511/req_0602026assinado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10512/req_0612026assinado.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10513/req_0622026assinado.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10514/req_0632026assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10515/req_0642026assinado.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10516/req_0652026assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10517/req_0662026assinado.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10518/req_0672026assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10519/req_0682026assinado.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10529/req_0692026assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10539/req_0702026.urg.plc_005_e_006_exec.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10540/req_0712026assin.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10560/req_0722026assin.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10561/req_0732026assin.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10562/req_0742026assin.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10593/req_0752025_-_urg_pdls_02_a_24-2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10608/req_0762026assin.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10609/req_0772026assin.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10610/req_0782026assin.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10611/req_0792026assin.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10612/req_0802026assin.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10613/req_0812026assin.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10614/req_0822026assin.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10615/req_0832026assin.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10616/req_0842026assin.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10617/req_0852026assin.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10618/req_0862026assin.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10619/req_0872026assin.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10620/req_0882026assin.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10621/req_0892026assin.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10622/req_0902026assin.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10623/req_0912026assin.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10624/req_0922026assin.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10625/req_0932026assin.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10626/req_0942026assin.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10628/req_0952026assin.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10629/req_0962026assin.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10630/req_0972026assin.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10631/req_0982026assin.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10632/req_0992026assin.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10633/req_1002026assin.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10634/req_1012026assin.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10635/req_1022026assin.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10636/req_1032026assin.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10637/req_1042026assin.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10638/req_1052026assin.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10639/req_1062026assin.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10640/req_1072026assin.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10641/req_1082026assin.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10647/req_1092026_-_urg_pdls_102_a_109-2025_e_028-2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10648/emissao_429326ba70a2101fd0e2380a_memorando-185-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10659/req_1112026assin.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10680/req_1122026assin.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10683/req_1132026_-_urg_pl_0012026_exec.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10705/req_1142026_assinado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10719/req_1152026_-_urg_pdls_30_e_32_a_35-2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10720/req_1162026_-_urg_pl_021-2026_e_plc_001-2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10735/req_1172026_assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10742/req_1182026_assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10744/req_1192026_assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10745/req_1202026_assinado.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10746/req_1212026_assinado.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10747/req_1222026_assinado.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10748/req_1232026_assinado.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10749/req_1242026_assinado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10750/req_1252026_assinado.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10751/req_1262026_assinado.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10752/req_1272026_assinado.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10753/req_1282026_assinado.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10754/req_1292026_assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10755/req_1302026_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10756/req_1312026_assinado.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10757/req_1322026_assinado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10758/req_1332026_assinado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10760/req_1342026_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10761/req_1352026_assinado.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10762/req_1362026_assinado.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10763/req_1372026_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10767/req_1382026_assinado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10768/req_1392026_assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10769/req_1402026_assinado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10770/req_1412026_assinado.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10771/req_1422026_assinado.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10772/req_1432026_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10773/req_1442026_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10774/req_1452026_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10775/requerimento_-_michele_da_silva_dutra_-_e.m._bairro_lagoa_grande.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10776/req_1472026_assinado.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10777/req_1482026_assinado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10778/req_1492026_assinado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10779/req_1502026_assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10780/req_1512026_assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10781/req_1522026_assinado.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10782/req_1532026_assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10783/req_1542026_assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10784/req_1552026_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10786/req_1562026_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10787/req_1572026_assinado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10789/req_1582026_assinado.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10790/req_1592026_assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10791/req_1602026_assinado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10792/req_1612026_assinado.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10793/req_1622026_assinado.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10794/req_1632026_assinado.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10795/req_1642026_assinado.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10796/req_1652026_assinado.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10797/req_1662026_assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10798/req_1672026_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10801/req_1682026_assinado.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10802/req_1692026_assinado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10803/req_1702026_assinaddo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10823/req_1712026_assinado.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10833/req_1722026-retirada_pauta.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10841/req_1732026_-_urg_pl_125-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10842/req_1742026_-_urg_plc_002-2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10876/req_1752026.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10877/req_1762026.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10884/req_1772026assin.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10885/req_1782026assin.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10886/req_1792026assin.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10887/req_1802026assin.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10890/req_1812026assin.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10901/req_1822026assin.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10935/requerimento_-_jose_gustavo_de_moraes_-_barbeiro.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10936/requerimento_-_jeferson_ferreira_da_silva_-_barbeiro.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10950/req_1852026_-_urg_pdls_25_26_e_27-2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10964/req_1862026assin.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10966/req_1872026assin.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10972/req_1882026assin.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10973/req_1892026assin.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10974/req_1902026assin.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10975/req_1912026assin.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10976/req_1922026assin.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10992/req_1932026_assinado.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11025/req_1942026-retirada_pauta.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11027/req_1952026assin.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11028/req_1962026assin.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11029/req_1972026assin.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11036/req_1982026assin.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11037/req_1992026assin.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11038/req_2002026assin.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11039/req_2012026assin.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11040/req_2022026assin.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11041/req_2032026assin.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11042/req_2042026assin.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11043/req_2052026assin.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11044/req_2062026assin.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11045/req_2072026assin.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11093/req_2082026assin.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11105/req_2092026_-_urg_pl_004-2026_exec.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11106/req_2102026_-_urg_pl_005-2026_exec.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11107/req_2112026_-_urg_pr_004-2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11108/req_2122026_-_urg_pelom_001-2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11140/req_2132026_-_urg_pl_006-2026_exec.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10394/mc_0012026_assinado.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10447/mc_0022026assin.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10482/mc_0032026assin.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10530/mc_0042026assin.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10531/mc_0055026assin.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10566/mc_0062026assin.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10567/mc_0072026assin.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10642/mc_0082026assin.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10660/mc_0102026assin.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10676/mc_0102026assin.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10706/mc_0112026_assinado.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10707/mc_0122026_assinado.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10708/mc_0132026_assinado.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10712/mc_0142026_assinado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10717/mc_0152026_assinado.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10808/mc_0162026_assinado.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10809/mc_0172026_assinado.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10810/mc_0182026_assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10811/mc_0192026_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10838/mc_0202026_assinado.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10835/mc_0212026_assinado.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10836/mc_0222026_assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10870/mc_0232026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10871/mc_0242026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10874/mc_0252026.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10875/mc_0262026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10900/mc_0272026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10911/mc_0282026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10937/mc_0292026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10938/mc_0302026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10949/mc_0312026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10977/mc_0322026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10981/mc_0332026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11008/mc_0342026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11057/mc_0352026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11058/mc_0362026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11090/mc_0372026.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11091/mc_0382026.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11092/mc_0392026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11103/mc_0402026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11121/mc_0412026.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11122/mc_0422026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11123/mc_0432026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11124/mc_0442026.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11130/mc_0452026.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11136/mc_0462026.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11151/mocao_de_apelo_-_marcia_almeida_-_prefeito_-_paralelepipedos_-_museu.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10428/em_0012026.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10472/em_0022026.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10476/em_0032026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10479/em_0042026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10495/em_0052026_1.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10522/em_0062026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10523/em_0072026.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10589/em_0082026_-_mod_pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10649/em_0092026_-_mod_plc_007-2026.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10657/em_0102026_assinado.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10677/em_0112026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10681/em_0122026.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10682/em_0132026.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10990/em_0142026_pl_0262026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10991/em_0152026_pl_0242026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11026/em_0162026_pl_0282026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10326/pl_0012026_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10328/pl_0022026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10329/pl_0032026_completo.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10330/pl_0042026_assinado.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10376/pl_0052026_assinado.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10399/pl_0062026assinado.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10401/pl_0072026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10446/pl_0082026_assinado.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10524/pl_0092026assinado.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10525/pl_0102026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10526/pl_0112026assinado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10527/pl_0122026assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10568/pl_0132026.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10569/pl_0142026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10587/pl_0152026assinado.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10588/pl_0162026assinado.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10658/pl_0172026assin.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10678/pl_0182026assin.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10684/pl_0192026_assinado.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10709/pl_0202026_assinado.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10713/pl_0212026_assinado.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10812/pl_0222026_assinado.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10821/pl_0232026_assinado.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10822/pl_0242026_assinado.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10839/pl_0252026_assinado.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10869/pl_0262026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10872/pl_0272026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10946/pl_0282026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10978/pl_0292026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11004/pl_0302026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11005/pl_0312026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11006/pl_0322026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11125/pl_0332026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11126/pl_0342026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11152/06-_pl_semana_prevencao_psicosocial_no_trabalho.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11153/05-_pl_selo_cuidar.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10714/merged.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10834/plc_0022026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10325/pdl_0012026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10520/pdl_0022026_completo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10521/pdl_0032026_completo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10552/pdl_0042026_completo.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10553/pdl_0052026_completo.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10563/pdl_0062026_completo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10564/pdl_0072026_completo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10565/pdl_0082026_completo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10570/pdl_0092026_completo.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10571/pdl_0102026_completo.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10572/pdl_0112026_completo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10573/pdl_0122026_completo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10574/pdl_0132026_completo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10575/pdl_0142026_completo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10576/pdl_0152026_completo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10577/pdl_0162026_completo.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10578/pdl_0172026_completo.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10579/pdl_0182026_completo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10580/pdl_0192026_completo.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10581/pdl_0202026_completo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10582/pdl_0212026_completo.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10583/pdl_0222026_completo.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10584/pdl_0232026_completo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10586/pdl_0242026_completo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10590/pdl_0252026assin.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10591/pdl_0262026assin.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10592/pdl_0272026assin.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10646/pdl_0282026_completo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10656/pdl_0292026_assinado.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10685/pdl_0302026_completo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10686/pdl_0312026_assinado.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10710/pdl_0322026_completo.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10711/pdl_0332026_completo.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10715/pdl_0342026_completo.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10716/pdl_0352026_completo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10806/pdl_0362026_assinado.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10807/pdl_0372026_assinado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11100/pdl_0382026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11102/pdl_0392026.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11150/diploma_zumbi-_maiza.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10373/pro_re_0012026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10873/pr_0022026_assinado_processo.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10882/pr_0032026_completo.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11069/pr_0042026.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10644/pl_001-2026_exec.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11021/pl_003-2026_exec_ldo.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11060/pl_004-2026_exec.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11101/pl_0052026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11137/pl_0062026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10374/veto_0012026_pl_1572025_completo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10671/veto_no_002-2026_pl_060-2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10672/veto_no_003-2026_pl_080-2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10673/veto_no_004-2026_subst._001-2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10674/veto_no_005-2026_pl_088-2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10675/veto_0062026_-_oficio_0252026_-_aut_008-2026_pl_089-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10815/veto_no_007-2026_pl_092-2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10816/veto_no_008-2025_pl_095-2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10817/veto_0092026_-_oficio_no_0292026_-_veto_integral_ao_aut_0142026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10818/veto_0102026_-_oficio_no_0302026_-_veto_parcial_ao_aut_0152026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10819/veto_no_011-2026_pl_115-2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10820/veto_no_012-2026_pl_117-2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10878/veto_no_013-2026_pl_085-_2026.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10879/veto_142026_int_pl_962025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10880/veto_152026_int_pl_1092025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10983/veto_0162026_integral_ao_aut_026-2026_ref._pl_112-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10984/veto_0172026_integral_ao_aut_028-2026_ref._pl_121-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10985/veto_0182026_integral_ao_aut_030-2026_ref._pl_130-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10986/veto_0192026_parcial_aut_027-2026_ref._pl_114-2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10987/veto_0202026_parcial_ao_aut_029-2026_ref._pl_127-2025_2.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11062/veto_0212026_-_integral_ao_pl_1382025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11063/veto_0222026_-_integral_ao_pl_1422025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11064/veto_0232026_-_parcial_ao_pl_1182025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11065/veto_0242026_-_integral_ao_pl_1342025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11066/veto_0252026_-_integral_aompl_1412025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11138/veto_0262026_integral_ao_pl_140-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11139/veto_0272026_integral_ao_pl_151-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11154/veto_063-2026_-_veto_integral_ao_pl_172-2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10452/0012026_-_parecer__pl_0042026_ccjr.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10453/0022026_-_parecer__vet_0042025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10454/0032026_-_parecer__vet_0052025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10455/0042026_-_parecer__vet_0062025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10456/0052026_-_parecer__pl_0852025_ccjr_-_em_0012026.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10457/0062026_-_parecer__pl_1082025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10458/0072026_-_parecer__pl_1082025_cesas.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10459/0082026_-_parecer__pl_1092025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10460/0092026_-_parecer__pl_1092025_cesas.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10461/0102026_-_parecer__pl_1112025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10462/0112026_-_parecer__pl_1122025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10463/0122026_-_parecer__pl_1132025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10464/0132026_-_parecer__pl_1132025_cospma.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10465/0142026_-_parecer__pl_1142025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10466/0152026_-_parecer__pl_1142025_cesas.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10467/0162026_-_parecer__pl_1152025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10468/0172026_-_parecer__pl_1152025_cesas.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10469/0182026_-_parecer__pl_1172025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10470/0192026_-_parecer__pl_1172025_cesas.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10471/ccjr_pl_0262025_-__rejeitado.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10473/0212026_-_parecer__pl_1182025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10474/0222026_-_parecer__pl_1182025_cesas.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10477/0242026_-_parecer__pl_1212025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10478/0252026_-_parecer__pl_1212025_cesas.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10480/0262026_-_parecer__pl_1222025_ccjr.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10481/0272026_-_parecer__pl_1222025_cesas.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11070/pelo_0012026_-_seg_votacao.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10537/plc_0052026_-_exec.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10538/plc_0062026_-_exec.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10645/plc_007-2026_-_guarda_municipal_novo.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10883/req_0012026_inf.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10902/req_0022026_inf.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10982/req_0032026_inf.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10988/req_0042026_inf.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11007/req_0052026_inf.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11059/req_0062026_inf.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11061/req_0072026_inf.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11068/req_0082026_inf.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11131/req_0092026_inf.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11132/req_0102026_inf.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11135/req_0112026_inf.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11148/req_inf_meio_ambiente_informacoes.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/11149/req_00x2026_inf_decreto.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10814/parco_0012026_assinado.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10824/parco_0022026_assinado.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2026/10951/parecer_contas_executivo_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H110"/>
+  <dimension ref="A1:H866"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="182.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="85.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="206.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
         <v>12</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
         <v>12</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" t="s">
         <v>12</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" t="s">
         <v>12</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
         <v>12</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
         <v>12</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" t="s">
         <v>12</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" t="s">
         <v>12</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" t="s">
         <v>12</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
         <v>12</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
         <v>12</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
         <v>12</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
         <v>12</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
         <v>12</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
         <v>12</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" t="s">
         <v>12</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
         <v>12</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" t="s">
+        <v>90</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
         <v>92</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
+        <v>90</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>40</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F28" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>56</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>138</v>
+        <v>60</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>142</v>
+        <v>64</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F33" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
+        <v>68</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F34" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="H34" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F36" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>80</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="H37" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="H39" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F40" t="s">
-        <v>39</v>
+        <v>154</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="H40" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F41" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="H41" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="H43" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="H44" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F45" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="H45" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F47" t="s">
-        <v>199</v>
+        <v>106</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="H47" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F49" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F50" t="s">
-        <v>212</v>
+        <v>90</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="H50" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F51" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="H51" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>219</v>
+        <v>201</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F52" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="H52" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F53" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="H53" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F54" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="H54" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="H55" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F56" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="H56" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="H57" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E58" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F58" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="H58" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F59" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="H59" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E60" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="H60" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="H61" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="H62" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F63" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="H63" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="H64" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E65" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>255</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="H65" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F66" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="H66" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F67" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="H67" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="D68" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E68" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F68" t="s">
-        <v>18</v>
+        <v>268</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="H68" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E69" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F69" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="H69" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F70" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="H70" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F71" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="H71" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="H72" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F73" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="H73" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>308</v>
+        <v>292</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F74" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="H74" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F75" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="H75" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F76" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="H76" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F77" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="H77" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="D78" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E78" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F78" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="H78" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="D79" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F79" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="H79" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F80" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="H80" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="D81" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F81" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="H81" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="D82" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F82" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="H82" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F83" t="s">
-        <v>345</v>
+        <v>90</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="H83" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="D84" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E84" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F84" t="s">
-        <v>345</v>
+        <v>90</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="H84" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E85" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F85" t="s">
-        <v>345</v>
+        <v>90</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="H85" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F86" t="s">
-        <v>345</v>
+        <v>90</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="H86" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="D87" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F87" t="s">
+        <v>90</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="G87" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H87" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="D88" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E88" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F88" t="s">
-        <v>39</v>
+        <v>145</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="H88" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="D89" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E89" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F89" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="H89" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="D90" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E90" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F90" t="s">
-        <v>374</v>
+        <v>90</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>375</v>
+        <v>357</v>
       </c>
       <c r="H90" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>378</v>
+        <v>360</v>
       </c>
       <c r="D91" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E91" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F91" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>379</v>
+        <v>361</v>
       </c>
       <c r="H91" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>382</v>
+        <v>364</v>
       </c>
       <c r="D92" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="E92" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F92" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>383</v>
+        <v>365</v>
       </c>
       <c r="H92" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>385</v>
+        <v>367</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>368</v>
       </c>
       <c r="D93" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E93" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F93" t="s">
-        <v>18</v>
+        <v>255</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="H93" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>390</v>
+        <v>371</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>17</v>
+        <v>372</v>
       </c>
       <c r="D94" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E94" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F94" t="s">
-        <v>39</v>
+        <v>255</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>391</v>
+        <v>373</v>
       </c>
       <c r="H94" t="s">
-        <v>392</v>
+        <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>393</v>
+        <v>375</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>22</v>
+        <v>376</v>
       </c>
       <c r="D95" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E95" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F95" t="s">
-        <v>89</v>
+        <v>255</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="H95" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>26</v>
+        <v>380</v>
       </c>
       <c r="D96" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E96" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F96" t="s">
-        <v>374</v>
+        <v>255</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="H96" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>30</v>
+        <v>384</v>
       </c>
       <c r="D97" t="s">
+        <v>84</v>
+      </c>
+      <c r="E97" t="s">
+        <v>85</v>
+      </c>
+      <c r="F97" t="s">
+        <v>154</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H97" t="s">
         <v>386</v>
-      </c>
-[...10 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>388</v>
       </c>
       <c r="D98" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E98" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F98" t="s">
-        <v>39</v>
+        <v>154</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="H98" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>392</v>
       </c>
       <c r="D99" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E99" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F99" t="s">
-        <v>199</v>
+        <v>154</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="H99" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>43</v>
+        <v>396</v>
       </c>
       <c r="D100" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E100" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F100" t="s">
-        <v>374</v>
+        <v>106</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="H100" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>47</v>
+        <v>400</v>
       </c>
       <c r="D101" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="E101" t="s">
-        <v>387</v>
+        <v>85</v>
       </c>
       <c r="F101" t="s">
-        <v>89</v>
+        <v>401</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="H101" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>10</v>
+        <v>405</v>
       </c>
       <c r="D102" t="s">
-        <v>415</v>
+        <v>84</v>
       </c>
       <c r="E102" t="s">
-        <v>416</v>
+        <v>85</v>
       </c>
       <c r="F102" t="s">
-        <v>89</v>
+        <v>401</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="H102" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>409</v>
       </c>
       <c r="D103" t="s">
-        <v>420</v>
+        <v>84</v>
       </c>
       <c r="E103" t="s">
-        <v>421</v>
+        <v>85</v>
       </c>
       <c r="F103" t="s">
-        <v>18</v>
+        <v>401</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="H103" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>17</v>
+        <v>413</v>
       </c>
       <c r="D104" t="s">
-        <v>420</v>
+        <v>84</v>
       </c>
       <c r="E104" t="s">
-        <v>421</v>
+        <v>85</v>
       </c>
       <c r="F104" t="s">
-        <v>18</v>
+        <v>401</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="H104" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>22</v>
+        <v>417</v>
       </c>
       <c r="D105" t="s">
-        <v>420</v>
+        <v>84</v>
       </c>
       <c r="E105" t="s">
-        <v>421</v>
+        <v>85</v>
       </c>
       <c r="F105" t="s">
-        <v>89</v>
+        <v>401</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="H105" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="D106" t="s">
-        <v>420</v>
+        <v>84</v>
       </c>
       <c r="E106" t="s">
-        <v>421</v>
+        <v>85</v>
       </c>
       <c r="F106" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="H106" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>30</v>
+        <v>425</v>
       </c>
       <c r="D107" t="s">
-        <v>420</v>
+        <v>84</v>
       </c>
       <c r="E107" t="s">
-        <v>421</v>
+        <v>85</v>
       </c>
       <c r="F107" t="s">
-        <v>434</v>
+        <v>131</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="H107" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>429</v>
       </c>
       <c r="D108" t="s">
-        <v>438</v>
+        <v>84</v>
       </c>
       <c r="E108" t="s">
-        <v>439</v>
+        <v>85</v>
       </c>
       <c r="F108" t="s">
-        <v>72</v>
+        <v>430</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="H108" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>434</v>
       </c>
       <c r="D109" t="s">
-        <v>443</v>
+        <v>84</v>
       </c>
       <c r="E109" t="s">
-        <v>444</v>
+        <v>85</v>
       </c>
       <c r="F109" t="s">
-        <v>445</v>
+        <v>255</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="H109" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>437</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>438</v>
+      </c>
+      <c r="D110" t="s">
+        <v>84</v>
+      </c>
+      <c r="E110" t="s">
+        <v>85</v>
+      </c>
+      <c r="F110" t="s">
+        <v>145</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H110" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>441</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>442</v>
+      </c>
+      <c r="D111" t="s">
+        <v>84</v>
+      </c>
+      <c r="E111" t="s">
+        <v>85</v>
+      </c>
+      <c r="F111" t="s">
+        <v>90</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H111" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>445</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>446</v>
+      </c>
+      <c r="D112" t="s">
+        <v>84</v>
+      </c>
+      <c r="E112" t="s">
+        <v>85</v>
+      </c>
+      <c r="F112" t="s">
+        <v>131</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H112" t="s">
         <v>448</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>449</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>450</v>
+      </c>
+      <c r="D113" t="s">
+        <v>84</v>
+      </c>
+      <c r="E113" t="s">
+        <v>85</v>
+      </c>
+      <c r="F113" t="s">
+        <v>106</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H113" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>453</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>454</v>
+      </c>
+      <c r="D114" t="s">
+        <v>84</v>
+      </c>
+      <c r="E114" t="s">
+        <v>85</v>
+      </c>
+      <c r="F114" t="s">
+        <v>131</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H114" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>457</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>458</v>
+      </c>
+      <c r="D115" t="s">
+        <v>84</v>
+      </c>
+      <c r="E115" t="s">
+        <v>85</v>
+      </c>
+      <c r="F115" t="s">
+        <v>131</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H115" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>461</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>462</v>
+      </c>
+      <c r="D116" t="s">
+        <v>84</v>
+      </c>
+      <c r="E116" t="s">
+        <v>85</v>
+      </c>
+      <c r="F116" t="s">
+        <v>131</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H116" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>465</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>466</v>
+      </c>
+      <c r="D117" t="s">
+        <v>84</v>
+      </c>
+      <c r="E117" t="s">
+        <v>85</v>
+      </c>
+      <c r="F117" t="s">
+        <v>106</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H117" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>469</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>470</v>
+      </c>
+      <c r="D118" t="s">
+        <v>84</v>
+      </c>
+      <c r="E118" t="s">
+        <v>85</v>
+      </c>
+      <c r="F118" t="s">
+        <v>430</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H118" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>473</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>474</v>
+      </c>
+      <c r="D119" t="s">
+        <v>84</v>
+      </c>
+      <c r="E119" t="s">
+        <v>85</v>
+      </c>
+      <c r="F119" t="s">
+        <v>430</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H119" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>477</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>478</v>
+      </c>
+      <c r="D120" t="s">
+        <v>84</v>
+      </c>
+      <c r="E120" t="s">
+        <v>85</v>
+      </c>
+      <c r="F120" t="s">
+        <v>255</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H120" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>481</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>482</v>
+      </c>
+      <c r="D121" t="s">
+        <v>84</v>
+      </c>
+      <c r="E121" t="s">
+        <v>85</v>
+      </c>
+      <c r="F121" t="s">
+        <v>255</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H121" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>485</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>486</v>
+      </c>
+      <c r="D122" t="s">
+        <v>84</v>
+      </c>
+      <c r="E122" t="s">
+        <v>85</v>
+      </c>
+      <c r="F122" t="s">
+        <v>255</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H122" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>489</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>490</v>
+      </c>
+      <c r="D123" t="s">
+        <v>84</v>
+      </c>
+      <c r="E123" t="s">
+        <v>85</v>
+      </c>
+      <c r="F123" t="s">
+        <v>145</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H123" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>493</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>494</v>
+      </c>
+      <c r="D124" t="s">
+        <v>84</v>
+      </c>
+      <c r="E124" t="s">
+        <v>85</v>
+      </c>
+      <c r="F124" t="s">
+        <v>90</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H124" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>497</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>498</v>
+      </c>
+      <c r="D125" t="s">
+        <v>84</v>
+      </c>
+      <c r="E125" t="s">
+        <v>85</v>
+      </c>
+      <c r="F125" t="s">
+        <v>154</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H125" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>501</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>502</v>
+      </c>
+      <c r="D126" t="s">
+        <v>84</v>
+      </c>
+      <c r="E126" t="s">
+        <v>85</v>
+      </c>
+      <c r="F126" t="s">
+        <v>90</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H126" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>505</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>506</v>
+      </c>
+      <c r="D127" t="s">
+        <v>84</v>
+      </c>
+      <c r="E127" t="s">
+        <v>85</v>
+      </c>
+      <c r="F127" t="s">
+        <v>154</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H127" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>509</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>510</v>
+      </c>
+      <c r="D128" t="s">
+        <v>84</v>
+      </c>
+      <c r="E128" t="s">
+        <v>85</v>
+      </c>
+      <c r="F128" t="s">
+        <v>131</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H128" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>513</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>514</v>
+      </c>
+      <c r="D129" t="s">
+        <v>84</v>
+      </c>
+      <c r="E129" t="s">
+        <v>85</v>
+      </c>
+      <c r="F129" t="s">
+        <v>131</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H129" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>517</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>518</v>
+      </c>
+      <c r="D130" t="s">
+        <v>84</v>
+      </c>
+      <c r="E130" t="s">
+        <v>85</v>
+      </c>
+      <c r="F130" t="s">
+        <v>145</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H130" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>521</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>522</v>
+      </c>
+      <c r="D131" t="s">
+        <v>84</v>
+      </c>
+      <c r="E131" t="s">
+        <v>85</v>
+      </c>
+      <c r="F131" t="s">
+        <v>90</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H131" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>525</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>526</v>
+      </c>
+      <c r="D132" t="s">
+        <v>84</v>
+      </c>
+      <c r="E132" t="s">
+        <v>85</v>
+      </c>
+      <c r="F132" t="s">
+        <v>90</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H132" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>529</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>530</v>
+      </c>
+      <c r="D133" t="s">
+        <v>84</v>
+      </c>
+      <c r="E133" t="s">
+        <v>85</v>
+      </c>
+      <c r="F133" t="s">
+        <v>90</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H133" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>533</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>534</v>
+      </c>
+      <c r="D134" t="s">
+        <v>84</v>
+      </c>
+      <c r="E134" t="s">
+        <v>85</v>
+      </c>
+      <c r="F134" t="s">
+        <v>106</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H134" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>537</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>538</v>
+      </c>
+      <c r="D135" t="s">
+        <v>84</v>
+      </c>
+      <c r="E135" t="s">
+        <v>85</v>
+      </c>
+      <c r="F135" t="s">
+        <v>430</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H135" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>541</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>542</v>
+      </c>
+      <c r="D136" t="s">
+        <v>84</v>
+      </c>
+      <c r="E136" t="s">
+        <v>85</v>
+      </c>
+      <c r="F136" t="s">
+        <v>430</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H136" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>545</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>546</v>
+      </c>
+      <c r="D137" t="s">
+        <v>84</v>
+      </c>
+      <c r="E137" t="s">
+        <v>85</v>
+      </c>
+      <c r="F137" t="s">
+        <v>430</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H137" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>549</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>550</v>
+      </c>
+      <c r="D138" t="s">
+        <v>84</v>
+      </c>
+      <c r="E138" t="s">
+        <v>85</v>
+      </c>
+      <c r="F138" t="s">
+        <v>90</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H138" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>553</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>554</v>
+      </c>
+      <c r="D139" t="s">
+        <v>84</v>
+      </c>
+      <c r="E139" t="s">
+        <v>85</v>
+      </c>
+      <c r="F139" t="s">
+        <v>430</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H139" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>557</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>558</v>
+      </c>
+      <c r="D140" t="s">
+        <v>84</v>
+      </c>
+      <c r="E140" t="s">
+        <v>85</v>
+      </c>
+      <c r="F140" t="s">
+        <v>430</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H140" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>561</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>562</v>
+      </c>
+      <c r="D141" t="s">
+        <v>84</v>
+      </c>
+      <c r="E141" t="s">
+        <v>85</v>
+      </c>
+      <c r="F141" t="s">
+        <v>430</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H141" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>565</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>566</v>
+      </c>
+      <c r="D142" t="s">
+        <v>84</v>
+      </c>
+      <c r="E142" t="s">
+        <v>85</v>
+      </c>
+      <c r="F142" t="s">
+        <v>90</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H142" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>569</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>570</v>
+      </c>
+      <c r="D143" t="s">
+        <v>84</v>
+      </c>
+      <c r="E143" t="s">
+        <v>85</v>
+      </c>
+      <c r="F143" t="s">
+        <v>90</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H143" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>573</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>574</v>
+      </c>
+      <c r="D144" t="s">
+        <v>84</v>
+      </c>
+      <c r="E144" t="s">
+        <v>85</v>
+      </c>
+      <c r="F144" t="s">
+        <v>154</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H144" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>577</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>578</v>
+      </c>
+      <c r="D145" t="s">
+        <v>84</v>
+      </c>
+      <c r="E145" t="s">
+        <v>85</v>
+      </c>
+      <c r="F145" t="s">
+        <v>145</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H145" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>581</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>582</v>
+      </c>
+      <c r="D146" t="s">
+        <v>84</v>
+      </c>
+      <c r="E146" t="s">
+        <v>85</v>
+      </c>
+      <c r="F146" t="s">
+        <v>145</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H146" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>585</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>586</v>
+      </c>
+      <c r="D147" t="s">
+        <v>84</v>
+      </c>
+      <c r="E147" t="s">
+        <v>85</v>
+      </c>
+      <c r="F147" t="s">
+        <v>145</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H147" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>589</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>590</v>
+      </c>
+      <c r="D148" t="s">
+        <v>84</v>
+      </c>
+      <c r="E148" t="s">
+        <v>85</v>
+      </c>
+      <c r="F148" t="s">
+        <v>145</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H148" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>593</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>594</v>
+      </c>
+      <c r="D149" t="s">
+        <v>84</v>
+      </c>
+      <c r="E149" t="s">
+        <v>85</v>
+      </c>
+      <c r="F149" t="s">
+        <v>145</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H149" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>597</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>598</v>
+      </c>
+      <c r="D150" t="s">
+        <v>84</v>
+      </c>
+      <c r="E150" t="s">
+        <v>85</v>
+      </c>
+      <c r="F150" t="s">
+        <v>145</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H150" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>601</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>602</v>
+      </c>
+      <c r="D151" t="s">
+        <v>84</v>
+      </c>
+      <c r="E151" t="s">
+        <v>85</v>
+      </c>
+      <c r="F151" t="s">
+        <v>145</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H151" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>605</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>606</v>
+      </c>
+      <c r="D152" t="s">
+        <v>84</v>
+      </c>
+      <c r="E152" t="s">
+        <v>85</v>
+      </c>
+      <c r="F152" t="s">
+        <v>145</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H152" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>609</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>610</v>
+      </c>
+      <c r="D153" t="s">
+        <v>84</v>
+      </c>
+      <c r="E153" t="s">
+        <v>85</v>
+      </c>
+      <c r="F153" t="s">
+        <v>430</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H153" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>613</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>614</v>
+      </c>
+      <c r="D154" t="s">
+        <v>84</v>
+      </c>
+      <c r="E154" t="s">
+        <v>85</v>
+      </c>
+      <c r="F154" t="s">
+        <v>430</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H154" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>617</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>618</v>
+      </c>
+      <c r="D155" t="s">
+        <v>84</v>
+      </c>
+      <c r="E155" t="s">
+        <v>85</v>
+      </c>
+      <c r="F155" t="s">
+        <v>430</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H155" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>621</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>622</v>
+      </c>
+      <c r="D156" t="s">
+        <v>84</v>
+      </c>
+      <c r="E156" t="s">
+        <v>85</v>
+      </c>
+      <c r="F156" t="s">
+        <v>430</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H156" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>625</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>626</v>
+      </c>
+      <c r="D157" t="s">
+        <v>84</v>
+      </c>
+      <c r="E157" t="s">
+        <v>85</v>
+      </c>
+      <c r="F157" t="s">
+        <v>106</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H157" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>629</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>630</v>
+      </c>
+      <c r="D158" t="s">
+        <v>84</v>
+      </c>
+      <c r="E158" t="s">
+        <v>85</v>
+      </c>
+      <c r="F158" t="s">
+        <v>145</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H158" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>633</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>634</v>
+      </c>
+      <c r="D159" t="s">
+        <v>84</v>
+      </c>
+      <c r="E159" t="s">
+        <v>85</v>
+      </c>
+      <c r="F159" t="s">
+        <v>430</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H159" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>637</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>638</v>
+      </c>
+      <c r="D160" t="s">
+        <v>84</v>
+      </c>
+      <c r="E160" t="s">
+        <v>85</v>
+      </c>
+      <c r="F160" t="s">
+        <v>430</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H160" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>641</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>642</v>
+      </c>
+      <c r="D161" t="s">
+        <v>84</v>
+      </c>
+      <c r="E161" t="s">
+        <v>85</v>
+      </c>
+      <c r="F161" t="s">
+        <v>430</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H161" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>645</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>646</v>
+      </c>
+      <c r="D162" t="s">
+        <v>84</v>
+      </c>
+      <c r="E162" t="s">
+        <v>85</v>
+      </c>
+      <c r="F162" t="s">
+        <v>106</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H162" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>649</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>650</v>
+      </c>
+      <c r="D163" t="s">
+        <v>84</v>
+      </c>
+      <c r="E163" t="s">
+        <v>85</v>
+      </c>
+      <c r="F163" t="s">
+        <v>106</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H163" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>653</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>654</v>
+      </c>
+      <c r="D164" t="s">
+        <v>84</v>
+      </c>
+      <c r="E164" t="s">
+        <v>85</v>
+      </c>
+      <c r="F164" t="s">
+        <v>106</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H164" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>657</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>658</v>
+      </c>
+      <c r="D165" t="s">
+        <v>84</v>
+      </c>
+      <c r="E165" t="s">
+        <v>85</v>
+      </c>
+      <c r="F165" t="s">
+        <v>90</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H165" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>661</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>662</v>
+      </c>
+      <c r="D166" t="s">
+        <v>84</v>
+      </c>
+      <c r="E166" t="s">
+        <v>85</v>
+      </c>
+      <c r="F166" t="s">
+        <v>255</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H166" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>665</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>666</v>
+      </c>
+      <c r="D167" t="s">
+        <v>84</v>
+      </c>
+      <c r="E167" t="s">
+        <v>85</v>
+      </c>
+      <c r="F167" t="s">
+        <v>430</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H167" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>669</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>670</v>
+      </c>
+      <c r="D168" t="s">
+        <v>84</v>
+      </c>
+      <c r="E168" t="s">
+        <v>85</v>
+      </c>
+      <c r="F168" t="s">
+        <v>430</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H168" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>673</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>674</v>
+      </c>
+      <c r="D169" t="s">
+        <v>84</v>
+      </c>
+      <c r="E169" t="s">
+        <v>85</v>
+      </c>
+      <c r="F169" t="s">
+        <v>430</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H169" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>677</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>678</v>
+      </c>
+      <c r="D170" t="s">
+        <v>84</v>
+      </c>
+      <c r="E170" t="s">
+        <v>85</v>
+      </c>
+      <c r="F170" t="s">
+        <v>430</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H170" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>681</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>682</v>
+      </c>
+      <c r="D171" t="s">
+        <v>84</v>
+      </c>
+      <c r="E171" t="s">
+        <v>85</v>
+      </c>
+      <c r="F171" t="s">
+        <v>430</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H171" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>685</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>686</v>
+      </c>
+      <c r="D172" t="s">
+        <v>84</v>
+      </c>
+      <c r="E172" t="s">
+        <v>85</v>
+      </c>
+      <c r="F172" t="s">
+        <v>430</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H172" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>689</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>690</v>
+      </c>
+      <c r="D173" t="s">
+        <v>84</v>
+      </c>
+      <c r="E173" t="s">
+        <v>85</v>
+      </c>
+      <c r="F173" t="s">
+        <v>255</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H173" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>693</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>694</v>
+      </c>
+      <c r="D174" t="s">
+        <v>84</v>
+      </c>
+      <c r="E174" t="s">
+        <v>85</v>
+      </c>
+      <c r="F174" t="s">
+        <v>255</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H174" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>697</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>698</v>
+      </c>
+      <c r="D175" t="s">
+        <v>84</v>
+      </c>
+      <c r="E175" t="s">
+        <v>85</v>
+      </c>
+      <c r="F175" t="s">
+        <v>106</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H175" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>701</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>702</v>
+      </c>
+      <c r="D176" t="s">
+        <v>84</v>
+      </c>
+      <c r="E176" t="s">
+        <v>85</v>
+      </c>
+      <c r="F176" t="s">
+        <v>106</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H176" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>705</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>706</v>
+      </c>
+      <c r="D177" t="s">
+        <v>84</v>
+      </c>
+      <c r="E177" t="s">
+        <v>85</v>
+      </c>
+      <c r="F177" t="s">
+        <v>106</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H177" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>709</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>710</v>
+      </c>
+      <c r="D178" t="s">
+        <v>84</v>
+      </c>
+      <c r="E178" t="s">
+        <v>85</v>
+      </c>
+      <c r="F178" t="s">
+        <v>106</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H178" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>713</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>714</v>
+      </c>
+      <c r="D179" t="s">
+        <v>84</v>
+      </c>
+      <c r="E179" t="s">
+        <v>85</v>
+      </c>
+      <c r="F179" t="s">
+        <v>131</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H179" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>717</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>718</v>
+      </c>
+      <c r="D180" t="s">
+        <v>84</v>
+      </c>
+      <c r="E180" t="s">
+        <v>85</v>
+      </c>
+      <c r="F180" t="s">
+        <v>430</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H180" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>721</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>722</v>
+      </c>
+      <c r="D181" t="s">
+        <v>84</v>
+      </c>
+      <c r="E181" t="s">
+        <v>85</v>
+      </c>
+      <c r="F181" t="s">
+        <v>430</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H181" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>725</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>726</v>
+      </c>
+      <c r="D182" t="s">
+        <v>84</v>
+      </c>
+      <c r="E182" t="s">
+        <v>85</v>
+      </c>
+      <c r="F182" t="s">
+        <v>430</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H182" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>729</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>730</v>
+      </c>
+      <c r="D183" t="s">
+        <v>84</v>
+      </c>
+      <c r="E183" t="s">
+        <v>85</v>
+      </c>
+      <c r="F183" t="s">
+        <v>430</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H183" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>733</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>734</v>
+      </c>
+      <c r="D184" t="s">
+        <v>84</v>
+      </c>
+      <c r="E184" t="s">
+        <v>85</v>
+      </c>
+      <c r="F184" t="s">
+        <v>430</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H184" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>737</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>738</v>
+      </c>
+      <c r="D185" t="s">
+        <v>84</v>
+      </c>
+      <c r="E185" t="s">
+        <v>85</v>
+      </c>
+      <c r="F185" t="s">
+        <v>430</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H185" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>741</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>742</v>
+      </c>
+      <c r="D186" t="s">
+        <v>84</v>
+      </c>
+      <c r="E186" t="s">
+        <v>85</v>
+      </c>
+      <c r="F186" t="s">
+        <v>430</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H186" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>745</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>746</v>
+      </c>
+      <c r="D187" t="s">
+        <v>84</v>
+      </c>
+      <c r="E187" t="s">
+        <v>85</v>
+      </c>
+      <c r="F187" t="s">
+        <v>430</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H187" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>749</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>750</v>
+      </c>
+      <c r="D188" t="s">
+        <v>84</v>
+      </c>
+      <c r="E188" t="s">
+        <v>85</v>
+      </c>
+      <c r="F188" t="s">
+        <v>430</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H188" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>753</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>754</v>
+      </c>
+      <c r="D189" t="s">
+        <v>84</v>
+      </c>
+      <c r="E189" t="s">
+        <v>85</v>
+      </c>
+      <c r="F189" t="s">
+        <v>255</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H189" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>757</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>758</v>
+      </c>
+      <c r="D190" t="s">
+        <v>84</v>
+      </c>
+      <c r="E190" t="s">
+        <v>85</v>
+      </c>
+      <c r="F190" t="s">
+        <v>86</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H190" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>761</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>762</v>
+      </c>
+      <c r="D191" t="s">
+        <v>84</v>
+      </c>
+      <c r="E191" t="s">
+        <v>85</v>
+      </c>
+      <c r="F191" t="s">
+        <v>106</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H191" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>765</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>766</v>
+      </c>
+      <c r="D192" t="s">
+        <v>84</v>
+      </c>
+      <c r="E192" t="s">
+        <v>85</v>
+      </c>
+      <c r="F192" t="s">
+        <v>106</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H192" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>769</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>770</v>
+      </c>
+      <c r="D193" t="s">
+        <v>84</v>
+      </c>
+      <c r="E193" t="s">
+        <v>85</v>
+      </c>
+      <c r="F193" t="s">
+        <v>106</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H193" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>773</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>774</v>
+      </c>
+      <c r="D194" t="s">
+        <v>84</v>
+      </c>
+      <c r="E194" t="s">
+        <v>85</v>
+      </c>
+      <c r="F194" t="s">
+        <v>106</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H194" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>777</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>778</v>
+      </c>
+      <c r="D195" t="s">
+        <v>84</v>
+      </c>
+      <c r="E195" t="s">
+        <v>85</v>
+      </c>
+      <c r="F195" t="s">
+        <v>145</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H195" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>781</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>782</v>
+      </c>
+      <c r="D196" t="s">
+        <v>84</v>
+      </c>
+      <c r="E196" t="s">
+        <v>85</v>
+      </c>
+      <c r="F196" t="s">
+        <v>145</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H196" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>785</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>786</v>
+      </c>
+      <c r="D197" t="s">
+        <v>84</v>
+      </c>
+      <c r="E197" t="s">
+        <v>85</v>
+      </c>
+      <c r="F197" t="s">
+        <v>145</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H197" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>789</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>790</v>
+      </c>
+      <c r="D198" t="s">
+        <v>84</v>
+      </c>
+      <c r="E198" t="s">
+        <v>85</v>
+      </c>
+      <c r="F198" t="s">
+        <v>90</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H198" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>793</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>794</v>
+      </c>
+      <c r="D199" t="s">
+        <v>84</v>
+      </c>
+      <c r="E199" t="s">
+        <v>85</v>
+      </c>
+      <c r="F199" t="s">
+        <v>430</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H199" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>797</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>798</v>
+      </c>
+      <c r="D200" t="s">
+        <v>84</v>
+      </c>
+      <c r="E200" t="s">
+        <v>85</v>
+      </c>
+      <c r="F200" t="s">
+        <v>430</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H200" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>801</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>802</v>
+      </c>
+      <c r="D201" t="s">
+        <v>84</v>
+      </c>
+      <c r="E201" t="s">
+        <v>85</v>
+      </c>
+      <c r="F201" t="s">
+        <v>430</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H201" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>805</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>806</v>
+      </c>
+      <c r="D202" t="s">
+        <v>84</v>
+      </c>
+      <c r="E202" t="s">
+        <v>85</v>
+      </c>
+      <c r="F202" t="s">
+        <v>430</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H202" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>809</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>810</v>
+      </c>
+      <c r="D203" t="s">
+        <v>84</v>
+      </c>
+      <c r="E203" t="s">
+        <v>85</v>
+      </c>
+      <c r="F203" t="s">
+        <v>430</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H203" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>813</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>814</v>
+      </c>
+      <c r="D204" t="s">
+        <v>84</v>
+      </c>
+      <c r="E204" t="s">
+        <v>85</v>
+      </c>
+      <c r="F204" t="s">
+        <v>430</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H204" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>817</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>818</v>
+      </c>
+      <c r="D205" t="s">
+        <v>84</v>
+      </c>
+      <c r="E205" t="s">
+        <v>85</v>
+      </c>
+      <c r="F205" t="s">
+        <v>430</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H205" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>821</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>822</v>
+      </c>
+      <c r="D206" t="s">
+        <v>84</v>
+      </c>
+      <c r="E206" t="s">
+        <v>85</v>
+      </c>
+      <c r="F206" t="s">
+        <v>430</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H206" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>825</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>826</v>
+      </c>
+      <c r="D207" t="s">
+        <v>84</v>
+      </c>
+      <c r="E207" t="s">
+        <v>85</v>
+      </c>
+      <c r="F207" t="s">
+        <v>827</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H207" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>830</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>831</v>
+      </c>
+      <c r="D208" t="s">
+        <v>84</v>
+      </c>
+      <c r="E208" t="s">
+        <v>85</v>
+      </c>
+      <c r="F208" t="s">
+        <v>827</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H208" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>834</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>835</v>
+      </c>
+      <c r="D209" t="s">
+        <v>84</v>
+      </c>
+      <c r="E209" t="s">
+        <v>85</v>
+      </c>
+      <c r="F209" t="s">
+        <v>827</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H209" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>838</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>839</v>
+      </c>
+      <c r="D210" t="s">
+        <v>84</v>
+      </c>
+      <c r="E210" t="s">
+        <v>85</v>
+      </c>
+      <c r="F210" t="s">
+        <v>430</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H210" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>842</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>843</v>
+      </c>
+      <c r="D211" t="s">
+        <v>84</v>
+      </c>
+      <c r="E211" t="s">
+        <v>85</v>
+      </c>
+      <c r="F211" t="s">
+        <v>430</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H211" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>846</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>847</v>
+      </c>
+      <c r="D212" t="s">
+        <v>84</v>
+      </c>
+      <c r="E212" t="s">
+        <v>85</v>
+      </c>
+      <c r="F212" t="s">
+        <v>430</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H212" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>850</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>851</v>
+      </c>
+      <c r="D213" t="s">
+        <v>84</v>
+      </c>
+      <c r="E213" t="s">
+        <v>85</v>
+      </c>
+      <c r="F213" t="s">
+        <v>430</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H213" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>854</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>855</v>
+      </c>
+      <c r="D214" t="s">
+        <v>84</v>
+      </c>
+      <c r="E214" t="s">
+        <v>85</v>
+      </c>
+      <c r="F214" t="s">
+        <v>430</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H214" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>858</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>859</v>
+      </c>
+      <c r="D215" t="s">
+        <v>84</v>
+      </c>
+      <c r="E215" t="s">
+        <v>85</v>
+      </c>
+      <c r="F215" t="s">
+        <v>106</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H215" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>862</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>863</v>
+      </c>
+      <c r="D216" t="s">
+        <v>84</v>
+      </c>
+      <c r="E216" t="s">
+        <v>85</v>
+      </c>
+      <c r="F216" t="s">
+        <v>106</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H216" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>866</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>867</v>
+      </c>
+      <c r="D217" t="s">
+        <v>84</v>
+      </c>
+      <c r="E217" t="s">
+        <v>85</v>
+      </c>
+      <c r="F217" t="s">
+        <v>106</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H217" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>870</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>871</v>
+      </c>
+      <c r="D218" t="s">
+        <v>84</v>
+      </c>
+      <c r="E218" t="s">
+        <v>85</v>
+      </c>
+      <c r="F218" t="s">
+        <v>106</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H218" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>874</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>875</v>
+      </c>
+      <c r="D219" t="s">
+        <v>84</v>
+      </c>
+      <c r="E219" t="s">
+        <v>85</v>
+      </c>
+      <c r="F219" t="s">
+        <v>106</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H219" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>878</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>879</v>
+      </c>
+      <c r="D220" t="s">
+        <v>84</v>
+      </c>
+      <c r="E220" t="s">
+        <v>85</v>
+      </c>
+      <c r="F220" t="s">
+        <v>131</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H220" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>882</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>883</v>
+      </c>
+      <c r="D221" t="s">
+        <v>84</v>
+      </c>
+      <c r="E221" t="s">
+        <v>85</v>
+      </c>
+      <c r="F221" t="s">
+        <v>131</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H221" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>886</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>887</v>
+      </c>
+      <c r="D222" t="s">
+        <v>84</v>
+      </c>
+      <c r="E222" t="s">
+        <v>85</v>
+      </c>
+      <c r="F222" t="s">
+        <v>131</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H222" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>890</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>891</v>
+      </c>
+      <c r="D223" t="s">
+        <v>84</v>
+      </c>
+      <c r="E223" t="s">
+        <v>85</v>
+      </c>
+      <c r="F223" t="s">
+        <v>154</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H223" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>894</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>895</v>
+      </c>
+      <c r="D224" t="s">
+        <v>84</v>
+      </c>
+      <c r="E224" t="s">
+        <v>85</v>
+      </c>
+      <c r="F224" t="s">
+        <v>154</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H224" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>898</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>899</v>
+      </c>
+      <c r="D225" t="s">
+        <v>84</v>
+      </c>
+      <c r="E225" t="s">
+        <v>85</v>
+      </c>
+      <c r="F225" t="s">
+        <v>154</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H225" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>902</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>903</v>
+      </c>
+      <c r="D226" t="s">
+        <v>84</v>
+      </c>
+      <c r="E226" t="s">
+        <v>85</v>
+      </c>
+      <c r="F226" t="s">
+        <v>154</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H226" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>906</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>907</v>
+      </c>
+      <c r="D227" t="s">
+        <v>84</v>
+      </c>
+      <c r="E227" t="s">
+        <v>85</v>
+      </c>
+      <c r="F227" t="s">
+        <v>90</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H227" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>910</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>911</v>
+      </c>
+      <c r="D228" t="s">
+        <v>84</v>
+      </c>
+      <c r="E228" t="s">
+        <v>85</v>
+      </c>
+      <c r="F228" t="s">
+        <v>145</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H228" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>914</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>915</v>
+      </c>
+      <c r="D229" t="s">
+        <v>84</v>
+      </c>
+      <c r="E229" t="s">
+        <v>85</v>
+      </c>
+      <c r="F229" t="s">
+        <v>145</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H229" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>918</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>919</v>
+      </c>
+      <c r="D230" t="s">
+        <v>84</v>
+      </c>
+      <c r="E230" t="s">
+        <v>85</v>
+      </c>
+      <c r="F230" t="s">
+        <v>145</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H230" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>922</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>923</v>
+      </c>
+      <c r="D231" t="s">
+        <v>84</v>
+      </c>
+      <c r="E231" t="s">
+        <v>85</v>
+      </c>
+      <c r="F231" t="s">
+        <v>145</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H231" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>926</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>927</v>
+      </c>
+      <c r="D232" t="s">
+        <v>84</v>
+      </c>
+      <c r="E232" t="s">
+        <v>85</v>
+      </c>
+      <c r="F232" t="s">
+        <v>827</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H232" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>930</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>931</v>
+      </c>
+      <c r="D233" t="s">
+        <v>84</v>
+      </c>
+      <c r="E233" t="s">
+        <v>85</v>
+      </c>
+      <c r="F233" t="s">
+        <v>145</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H233" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>934</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>935</v>
+      </c>
+      <c r="D234" t="s">
+        <v>84</v>
+      </c>
+      <c r="E234" t="s">
+        <v>85</v>
+      </c>
+      <c r="F234" t="s">
+        <v>255</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H234" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>938</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>939</v>
+      </c>
+      <c r="D235" t="s">
+        <v>84</v>
+      </c>
+      <c r="E235" t="s">
+        <v>85</v>
+      </c>
+      <c r="F235" t="s">
+        <v>255</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H235" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>942</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>943</v>
+      </c>
+      <c r="D236" t="s">
+        <v>84</v>
+      </c>
+      <c r="E236" t="s">
+        <v>85</v>
+      </c>
+      <c r="F236" t="s">
+        <v>154</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H236" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>946</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>947</v>
+      </c>
+      <c r="D237" t="s">
+        <v>84</v>
+      </c>
+      <c r="E237" t="s">
+        <v>85</v>
+      </c>
+      <c r="F237" t="s">
+        <v>145</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H237" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>950</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>951</v>
+      </c>
+      <c r="D238" t="s">
+        <v>84</v>
+      </c>
+      <c r="E238" t="s">
+        <v>85</v>
+      </c>
+      <c r="F238" t="s">
+        <v>145</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H238" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>954</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>955</v>
+      </c>
+      <c r="D239" t="s">
+        <v>84</v>
+      </c>
+      <c r="E239" t="s">
+        <v>85</v>
+      </c>
+      <c r="F239" t="s">
+        <v>268</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H239" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>958</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>959</v>
+      </c>
+      <c r="D240" t="s">
+        <v>84</v>
+      </c>
+      <c r="E240" t="s">
+        <v>85</v>
+      </c>
+      <c r="F240" t="s">
+        <v>268</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H240" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>962</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>963</v>
+      </c>
+      <c r="D241" t="s">
+        <v>84</v>
+      </c>
+      <c r="E241" t="s">
+        <v>85</v>
+      </c>
+      <c r="F241" t="s">
+        <v>145</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H241" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>966</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>967</v>
+      </c>
+      <c r="D242" t="s">
+        <v>84</v>
+      </c>
+      <c r="E242" t="s">
+        <v>85</v>
+      </c>
+      <c r="F242" t="s">
+        <v>145</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H242" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>970</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>971</v>
+      </c>
+      <c r="D243" t="s">
+        <v>84</v>
+      </c>
+      <c r="E243" t="s">
+        <v>85</v>
+      </c>
+      <c r="F243" t="s">
+        <v>154</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H243" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>974</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>975</v>
+      </c>
+      <c r="D244" t="s">
+        <v>84</v>
+      </c>
+      <c r="E244" t="s">
+        <v>85</v>
+      </c>
+      <c r="F244" t="s">
+        <v>401</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H244" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>978</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>979</v>
+      </c>
+      <c r="D245" t="s">
+        <v>84</v>
+      </c>
+      <c r="E245" t="s">
+        <v>85</v>
+      </c>
+      <c r="F245" t="s">
+        <v>106</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H245" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>982</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>983</v>
+      </c>
+      <c r="D246" t="s">
+        <v>84</v>
+      </c>
+      <c r="E246" t="s">
+        <v>85</v>
+      </c>
+      <c r="F246" t="s">
+        <v>131</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H246" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>986</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>987</v>
+      </c>
+      <c r="D247" t="s">
+        <v>84</v>
+      </c>
+      <c r="E247" t="s">
+        <v>85</v>
+      </c>
+      <c r="F247" t="s">
+        <v>145</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H247" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>990</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>991</v>
+      </c>
+      <c r="D248" t="s">
+        <v>84</v>
+      </c>
+      <c r="E248" t="s">
+        <v>85</v>
+      </c>
+      <c r="F248" t="s">
+        <v>401</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H248" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>994</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>995</v>
+      </c>
+      <c r="D249" t="s">
+        <v>84</v>
+      </c>
+      <c r="E249" t="s">
+        <v>85</v>
+      </c>
+      <c r="F249" t="s">
+        <v>401</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H249" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>998</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>999</v>
+      </c>
+      <c r="D250" t="s">
+        <v>84</v>
+      </c>
+      <c r="E250" t="s">
+        <v>85</v>
+      </c>
+      <c r="F250" t="s">
+        <v>401</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D251" t="s">
+        <v>84</v>
+      </c>
+      <c r="E251" t="s">
+        <v>85</v>
+      </c>
+      <c r="F251" t="s">
+        <v>401</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D252" t="s">
+        <v>84</v>
+      </c>
+      <c r="E252" t="s">
+        <v>85</v>
+      </c>
+      <c r="F252" t="s">
+        <v>401</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D253" t="s">
+        <v>84</v>
+      </c>
+      <c r="E253" t="s">
+        <v>85</v>
+      </c>
+      <c r="F253" t="s">
+        <v>401</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D254" t="s">
+        <v>84</v>
+      </c>
+      <c r="E254" t="s">
+        <v>85</v>
+      </c>
+      <c r="F254" t="s">
+        <v>401</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D255" t="s">
+        <v>84</v>
+      </c>
+      <c r="E255" t="s">
+        <v>85</v>
+      </c>
+      <c r="F255" t="s">
+        <v>106</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D256" t="s">
+        <v>84</v>
+      </c>
+      <c r="E256" t="s">
+        <v>85</v>
+      </c>
+      <c r="F256" t="s">
+        <v>106</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D257" t="s">
+        <v>84</v>
+      </c>
+      <c r="E257" t="s">
+        <v>85</v>
+      </c>
+      <c r="F257" t="s">
+        <v>106</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D258" t="s">
+        <v>84</v>
+      </c>
+      <c r="E258" t="s">
+        <v>85</v>
+      </c>
+      <c r="F258" t="s">
+        <v>401</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D259" t="s">
+        <v>84</v>
+      </c>
+      <c r="E259" t="s">
+        <v>85</v>
+      </c>
+      <c r="F259" t="s">
+        <v>106</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D260" t="s">
+        <v>84</v>
+      </c>
+      <c r="E260" t="s">
+        <v>85</v>
+      </c>
+      <c r="F260" t="s">
+        <v>401</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D261" t="s">
+        <v>84</v>
+      </c>
+      <c r="E261" t="s">
+        <v>85</v>
+      </c>
+      <c r="F261" t="s">
+        <v>401</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D262" t="s">
+        <v>84</v>
+      </c>
+      <c r="E262" t="s">
+        <v>85</v>
+      </c>
+      <c r="F262" t="s">
+        <v>401</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D263" t="s">
+        <v>84</v>
+      </c>
+      <c r="E263" t="s">
+        <v>85</v>
+      </c>
+      <c r="F263" t="s">
+        <v>401</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D264" t="s">
+        <v>84</v>
+      </c>
+      <c r="E264" t="s">
+        <v>85</v>
+      </c>
+      <c r="F264" t="s">
+        <v>255</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D265" t="s">
+        <v>84</v>
+      </c>
+      <c r="E265" t="s">
+        <v>85</v>
+      </c>
+      <c r="F265" t="s">
+        <v>430</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D266" t="s">
+        <v>84</v>
+      </c>
+      <c r="E266" t="s">
+        <v>85</v>
+      </c>
+      <c r="F266" t="s">
+        <v>430</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D267" t="s">
+        <v>84</v>
+      </c>
+      <c r="E267" t="s">
+        <v>85</v>
+      </c>
+      <c r="F267" t="s">
+        <v>430</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D268" t="s">
+        <v>84</v>
+      </c>
+      <c r="E268" t="s">
+        <v>85</v>
+      </c>
+      <c r="F268" t="s">
+        <v>430</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D269" t="s">
+        <v>84</v>
+      </c>
+      <c r="E269" t="s">
+        <v>85</v>
+      </c>
+      <c r="F269" t="s">
+        <v>430</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D270" t="s">
+        <v>84</v>
+      </c>
+      <c r="E270" t="s">
+        <v>85</v>
+      </c>
+      <c r="F270" t="s">
+        <v>154</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D271" t="s">
+        <v>84</v>
+      </c>
+      <c r="E271" t="s">
+        <v>85</v>
+      </c>
+      <c r="F271" t="s">
+        <v>255</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D272" t="s">
+        <v>84</v>
+      </c>
+      <c r="E272" t="s">
+        <v>85</v>
+      </c>
+      <c r="F272" t="s">
+        <v>145</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D273" t="s">
+        <v>84</v>
+      </c>
+      <c r="E273" t="s">
+        <v>85</v>
+      </c>
+      <c r="F273" t="s">
+        <v>145</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D274" t="s">
+        <v>84</v>
+      </c>
+      <c r="E274" t="s">
+        <v>85</v>
+      </c>
+      <c r="F274" t="s">
+        <v>145</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D275" t="s">
+        <v>84</v>
+      </c>
+      <c r="E275" t="s">
+        <v>85</v>
+      </c>
+      <c r="F275" t="s">
+        <v>145</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D276" t="s">
+        <v>84</v>
+      </c>
+      <c r="E276" t="s">
+        <v>85</v>
+      </c>
+      <c r="F276" t="s">
+        <v>430</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D277" t="s">
+        <v>84</v>
+      </c>
+      <c r="E277" t="s">
+        <v>85</v>
+      </c>
+      <c r="F277" t="s">
+        <v>430</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D278" t="s">
+        <v>84</v>
+      </c>
+      <c r="E278" t="s">
+        <v>85</v>
+      </c>
+      <c r="F278" t="s">
+        <v>430</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D279" t="s">
+        <v>84</v>
+      </c>
+      <c r="E279" t="s">
+        <v>85</v>
+      </c>
+      <c r="F279" t="s">
+        <v>430</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D280" t="s">
+        <v>84</v>
+      </c>
+      <c r="E280" t="s">
+        <v>85</v>
+      </c>
+      <c r="F280" t="s">
+        <v>430</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D281" t="s">
+        <v>84</v>
+      </c>
+      <c r="E281" t="s">
+        <v>85</v>
+      </c>
+      <c r="F281" t="s">
+        <v>131</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D282" t="s">
+        <v>84</v>
+      </c>
+      <c r="E282" t="s">
+        <v>85</v>
+      </c>
+      <c r="F282" t="s">
+        <v>131</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D283" t="s">
+        <v>84</v>
+      </c>
+      <c r="E283" t="s">
+        <v>85</v>
+      </c>
+      <c r="F283" t="s">
+        <v>131</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D284" t="s">
+        <v>84</v>
+      </c>
+      <c r="E284" t="s">
+        <v>85</v>
+      </c>
+      <c r="F284" t="s">
+        <v>131</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D285" t="s">
+        <v>84</v>
+      </c>
+      <c r="E285" t="s">
+        <v>85</v>
+      </c>
+      <c r="F285" t="s">
+        <v>131</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D286" t="s">
+        <v>84</v>
+      </c>
+      <c r="E286" t="s">
+        <v>85</v>
+      </c>
+      <c r="F286" t="s">
+        <v>131</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D287" t="s">
+        <v>84</v>
+      </c>
+      <c r="E287" t="s">
+        <v>85</v>
+      </c>
+      <c r="F287" t="s">
+        <v>106</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D288" t="s">
+        <v>84</v>
+      </c>
+      <c r="E288" t="s">
+        <v>85</v>
+      </c>
+      <c r="F288" t="s">
+        <v>106</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D289" t="s">
+        <v>84</v>
+      </c>
+      <c r="E289" t="s">
+        <v>85</v>
+      </c>
+      <c r="F289" t="s">
+        <v>90</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D290" t="s">
+        <v>84</v>
+      </c>
+      <c r="E290" t="s">
+        <v>85</v>
+      </c>
+      <c r="F290" t="s">
+        <v>90</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D291" t="s">
+        <v>84</v>
+      </c>
+      <c r="E291" t="s">
+        <v>85</v>
+      </c>
+      <c r="F291" t="s">
+        <v>90</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D292" t="s">
+        <v>84</v>
+      </c>
+      <c r="E292" t="s">
+        <v>85</v>
+      </c>
+      <c r="F292" t="s">
+        <v>90</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D293" t="s">
+        <v>84</v>
+      </c>
+      <c r="E293" t="s">
+        <v>85</v>
+      </c>
+      <c r="F293" t="s">
+        <v>90</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D294" t="s">
+        <v>84</v>
+      </c>
+      <c r="E294" t="s">
+        <v>85</v>
+      </c>
+      <c r="F294" t="s">
+        <v>90</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D295" t="s">
+        <v>84</v>
+      </c>
+      <c r="E295" t="s">
+        <v>85</v>
+      </c>
+      <c r="F295" t="s">
+        <v>90</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D296" t="s">
+        <v>84</v>
+      </c>
+      <c r="E296" t="s">
+        <v>85</v>
+      </c>
+      <c r="F296" t="s">
+        <v>90</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D297" t="s">
+        <v>84</v>
+      </c>
+      <c r="E297" t="s">
+        <v>85</v>
+      </c>
+      <c r="F297" t="s">
+        <v>90</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D298" t="s">
+        <v>84</v>
+      </c>
+      <c r="E298" t="s">
+        <v>85</v>
+      </c>
+      <c r="F298" t="s">
+        <v>90</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D299" t="s">
+        <v>84</v>
+      </c>
+      <c r="E299" t="s">
+        <v>85</v>
+      </c>
+      <c r="F299" t="s">
+        <v>145</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D300" t="s">
+        <v>84</v>
+      </c>
+      <c r="E300" t="s">
+        <v>85</v>
+      </c>
+      <c r="F300" t="s">
+        <v>255</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D301" t="s">
+        <v>84</v>
+      </c>
+      <c r="E301" t="s">
+        <v>85</v>
+      </c>
+      <c r="F301" t="s">
+        <v>268</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D302" t="s">
+        <v>84</v>
+      </c>
+      <c r="E302" t="s">
+        <v>85</v>
+      </c>
+      <c r="F302" t="s">
+        <v>401</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D303" t="s">
+        <v>84</v>
+      </c>
+      <c r="E303" t="s">
+        <v>85</v>
+      </c>
+      <c r="F303" t="s">
+        <v>401</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D304" t="s">
+        <v>84</v>
+      </c>
+      <c r="E304" t="s">
+        <v>85</v>
+      </c>
+      <c r="F304" t="s">
+        <v>145</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D305" t="s">
+        <v>84</v>
+      </c>
+      <c r="E305" t="s">
+        <v>85</v>
+      </c>
+      <c r="F305" t="s">
+        <v>154</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D306" t="s">
+        <v>84</v>
+      </c>
+      <c r="E306" t="s">
+        <v>85</v>
+      </c>
+      <c r="F306" t="s">
+        <v>106</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D307" t="s">
+        <v>84</v>
+      </c>
+      <c r="E307" t="s">
+        <v>85</v>
+      </c>
+      <c r="F307" t="s">
+        <v>154</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D308" t="s">
+        <v>84</v>
+      </c>
+      <c r="E308" t="s">
+        <v>85</v>
+      </c>
+      <c r="F308" t="s">
+        <v>145</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D309" t="s">
+        <v>84</v>
+      </c>
+      <c r="E309" t="s">
+        <v>85</v>
+      </c>
+      <c r="F309" t="s">
+        <v>145</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D310" t="s">
+        <v>84</v>
+      </c>
+      <c r="E310" t="s">
+        <v>85</v>
+      </c>
+      <c r="F310" t="s">
+        <v>145</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D311" t="s">
+        <v>84</v>
+      </c>
+      <c r="E311" t="s">
+        <v>85</v>
+      </c>
+      <c r="F311" t="s">
+        <v>430</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D312" t="s">
+        <v>84</v>
+      </c>
+      <c r="E312" t="s">
+        <v>85</v>
+      </c>
+      <c r="F312" t="s">
+        <v>430</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D313" t="s">
+        <v>84</v>
+      </c>
+      <c r="E313" t="s">
+        <v>85</v>
+      </c>
+      <c r="F313" t="s">
+        <v>430</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D314" t="s">
+        <v>84</v>
+      </c>
+      <c r="E314" t="s">
+        <v>85</v>
+      </c>
+      <c r="F314" t="s">
+        <v>106</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D315" t="s">
+        <v>84</v>
+      </c>
+      <c r="E315" t="s">
+        <v>85</v>
+      </c>
+      <c r="F315" t="s">
+        <v>106</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D316" t="s">
+        <v>84</v>
+      </c>
+      <c r="E316" t="s">
+        <v>85</v>
+      </c>
+      <c r="F316" t="s">
+        <v>106</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D317" t="s">
+        <v>84</v>
+      </c>
+      <c r="E317" t="s">
+        <v>85</v>
+      </c>
+      <c r="F317" t="s">
+        <v>106</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D318" t="s">
+        <v>84</v>
+      </c>
+      <c r="E318" t="s">
+        <v>85</v>
+      </c>
+      <c r="F318" t="s">
+        <v>106</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D319" t="s">
+        <v>84</v>
+      </c>
+      <c r="E319" t="s">
+        <v>85</v>
+      </c>
+      <c r="F319" t="s">
+        <v>401</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D320" t="s">
+        <v>84</v>
+      </c>
+      <c r="E320" t="s">
+        <v>85</v>
+      </c>
+      <c r="F320" t="s">
+        <v>401</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D321" t="s">
+        <v>84</v>
+      </c>
+      <c r="E321" t="s">
+        <v>85</v>
+      </c>
+      <c r="F321" t="s">
+        <v>401</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D322" t="s">
+        <v>84</v>
+      </c>
+      <c r="E322" t="s">
+        <v>85</v>
+      </c>
+      <c r="F322" t="s">
+        <v>401</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D323" t="s">
+        <v>84</v>
+      </c>
+      <c r="E323" t="s">
+        <v>85</v>
+      </c>
+      <c r="F323" t="s">
+        <v>401</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D324" t="s">
+        <v>84</v>
+      </c>
+      <c r="E324" t="s">
+        <v>85</v>
+      </c>
+      <c r="F324" t="s">
+        <v>401</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D325" t="s">
+        <v>84</v>
+      </c>
+      <c r="E325" t="s">
+        <v>85</v>
+      </c>
+      <c r="F325" t="s">
+        <v>401</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D326" t="s">
+        <v>84</v>
+      </c>
+      <c r="E326" t="s">
+        <v>85</v>
+      </c>
+      <c r="F326" t="s">
+        <v>401</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D327" t="s">
+        <v>84</v>
+      </c>
+      <c r="E327" t="s">
+        <v>85</v>
+      </c>
+      <c r="F327" t="s">
+        <v>401</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D328" t="s">
+        <v>84</v>
+      </c>
+      <c r="E328" t="s">
+        <v>85</v>
+      </c>
+      <c r="F328" t="s">
+        <v>145</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D329" t="s">
+        <v>84</v>
+      </c>
+      <c r="E329" t="s">
+        <v>85</v>
+      </c>
+      <c r="F329" t="s">
+        <v>145</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D330" t="s">
+        <v>84</v>
+      </c>
+      <c r="E330" t="s">
+        <v>85</v>
+      </c>
+      <c r="F330" t="s">
+        <v>145</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D331" t="s">
+        <v>84</v>
+      </c>
+      <c r="E331" t="s">
+        <v>85</v>
+      </c>
+      <c r="F331" t="s">
+        <v>145</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D332" t="s">
+        <v>84</v>
+      </c>
+      <c r="E332" t="s">
+        <v>85</v>
+      </c>
+      <c r="F332" t="s">
+        <v>154</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D333" t="s">
+        <v>84</v>
+      </c>
+      <c r="E333" t="s">
+        <v>85</v>
+      </c>
+      <c r="F333" t="s">
+        <v>154</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D334" t="s">
+        <v>84</v>
+      </c>
+      <c r="E334" t="s">
+        <v>85</v>
+      </c>
+      <c r="F334" t="s">
+        <v>430</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D335" t="s">
+        <v>84</v>
+      </c>
+      <c r="E335" t="s">
+        <v>85</v>
+      </c>
+      <c r="F335" t="s">
+        <v>430</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D336" t="s">
+        <v>84</v>
+      </c>
+      <c r="E336" t="s">
+        <v>85</v>
+      </c>
+      <c r="F336" t="s">
+        <v>430</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D337" t="s">
+        <v>84</v>
+      </c>
+      <c r="E337" t="s">
+        <v>85</v>
+      </c>
+      <c r="F337" t="s">
+        <v>106</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D338" t="s">
+        <v>84</v>
+      </c>
+      <c r="E338" t="s">
+        <v>85</v>
+      </c>
+      <c r="F338" t="s">
+        <v>106</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D339" t="s">
+        <v>84</v>
+      </c>
+      <c r="E339" t="s">
+        <v>85</v>
+      </c>
+      <c r="F339" t="s">
+        <v>401</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D340" t="s">
+        <v>84</v>
+      </c>
+      <c r="E340" t="s">
+        <v>85</v>
+      </c>
+      <c r="F340" t="s">
+        <v>401</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D341" t="s">
+        <v>84</v>
+      </c>
+      <c r="E341" t="s">
+        <v>85</v>
+      </c>
+      <c r="F341" t="s">
+        <v>401</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D342" t="s">
+        <v>84</v>
+      </c>
+      <c r="E342" t="s">
+        <v>85</v>
+      </c>
+      <c r="F342" t="s">
+        <v>401</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D343" t="s">
+        <v>84</v>
+      </c>
+      <c r="E343" t="s">
+        <v>85</v>
+      </c>
+      <c r="F343" t="s">
+        <v>401</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D344" t="s">
+        <v>84</v>
+      </c>
+      <c r="E344" t="s">
+        <v>85</v>
+      </c>
+      <c r="F344" t="s">
+        <v>401</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D345" t="s">
+        <v>84</v>
+      </c>
+      <c r="E345" t="s">
+        <v>85</v>
+      </c>
+      <c r="F345" t="s">
+        <v>268</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D346" t="s">
+        <v>84</v>
+      </c>
+      <c r="E346" t="s">
+        <v>85</v>
+      </c>
+      <c r="F346" t="s">
+        <v>827</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D347" t="s">
+        <v>84</v>
+      </c>
+      <c r="E347" t="s">
+        <v>85</v>
+      </c>
+      <c r="F347" t="s">
+        <v>827</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D348" t="s">
+        <v>84</v>
+      </c>
+      <c r="E348" t="s">
+        <v>85</v>
+      </c>
+      <c r="F348" t="s">
+        <v>827</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D349" t="s">
+        <v>84</v>
+      </c>
+      <c r="E349" t="s">
+        <v>85</v>
+      </c>
+      <c r="F349" t="s">
+        <v>827</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D350" t="s">
+        <v>84</v>
+      </c>
+      <c r="E350" t="s">
+        <v>85</v>
+      </c>
+      <c r="F350" t="s">
+        <v>145</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D351" t="s">
+        <v>84</v>
+      </c>
+      <c r="E351" t="s">
+        <v>85</v>
+      </c>
+      <c r="F351" t="s">
+        <v>145</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D352" t="s">
+        <v>84</v>
+      </c>
+      <c r="E352" t="s">
+        <v>85</v>
+      </c>
+      <c r="F352" t="s">
+        <v>145</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D353" t="s">
+        <v>84</v>
+      </c>
+      <c r="E353" t="s">
+        <v>85</v>
+      </c>
+      <c r="F353" t="s">
+        <v>106</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D354" t="s">
+        <v>84</v>
+      </c>
+      <c r="E354" t="s">
+        <v>85</v>
+      </c>
+      <c r="F354" t="s">
+        <v>106</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D355" t="s">
+        <v>84</v>
+      </c>
+      <c r="E355" t="s">
+        <v>85</v>
+      </c>
+      <c r="F355" t="s">
+        <v>106</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D356" t="s">
+        <v>84</v>
+      </c>
+      <c r="E356" t="s">
+        <v>85</v>
+      </c>
+      <c r="F356" t="s">
+        <v>401</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D357" t="s">
+        <v>84</v>
+      </c>
+      <c r="E357" t="s">
+        <v>85</v>
+      </c>
+      <c r="F357" t="s">
+        <v>401</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D358" t="s">
+        <v>84</v>
+      </c>
+      <c r="E358" t="s">
+        <v>85</v>
+      </c>
+      <c r="F358" t="s">
+        <v>401</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D359" t="s">
+        <v>84</v>
+      </c>
+      <c r="E359" t="s">
+        <v>85</v>
+      </c>
+      <c r="F359" t="s">
+        <v>154</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D360" t="s">
+        <v>84</v>
+      </c>
+      <c r="E360" t="s">
+        <v>85</v>
+      </c>
+      <c r="F360" t="s">
+        <v>430</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D361" t="s">
+        <v>84</v>
+      </c>
+      <c r="E361" t="s">
+        <v>85</v>
+      </c>
+      <c r="F361" t="s">
+        <v>430</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D362" t="s">
+        <v>84</v>
+      </c>
+      <c r="E362" t="s">
+        <v>85</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D363" t="s">
+        <v>84</v>
+      </c>
+      <c r="E363" t="s">
+        <v>85</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D364" t="s">
+        <v>84</v>
+      </c>
+      <c r="E364" t="s">
+        <v>85</v>
+      </c>
+      <c r="F364" t="s">
+        <v>401</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D365" t="s">
+        <v>84</v>
+      </c>
+      <c r="E365" t="s">
+        <v>85</v>
+      </c>
+      <c r="F365" t="s">
+        <v>401</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D366" t="s">
+        <v>84</v>
+      </c>
+      <c r="E366" t="s">
+        <v>85</v>
+      </c>
+      <c r="F366" t="s">
+        <v>401</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D367" t="s">
+        <v>84</v>
+      </c>
+      <c r="E367" t="s">
+        <v>85</v>
+      </c>
+      <c r="F367" t="s">
+        <v>106</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D368" t="s">
+        <v>84</v>
+      </c>
+      <c r="E368" t="s">
+        <v>85</v>
+      </c>
+      <c r="F368" t="s">
+        <v>106</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D369" t="s">
+        <v>84</v>
+      </c>
+      <c r="E369" t="s">
+        <v>85</v>
+      </c>
+      <c r="F369" t="s">
+        <v>106</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D370" t="s">
+        <v>84</v>
+      </c>
+      <c r="E370" t="s">
+        <v>85</v>
+      </c>
+      <c r="F370" t="s">
+        <v>430</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D371" t="s">
+        <v>84</v>
+      </c>
+      <c r="E371" t="s">
+        <v>85</v>
+      </c>
+      <c r="F371" t="s">
+        <v>430</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D372" t="s">
+        <v>84</v>
+      </c>
+      <c r="E372" t="s">
+        <v>85</v>
+      </c>
+      <c r="F372" t="s">
+        <v>430</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D373" t="s">
+        <v>84</v>
+      </c>
+      <c r="E373" t="s">
+        <v>85</v>
+      </c>
+      <c r="F373" t="s">
+        <v>430</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D374" t="s">
+        <v>84</v>
+      </c>
+      <c r="E374" t="s">
+        <v>85</v>
+      </c>
+      <c r="F374" t="s">
+        <v>430</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D375" t="s">
+        <v>84</v>
+      </c>
+      <c r="E375" t="s">
+        <v>85</v>
+      </c>
+      <c r="F375" t="s">
+        <v>827</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D376" t="s">
+        <v>84</v>
+      </c>
+      <c r="E376" t="s">
+        <v>85</v>
+      </c>
+      <c r="F376" t="s">
+        <v>827</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D377" t="s">
+        <v>84</v>
+      </c>
+      <c r="E377" t="s">
+        <v>85</v>
+      </c>
+      <c r="F377" t="s">
+        <v>154</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D378" t="s">
+        <v>84</v>
+      </c>
+      <c r="E378" t="s">
+        <v>85</v>
+      </c>
+      <c r="F378" t="s">
+        <v>268</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D379" t="s">
+        <v>84</v>
+      </c>
+      <c r="E379" t="s">
+        <v>85</v>
+      </c>
+      <c r="F379" t="s">
+        <v>90</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D380" t="s">
+        <v>84</v>
+      </c>
+      <c r="E380" t="s">
+        <v>85</v>
+      </c>
+      <c r="F380" t="s">
+        <v>106</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D381" t="s">
+        <v>84</v>
+      </c>
+      <c r="E381" t="s">
+        <v>85</v>
+      </c>
+      <c r="F381" t="s">
+        <v>106</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D382" t="s">
+        <v>84</v>
+      </c>
+      <c r="E382" t="s">
+        <v>85</v>
+      </c>
+      <c r="F382" t="s">
+        <v>106</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D383" t="s">
+        <v>84</v>
+      </c>
+      <c r="E383" t="s">
+        <v>85</v>
+      </c>
+      <c r="F383" t="s">
+        <v>401</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D384" t="s">
+        <v>84</v>
+      </c>
+      <c r="E384" t="s">
+        <v>85</v>
+      </c>
+      <c r="F384" t="s">
+        <v>401</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D385" t="s">
+        <v>84</v>
+      </c>
+      <c r="E385" t="s">
+        <v>85</v>
+      </c>
+      <c r="F385" t="s">
+        <v>401</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D386" t="s">
+        <v>84</v>
+      </c>
+      <c r="E386" t="s">
+        <v>85</v>
+      </c>
+      <c r="F386" t="s">
+        <v>131</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D387" t="s">
+        <v>84</v>
+      </c>
+      <c r="E387" t="s">
+        <v>85</v>
+      </c>
+      <c r="F387" t="s">
+        <v>86</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D388" t="s">
+        <v>84</v>
+      </c>
+      <c r="E388" t="s">
+        <v>85</v>
+      </c>
+      <c r="F388" t="s">
+        <v>86</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D389" t="s">
+        <v>84</v>
+      </c>
+      <c r="E389" t="s">
+        <v>85</v>
+      </c>
+      <c r="F389" t="s">
+        <v>86</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D390" t="s">
+        <v>84</v>
+      </c>
+      <c r="E390" t="s">
+        <v>85</v>
+      </c>
+      <c r="F390" t="s">
+        <v>86</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D391" t="s">
+        <v>84</v>
+      </c>
+      <c r="E391" t="s">
+        <v>85</v>
+      </c>
+      <c r="F391" t="s">
+        <v>86</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D392" t="s">
+        <v>84</v>
+      </c>
+      <c r="E392" t="s">
+        <v>85</v>
+      </c>
+      <c r="F392" t="s">
+        <v>86</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D393" t="s">
+        <v>84</v>
+      </c>
+      <c r="E393" t="s">
+        <v>85</v>
+      </c>
+      <c r="F393" t="s">
+        <v>86</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D394" t="s">
+        <v>84</v>
+      </c>
+      <c r="E394" t="s">
+        <v>85</v>
+      </c>
+      <c r="F394" t="s">
+        <v>86</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D395" t="s">
+        <v>84</v>
+      </c>
+      <c r="E395" t="s">
+        <v>85</v>
+      </c>
+      <c r="F395" t="s">
+        <v>430</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D396" t="s">
+        <v>84</v>
+      </c>
+      <c r="E396" t="s">
+        <v>85</v>
+      </c>
+      <c r="F396" t="s">
+        <v>430</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D397" t="s">
+        <v>84</v>
+      </c>
+      <c r="E397" t="s">
+        <v>85</v>
+      </c>
+      <c r="F397" t="s">
+        <v>154</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D398" t="s">
+        <v>84</v>
+      </c>
+      <c r="E398" t="s">
+        <v>85</v>
+      </c>
+      <c r="F398" t="s">
+        <v>145</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D399" t="s">
+        <v>84</v>
+      </c>
+      <c r="E399" t="s">
+        <v>85</v>
+      </c>
+      <c r="F399" t="s">
+        <v>145</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D400" t="s">
+        <v>84</v>
+      </c>
+      <c r="E400" t="s">
+        <v>85</v>
+      </c>
+      <c r="F400" t="s">
+        <v>145</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D401" t="s">
+        <v>84</v>
+      </c>
+      <c r="E401" t="s">
+        <v>85</v>
+      </c>
+      <c r="F401" t="s">
+        <v>145</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D402" t="s">
+        <v>84</v>
+      </c>
+      <c r="E402" t="s">
+        <v>85</v>
+      </c>
+      <c r="F402" t="s">
+        <v>145</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D403" t="s">
+        <v>84</v>
+      </c>
+      <c r="E403" t="s">
+        <v>85</v>
+      </c>
+      <c r="F403" t="s">
+        <v>145</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D404" t="s">
+        <v>84</v>
+      </c>
+      <c r="E404" t="s">
+        <v>85</v>
+      </c>
+      <c r="F404" t="s">
+        <v>145</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D405" t="s">
+        <v>84</v>
+      </c>
+      <c r="E405" t="s">
+        <v>85</v>
+      </c>
+      <c r="F405" t="s">
+        <v>145</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D406" t="s">
+        <v>84</v>
+      </c>
+      <c r="E406" t="s">
+        <v>85</v>
+      </c>
+      <c r="F406" t="s">
+        <v>106</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D407" t="s">
+        <v>84</v>
+      </c>
+      <c r="E407" t="s">
+        <v>85</v>
+      </c>
+      <c r="F407" t="s">
+        <v>106</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D408" t="s">
+        <v>84</v>
+      </c>
+      <c r="E408" t="s">
+        <v>85</v>
+      </c>
+      <c r="F408" t="s">
+        <v>401</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D409" t="s">
+        <v>84</v>
+      </c>
+      <c r="E409" t="s">
+        <v>85</v>
+      </c>
+      <c r="F409" t="s">
+        <v>154</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D410" t="s">
+        <v>84</v>
+      </c>
+      <c r="E410" t="s">
+        <v>85</v>
+      </c>
+      <c r="F410" t="s">
+        <v>154</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D411" t="s">
+        <v>84</v>
+      </c>
+      <c r="E411" t="s">
+        <v>85</v>
+      </c>
+      <c r="F411" t="s">
+        <v>145</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D412" t="s">
+        <v>84</v>
+      </c>
+      <c r="E412" t="s">
+        <v>85</v>
+      </c>
+      <c r="F412" t="s">
+        <v>255</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D413" t="s">
+        <v>84</v>
+      </c>
+      <c r="E413" t="s">
+        <v>85</v>
+      </c>
+      <c r="F413" t="s">
+        <v>255</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D414" t="s">
+        <v>84</v>
+      </c>
+      <c r="E414" t="s">
+        <v>85</v>
+      </c>
+      <c r="F414" t="s">
+        <v>154</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D415" t="s">
+        <v>84</v>
+      </c>
+      <c r="E415" t="s">
+        <v>85</v>
+      </c>
+      <c r="F415" t="s">
+        <v>131</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D416" t="s">
+        <v>84</v>
+      </c>
+      <c r="E416" t="s">
+        <v>85</v>
+      </c>
+      <c r="F416" t="s">
+        <v>430</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D417" t="s">
+        <v>84</v>
+      </c>
+      <c r="E417" t="s">
+        <v>85</v>
+      </c>
+      <c r="F417" t="s">
+        <v>268</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D418" t="s">
+        <v>84</v>
+      </c>
+      <c r="E418" t="s">
+        <v>85</v>
+      </c>
+      <c r="F418" t="s">
+        <v>827</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D419" t="s">
+        <v>84</v>
+      </c>
+      <c r="E419" t="s">
+        <v>85</v>
+      </c>
+      <c r="F419" t="s">
+        <v>430</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D420" t="s">
+        <v>84</v>
+      </c>
+      <c r="E420" t="s">
+        <v>85</v>
+      </c>
+      <c r="F420" t="s">
+        <v>145</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D421" t="s">
+        <v>84</v>
+      </c>
+      <c r="E421" t="s">
+        <v>85</v>
+      </c>
+      <c r="F421" t="s">
+        <v>86</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D422" t="s">
+        <v>84</v>
+      </c>
+      <c r="E422" t="s">
+        <v>85</v>
+      </c>
+      <c r="F422" t="s">
+        <v>86</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D423" t="s">
+        <v>84</v>
+      </c>
+      <c r="E423" t="s">
+        <v>85</v>
+      </c>
+      <c r="F423" t="s">
+        <v>430</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D424" t="s">
+        <v>84</v>
+      </c>
+      <c r="E424" t="s">
+        <v>85</v>
+      </c>
+      <c r="F424" t="s">
+        <v>401</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D425" t="s">
+        <v>84</v>
+      </c>
+      <c r="E425" t="s">
+        <v>85</v>
+      </c>
+      <c r="F425" t="s">
+        <v>827</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D426" t="s">
+        <v>84</v>
+      </c>
+      <c r="E426" t="s">
+        <v>85</v>
+      </c>
+      <c r="F426" t="s">
+        <v>90</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D427" t="s">
+        <v>84</v>
+      </c>
+      <c r="E427" t="s">
+        <v>85</v>
+      </c>
+      <c r="F427" t="s">
+        <v>90</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D428" t="s">
+        <v>84</v>
+      </c>
+      <c r="E428" t="s">
+        <v>85</v>
+      </c>
+      <c r="F428" t="s">
+        <v>106</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
         <v>10</v>
       </c>
-      <c r="D110" t="s">
-[...2 lines deleted...]
-      <c r="E110" t="s">
+      <c r="D429" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F429" t="s">
+        <v>90</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>16</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F430" t="s">
+        <v>106</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>20</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F431" t="s">
+        <v>145</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>24</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F432" t="s">
+        <v>430</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>28</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F433" t="s">
+        <v>106</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>32</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F434" t="s">
+        <v>106</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>36</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F435" t="s">
+        <v>255</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>40</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>44</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F437" t="s">
+        <v>145</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>48</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F438" t="s">
+        <v>268</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>52</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F439" t="s">
+        <v>268</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>56</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F440" t="s">
+        <v>430</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>60</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F441" t="s">
+        <v>430</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>64</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F442" t="s">
+        <v>430</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>68</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F443" t="s">
+        <v>430</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>72</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F444" t="s">
+        <v>430</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>76</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F445" t="s">
+        <v>430</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>80</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F446" t="s">
+        <v>430</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>144</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F447" t="s">
+        <v>430</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>149</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F448" t="s">
+        <v>430</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>153</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F449" t="s">
+        <v>430</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>158</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F450" t="s">
+        <v>430</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>162</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F451" t="s">
+        <v>430</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>166</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F452" t="s">
+        <v>430</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>170</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F453" t="s">
+        <v>430</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>174</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F454" t="s">
+        <v>430</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>178</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F455" t="s">
+        <v>430</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>182</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F456" t="s">
+        <v>430</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>186</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F457" t="s">
+        <v>430</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>190</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F458" t="s">
+        <v>430</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>194</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F459" t="s">
+        <v>430</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>198</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F460" t="s">
+        <v>430</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>202</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F461" t="s">
+        <v>430</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>206</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F462" t="s">
+        <v>430</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>210</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F463" t="s">
+        <v>430</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>214</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F464" t="s">
+        <v>430</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>218</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F465" t="s">
+        <v>430</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>222</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F466" t="s">
+        <v>430</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>226</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F467" t="s">
+        <v>430</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>230</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F468" t="s">
+        <v>430</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>234</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F469" t="s">
+        <v>430</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>238</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F470" t="s">
+        <v>430</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>242</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F471" t="s">
+        <v>430</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>246</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F472" t="s">
+        <v>430</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>250</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F473" t="s">
+        <v>430</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>254</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F474" t="s">
+        <v>430</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>259</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F475" t="s">
+        <v>430</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>263</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F476" t="s">
+        <v>430</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>267</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F477" t="s">
+        <v>430</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>272</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F478" t="s">
+        <v>430</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>276</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F479" t="s">
+        <v>430</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>280</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F480" t="s">
+        <v>430</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>284</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F481" t="s">
+        <v>430</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>288</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F482" t="s">
+        <v>430</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>292</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F483" t="s">
+        <v>430</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>296</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F484" t="s">
+        <v>430</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>300</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F485" t="s">
+        <v>430</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>304</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F486" t="s">
+        <v>430</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>308</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F487" t="s">
+        <v>430</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>312</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F488" t="s">
+        <v>430</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>316</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F489" t="s">
+        <v>430</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>320</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F490" t="s">
+        <v>430</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>324</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F491" t="s">
+        <v>430</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>328</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F492" t="s">
+        <v>430</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>332</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F493" t="s">
+        <v>430</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>336</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F494" t="s">
+        <v>430</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>340</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F495" t="s">
+        <v>430</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>344</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F496" t="s">
+        <v>430</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>348</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F497" t="s">
+        <v>430</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>352</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F498" t="s">
+        <v>106</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>356</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F499" t="s">
+        <v>430</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>360</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F500" t="s">
+        <v>430</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>364</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F501" t="s">
+        <v>430</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>368</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F502" t="s">
+        <v>430</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>372</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F503" t="s">
+        <v>12</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>376</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F504" t="s">
+        <v>145</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>380</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F505" t="s">
+        <v>145</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>384</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F506" t="s">
+        <v>145</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>388</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F507" t="s">
+        <v>145</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>392</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F508" t="s">
+        <v>145</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>396</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F509" t="s">
+        <v>145</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>400</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F510" t="s">
+        <v>145</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>405</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F511" t="s">
+        <v>145</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>409</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F512" t="s">
+        <v>145</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>413</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F513" t="s">
+        <v>145</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>417</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F514" t="s">
+        <v>145</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>421</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F515" t="s">
+        <v>145</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>425</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F516" t="s">
+        <v>145</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>429</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F517" t="s">
+        <v>145</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>434</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F518" t="s">
+        <v>145</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>438</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F519" t="s">
+        <v>145</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>442</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F520" t="s">
+        <v>145</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>446</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F521" t="s">
+        <v>145</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
         <v>450</v>
       </c>
-      <c r="F110" t="s">
-[...6 lines deleted...]
-        <v>453</v>
+      <c r="D522" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F522" t="s">
+        <v>145</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>454</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F523" t="s">
+        <v>145</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>458</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F524" t="s">
+        <v>145</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>462</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F525" t="s">
+        <v>145</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>466</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F526" t="s">
+        <v>145</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>470</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F527" t="s">
+        <v>145</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>474</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F528" t="s">
+        <v>145</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>478</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F529" t="s">
+        <v>145</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>482</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F530" t="s">
+        <v>145</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>486</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F531" t="s">
+        <v>145</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>490</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F532" t="s">
+        <v>145</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>494</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F533" t="s">
+        <v>145</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>498</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F534" t="s">
+        <v>145</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>502</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F535" t="s">
+        <v>145</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>506</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F536" t="s">
+        <v>145</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>510</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F537" t="s">
+        <v>2040</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>514</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>518</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F539" t="s">
+        <v>145</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>522</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F540" t="s">
+        <v>2050</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>526</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F541" t="s">
+        <v>86</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>530</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F542" t="s">
+        <v>255</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>534</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F543" t="s">
+        <v>2060</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>538</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F544" t="s">
+        <v>12</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>542</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F545" t="s">
+        <v>131</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>546</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F546" t="s">
+        <v>90</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>550</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F547" t="s">
+        <v>145</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>554</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F548" t="s">
+        <v>145</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>558</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F549" t="s">
+        <v>145</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>562</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F550" t="s">
+        <v>145</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>566</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F551" t="s">
+        <v>145</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>570</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F552" t="s">
+        <v>145</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>574</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F553" t="s">
+        <v>145</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>578</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F554" t="s">
+        <v>145</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>582</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F555" t="s">
+        <v>145</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>586</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F556" t="s">
+        <v>145</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>590</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F557" t="s">
+        <v>145</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>594</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F558" t="s">
+        <v>145</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>598</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F559" t="s">
+        <v>145</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>602</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F560" t="s">
+        <v>145</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>606</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F561" t="s">
+        <v>145</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>610</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F562" t="s">
+        <v>145</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>614</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F563" t="s">
+        <v>145</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>618</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F564" t="s">
+        <v>145</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>622</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F565" t="s">
+        <v>145</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>626</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F566" t="s">
+        <v>145</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>630</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F567" t="s">
+        <v>145</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>634</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F568" t="s">
+        <v>145</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>638</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F569" t="s">
+        <v>145</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>642</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F570" t="s">
+        <v>145</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>646</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F571" t="s">
+        <v>145</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>650</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F572" t="s">
+        <v>145</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>654</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F573" t="s">
+        <v>145</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>658</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F574" t="s">
+        <v>145</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>662</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F575" t="s">
+        <v>145</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>666</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F576" t="s">
+        <v>145</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>670</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F577" t="s">
+        <v>145</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>674</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F578" t="s">
+        <v>145</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>678</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F579" t="s">
+        <v>145</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>682</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F580" t="s">
+        <v>145</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>686</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F581" t="s">
+        <v>145</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>690</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F582" t="s">
+        <v>145</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>694</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F583" t="s">
+        <v>145</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>698</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F584" t="s">
+        <v>145</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>702</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F585" t="s">
+        <v>145</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>706</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F586" t="s">
+        <v>145</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>710</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F587" t="s">
+        <v>145</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>714</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F588" t="s">
+        <v>145</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>718</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F589" t="s">
+        <v>145</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>722</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F590" t="s">
+        <v>145</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>726</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F591" t="s">
+        <v>145</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>730</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F592" t="s">
+        <v>145</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>734</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F593" t="s">
+        <v>145</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>738</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F594" t="s">
+        <v>145</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>742</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F595" t="s">
+        <v>145</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>746</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F596" t="s">
+        <v>145</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>750</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F597" t="s">
+        <v>145</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>754</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F598" t="s">
+        <v>145</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>758</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F599" t="s">
+        <v>827</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>762</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F600" t="s">
+        <v>827</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>766</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F601" t="s">
+        <v>430</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>770</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F602" t="s">
+        <v>12</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>774</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F603" t="s">
+        <v>131</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>778</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F604" t="s">
+        <v>131</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>782</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F605" t="s">
+        <v>255</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>786</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F606" t="s">
+        <v>255</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>790</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F607" t="s">
+        <v>255</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>794</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F608" t="s">
+        <v>255</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>798</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F609" t="s">
+        <v>255</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>802</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F610" t="s">
+        <v>430</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>806</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F611" t="s">
+        <v>145</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>810</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F612" t="s">
+        <v>145</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>814</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F613" t="s">
+        <v>2269</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>818</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F614" t="s">
+        <v>2050</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>822</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F615" t="s">
+        <v>145</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>826</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F616" t="s">
+        <v>401</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>831</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F617" t="s">
+        <v>401</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>835</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F618" t="s">
+        <v>401</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>839</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F619" t="s">
+        <v>401</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>843</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F620" t="s">
+        <v>401</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>847</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F621" t="s">
+        <v>827</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>851</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F622" t="s">
+        <v>430</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>855</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F623" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>859</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F624" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>863</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F625" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>867</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F626" t="s">
+        <v>106</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>871</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F627" t="s">
+        <v>106</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>875</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F628" t="s">
+        <v>106</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>879</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F629" t="s">
+        <v>106</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>883</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F630" t="s">
+        <v>106</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>887</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F631" t="s">
+        <v>106</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>891</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F632" t="s">
+        <v>106</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>895</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F633" t="s">
+        <v>106</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>899</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F634" t="s">
+        <v>106</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>903</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F635" t="s">
+        <v>106</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>907</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F636" t="s">
+        <v>401</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>911</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F637" t="s">
+        <v>430</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>915</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F638" t="s">
+        <v>86</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>919</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F639" t="s">
+        <v>12</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>923</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2352</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>927</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>10</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F642" t="s">
+        <v>145</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>16</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F643" t="s">
+        <v>255</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>20</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F644" t="s">
+        <v>145</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>24</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>28</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F646" t="s">
+        <v>131</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>32</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F647" t="s">
+        <v>86</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>36</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F648" t="s">
+        <v>86</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>40</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F649" t="s">
+        <v>430</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>44</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F650" t="s">
+        <v>430</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>48</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F651" t="s">
+        <v>86</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>52</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F652" t="s">
+        <v>154</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>56</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F653" t="s">
+        <v>154</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>60</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F654" t="s">
+        <v>255</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>64</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F655" t="s">
+        <v>827</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>68</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F656" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>72</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F657" t="s">
+        <v>430</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>76</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F658" t="s">
+        <v>430</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>80</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F659" t="s">
+        <v>430</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>144</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F660" t="s">
+        <v>430</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>149</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F661" t="s">
+        <v>154</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>153</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F662" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>158</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F663" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>162</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F664" t="s">
+        <v>2428</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>166</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F665" t="s">
+        <v>106</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>170</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F666" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>174</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F667" t="s">
+        <v>145</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>178</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F668" t="s">
+        <v>430</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>182</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F669" t="s">
+        <v>106</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>186</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F670" t="s">
+        <v>86</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>190</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F671" t="s">
+        <v>430</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>194</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F672" t="s">
+        <v>827</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>198</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F673" t="s">
+        <v>430</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>202</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F674" t="s">
+        <v>106</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>206</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F675" t="s">
+        <v>106</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>210</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F676" t="s">
+        <v>154</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>214</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F677" t="s">
+        <v>106</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>218</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F678" t="s">
+        <v>430</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>222</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F679" t="s">
+        <v>430</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>226</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F680" t="s">
+        <v>106</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>230</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F681" t="s">
+        <v>255</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>234</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F682" t="s">
+        <v>86</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>238</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F683" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>242</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F684" t="s">
+        <v>430</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>246</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F685" t="s">
+        <v>430</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>250</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F686" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>254</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F687" t="s">
+        <v>154</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>259</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F688" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>10</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F689" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>16</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F690" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>20</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F691" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>24</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F692" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>28</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F693" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>32</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F694" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>36</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F695" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>40</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F696" t="s">
+        <v>90</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>44</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>48</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F698" t="s">
+        <v>430</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>52</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F699" t="s">
+        <v>2538</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>56</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F700" t="s">
+        <v>827</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>60</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F701" t="s">
+        <v>86</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>64</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F702" t="s">
+        <v>86</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>68</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F703" t="s">
+        <v>86</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>72</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F704" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>10</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F705" t="s">
+        <v>90</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>16</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F706" t="s">
+        <v>90</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>20</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F707" t="s">
+        <v>145</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>24</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F708" t="s">
+        <v>106</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>28</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F709" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>32</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F710" t="s">
+        <v>255</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>36</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F711" t="s">
+        <v>827</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>40</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F712" t="s">
+        <v>430</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>44</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F713" t="s">
+        <v>430</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>48</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F714" t="s">
+        <v>86</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>52</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F715" t="s">
+        <v>145</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>56</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F716" t="s">
+        <v>131</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>60</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F717" t="s">
+        <v>430</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>64</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F718" t="s">
+        <v>145</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>68</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F719" t="s">
+        <v>86</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>72</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F720" t="s">
+        <v>86</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>76</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F721" t="s">
+        <v>145</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>80</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F722" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>144</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F723" t="s">
+        <v>430</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>149</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F724" t="s">
+        <v>430</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>153</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F725" t="s">
+        <v>12</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>158</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F726" t="s">
+        <v>145</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>162</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F727" t="s">
+        <v>106</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>166</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F728" t="s">
+        <v>86</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>170</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F729" t="s">
+        <v>86</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>174</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F730" t="s">
+        <v>86</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>178</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F731" t="s">
+        <v>401</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>182</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F732" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>186</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F733" t="s">
+        <v>86</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>190</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F734" t="s">
+        <v>430</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>194</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F735" t="s">
+        <v>86</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>198</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F736" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>202</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F737" t="s">
+        <v>430</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>206</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F738" t="s">
+        <v>90</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>210</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F739" t="s">
+        <v>90</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>214</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F740" t="s">
+        <v>90</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>10</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2667</v>
+      </c>
+      <c r="F741" t="s">
+        <v>12</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>16</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2667</v>
+      </c>
+      <c r="F742" t="s">
+        <v>12</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>10</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F743" t="s">
+        <v>131</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>16</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F744" t="s">
+        <v>90</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>20</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F745" t="s">
+        <v>90</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>24</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F746" t="s">
+        <v>401</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>28</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F747" t="s">
+        <v>86</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>32</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F748" t="s">
+        <v>145</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>36</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F749" t="s">
+        <v>145</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>40</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F750" t="s">
+        <v>401</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>44</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F751" t="s">
+        <v>2050</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>48</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F752" t="s">
+        <v>106</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>52</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F753" t="s">
+        <v>106</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>56</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F754" t="s">
+        <v>430</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>60</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F755" t="s">
+        <v>86</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>64</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F756" t="s">
+        <v>131</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>68</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F757" t="s">
+        <v>131</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>72</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F758" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>76</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F759" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>80</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F760" t="s">
+        <v>154</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>144</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F761" t="s">
+        <v>154</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>149</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F762" t="s">
+        <v>255</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>153</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F763" t="s">
+        <v>430</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>158</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F764" t="s">
+        <v>827</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>162</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F765" t="s">
+        <v>827</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>166</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F766" t="s">
+        <v>255</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>170</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F767" t="s">
+        <v>827</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>174</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F768" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>178</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F769" t="s">
+        <v>131</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>182</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F770" t="s">
+        <v>2050</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>186</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F771" t="s">
+        <v>90</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>190</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F772" t="s">
+        <v>2050</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>194</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F773" t="s">
+        <v>145</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>198</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F774" t="s">
+        <v>430</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>202</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F775" t="s">
+        <v>86</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>206</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F776" t="s">
+        <v>255</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>210</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F777" t="s">
+        <v>106</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>214</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F778" t="s">
+        <v>145</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>218</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F779" t="s">
+        <v>255</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>222</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F780" t="s">
+        <v>827</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>226</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F781" t="s">
+        <v>827</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>230</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F782" t="s">
+        <v>255</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>10</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F783" t="s">
+        <v>2796</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>16</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F784" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>20</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F785" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>24</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F786" t="s">
+        <v>12</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>10</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F787" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>20</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F788" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>24</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F789" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>28</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F790" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>32</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F791" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>10</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F792" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>16</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F793" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>20</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F794" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>24</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F795" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>28</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F796" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>32</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F797" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>36</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F798" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>40</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F799" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>44</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F800" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>48</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F801" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>52</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F802" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>56</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F803" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>60</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F804" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>64</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F805" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>68</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F806" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>72</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F807" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>76</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F808" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>80</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F809" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>144</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F810" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>149</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F811" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>153</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F812" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>158</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F813" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>162</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F814" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>166</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F815" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H815" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>170</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F816" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>174</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F817" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H817" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>178</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F818" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H818" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>182</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F819" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H819" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>10</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F820" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="H820" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>16</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F821" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H821" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>20</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F822" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="H822" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>24</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F823" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="H823" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>28</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2915</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="H824" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>32</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F825" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H825" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>36</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F826" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="H826" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>40</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F827" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="H827" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>44</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F828" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H828" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>48</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F829" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="H829" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>52</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F830" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H830" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>56</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F831" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H831" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>60</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F832" t="s">
+        <v>2950</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H832" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>64</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F833" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="H833" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>68</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F834" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="H834" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>72</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F835" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>76</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F836" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="H836" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>80</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F837" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H837" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>144</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F838" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H838" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>149</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F839" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="H839" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>153</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F840" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H840" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>158</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F841" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="H841" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>162</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F842" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H842" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>166</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F843" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="H843" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>170</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F844" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="H844" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>174</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F845" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H845" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>178</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F846" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>10</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2989</v>
+      </c>
+      <c r="F847" t="s">
+        <v>2990</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H847" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>28</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2995</v>
+      </c>
+      <c r="F848" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="H848" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>32</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2995</v>
+      </c>
+      <c r="F849" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>36</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2995</v>
+      </c>
+      <c r="F850" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>10</v>
+      </c>
+      <c r="D851" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E851" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F851" t="s">
+        <v>255</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>16</v>
+      </c>
+      <c r="D852" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E852" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F852" t="s">
+        <v>3010</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>20</v>
+      </c>
+      <c r="D853" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E853" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F853" t="s">
+        <v>106</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>24</v>
+      </c>
+      <c r="D854" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E854" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F854" t="s">
+        <v>827</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>28</v>
+      </c>
+      <c r="D855" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E855" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F855" t="s">
+        <v>827</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>32</v>
+      </c>
+      <c r="D856" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E856" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F856" t="s">
+        <v>131</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>36</v>
+      </c>
+      <c r="D857" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E857" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F857" t="s">
+        <v>827</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>40</v>
+      </c>
+      <c r="D858" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E858" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F858" t="s">
+        <v>827</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>44</v>
+      </c>
+      <c r="D859" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E859" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F859" t="s">
+        <v>131</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>48</v>
+      </c>
+      <c r="D860" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E860" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F860" t="s">
+        <v>131</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>52</v>
+      </c>
+      <c r="D861" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E861" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F861" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>56</v>
+      </c>
+      <c r="D862" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E862" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F862" t="s">
+        <v>827</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>60</v>
+      </c>
+      <c r="D863" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E863" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F863" t="s">
+        <v>827</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>10</v>
+      </c>
+      <c r="D864" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E864" t="s">
+        <v>3049</v>
+      </c>
+      <c r="F864" t="s">
+        <v>3050</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>16</v>
+      </c>
+      <c r="D865" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E865" t="s">
+        <v>3049</v>
+      </c>
+      <c r="F865" t="s">
+        <v>3050</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>10</v>
+      </c>
+      <c r="D866" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E866" t="s">
+        <v>3058</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3060</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4711,50 +32256,806 @@
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>