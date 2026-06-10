--- v0 (2026-02-08)
+++ v1 (2026-06-10)
@@ -54,315 +54,315 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Prof. Carlos Shyton</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/dl92020117.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/dl92020117.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município inclua no plano de extensão da rede de iluminação pública a Rua Padre Donizete X Rua Dione Roberto Quinteiro, após a Escola Estadual Jardim Campestre. Tal solicitação vem de encontro a diversos pedidos de moradores, tendo em seu trajeto ter uma área de mata muito perigosa e a iluminação ajuda na parte de segurança e vai beneficiar cerca de 40 famílias. Informo que no trajeto demarcado são 22 postes que necessitam desse ponto de luz.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Valtenir</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA ao Secretário Municipal de Segurança Transporte e Mobilidade anexar uma placa de identificação na Rua Aparecida Gonçalves, bairro Jardim Ipê, distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Lisandro, Santana</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/dl112020216.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/dl112020216.doc</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR, pelo passame nto do Delegado de Polícia Civil, Dr. Cosmo Stikovics.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Andrezão</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/dl112020217.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/dl112020217.pdf</t>
   </si>
   <si>
     <t>à Companhia de Saneamento Básico do Estado de São Paulo - SABESP, solicitando que se digne informar a esta Casa de Leis o seguinte: a) Há previsão para extensão da rede dágua para o bairro Recanto da Vertentes? b) Se positivo, qual a previsão para início?</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/dl112020218.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/dl112020218.doc</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR para o Secretário de Governo Geraldo Cosme Barbosa, pelo excelente trabalhos desenvolvido junto a administração municipal.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/dl112020220.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/dl112020220.doc</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR para o Secretário Municipal de Infraestrutura e Serviços Urbanos Rafael Witkowsky, pelo excelente serviço que vem desenvolvendo frente a PASTA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Santana</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/dl112020221.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/dl112020221.pdf</t>
   </si>
   <si>
     <t>a Prefeita do Município, solicitando as seguintes informações: a) Quais as razões técnicas e/ou financeiras que estão impedindo a aquisição de uniforme aos Agentes de Trânsito e aos Guardas Civis Municipais? b) Há previsão para aquisição dos uniformes? c) Se positivo, informar a possível data?</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/dl112020222.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/dl112020222.pdf</t>
   </si>
   <si>
     <t>à Secretária Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis o seguinte com relação a realização de exames e consultas médicas nesse período de pandemia do novo coronavírus: a) devido a situação de emergência (pandemia do novo coronavírus), quais exames e por qual períodos estão suspensos junto as Unidades Básicas de Saúde? b) devido a situação de emergência (pandemia do novo coronavírus) quais atendimentos com médicos especialistas estão suspensos? à Secretária Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis o seguinte com relação a realização de exames e consultas médicas nesse período de pandemia do novo coronavírus: a) devido a situação de emergência (pandemia do novo coronavírus), quais exames e por qual períodos estão suspensos junto as Unidades Básicas de Saúde? b) devido a situação de emergência (pandemia do novo coronavírus) quais atendimentos com médicos especialistas estão suspensos?</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/dl112020223.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/dl112020223.doc</t>
   </si>
   <si>
     <t>à Secretária Municipal de Educação, solicitando que se digne encaminhar a esta Casa de Leis, o cronograma de entrega dos KITS MERENDAS aos alunos da rede municipal de ensino, tendo em vista que tais kits foram entregues conforme informação apenas no mês de maio do corrente ano. A presente solicitação prende-se ao fato que este Vereador tem sido procurado por vários pais de alunos, questionando a respeito dos kits merenda, sendo que o intuito deste Parlamentar é apenas orientar a população e auxiliar a Secretaria de Educação, elucidando sobre o fato.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/dl112020224.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/dl112020224.pdf</t>
   </si>
   <si>
     <t>ao Secretário Municipal de Infraestrutura e Serviços Urbanos, que se digne informar a esta Casa de Leis, por intermédio de planilha o seguinte: a) serviços realizados nas vias públicas nos últimos 60 (sessenta) dias? b) serviços realizados em parques e jardins nos últimos 60 (sessenta) dias? c) cronograma dos serviços dos itens a e b a serem realizados nos próximos 30-60 dias?</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/dl112020225.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/dl112020225.doc</t>
   </si>
   <si>
     <t>à Companhia de Saneamento Básico do Estado de São Paulo - SABESP, solicitando que se digne informar a esta Casa de Leis o seguinte com relação a Estação de Tratamento de Esgoto - ETE, localizada no bairro das Castanheiras, distrito de Cipó-Guaçu: Quais as providências que podem ser tomadas pela SABESP, com a finalidade de eliminar o ODOR oriundo da ETE?</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Agildo</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/dl112020226.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/dl112020226.docx</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR para a Diretora do Departamento de Transporte e Mobilidade, Sabrina dos Santos, pelo excelente trabalho desenvolvido frente ao Departamento.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Alessandro, Santana</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/dl112020227.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/dl112020227.doc</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR, pelo passamento do Guarda Civil Municipal de Diadema, Hernani Lima.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/dl112020228.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/dl112020228.doc</t>
   </si>
   <si>
     <t>ao Secretário Municipal de Segurança, Transporte e Mobilidade, solicitando que se digne remeter a esta Casa de Leis o seguinte: a) balancete do Fundo de Assistência ao Trânsito de Embu-Guaçu (FATRANEG) do mês de julho de 2020. b) Saldo do FATRANEG em 03 de agosto de 2020.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Lisandro</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/dl112020229.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/dl112020229.pdf</t>
   </si>
   <si>
     <t>a Prefeita do Município, solicitando que se digne remeter a esta Casa de Leis, relação dos servidores nomeados em cargos de comissão (livre nomeação e exoneração).</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/prj1202024.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/prj1202024.doc</t>
   </si>
   <si>
     <t>(Dispõe sobre alteração na Lei nº 2.945/2019 - Estabelece normas gerais para o serviço de transporte remunerado privativo individual de passageiros em veículos de aluguel (TÁXI).</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/prj520205.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/prj520205.doc</t>
   </si>
   <si>
     <t>(Dispõe sobre alteração na Lei Complementar n° 088/2012.)</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/8193/plc0062020.docx.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/8193/plc0062020.docx.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 161/2020</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Clarides</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/prj320206.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/prj320206.doc</t>
   </si>
   <si>
     <t>(Concede Título de Cidadão Embu-guaçuense ao Doutor Benedito José dos Santos Júnior.)</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>(Dispõe sobre a instituição do DIPLOMA DE HONRA AO MÉRITO - Prefeito Antonio Carlos Giovanolli Cravo Roxo.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -678,67 +678,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/dl92020117.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/dl112020216.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/dl112020217.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/dl112020218.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/dl112020220.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/dl112020221.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/dl112020222.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/dl112020223.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/dl112020224.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/dl112020225.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/dl112020226.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/dl112020227.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/dl112020228.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/dl112020229.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/prj1202024.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/prj520205.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/8193/plc0062020.docx.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/prj320206.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/dl92020117.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/dl112020216.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/dl112020217.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/dl112020218.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/dl112020220.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/dl112020221.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/dl112020222.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/dl112020223.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/dl112020224.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/dl112020225.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/dl112020226.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/dl112020227.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/dl112020228.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/dl112020229.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/prj1202024.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/prj520205.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/8193/plc0062020.docx.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/prj320206.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>