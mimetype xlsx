--- v0 (2026-02-09)
+++ v1 (2026-04-03)
@@ -54,789 +54,789 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Valtenir</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/dl9201851.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/dl9201851.doc</t>
   </si>
   <si>
     <t>Prefeita,que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública,incluir no cronograma de serviços a Rua Ademir Gasparini, Chácaras Havaí, Distrito de Cipó- Guaçu.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/dl9201852.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/dl9201852.doc</t>
   </si>
   <si>
     <t>Prefeita,que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública,incluir no cronograma de serviços a Rua Amaro do Carmo Cardoso,bairro vila Dirce, Distrito de Cipó- Guaçu.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/dl9201853.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/dl9201853.doc</t>
   </si>
   <si>
     <t>Prefeita,que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública,incluir no cronograma de serviços a Rua Clotilde Louro, centro de Embu-Guaçu.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/dl9201854.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/dl9201854.doc</t>
   </si>
   <si>
     <t>Administrador da Regional do Distrito de Cipó-Guaçu, que inclua no cronograma de operação tapa buraco e roçada, a Rua Capricho Cigano,bairro Chácaras Itororó.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1104/dl9201855.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1104/dl9201855.doc</t>
   </si>
   <si>
     <t>Administrador da Regional do Distrito de Cipó-Guaçu , que inclua no cronograma de operação tapa buraco a Avenida Henrique Shunck.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1100/dl9201856.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1100/dl9201856.doc</t>
   </si>
   <si>
     <t>Diretor de serviços municipais, que inclua no cronograma de operação tapa buraco a Rua José Herculano,jardim Emília.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1098/dl9201857.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1098/dl9201857.doc</t>
   </si>
   <si>
     <t>Diretor de Serviços Municipais, que inclua no cronograma de roçada a Rua Manoel de Nobrega, bairro Jardim Emília.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1103/dl9201858.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1103/dl9201858.doc</t>
   </si>
   <si>
     <t>Diretor de Transporte e Mobilidade, que viabilize estudos no sentido de implantar dois redutores de velocidade tipo lombada na Rua Esmael Campos de Oliveira,bairro Jardim Ypê ,Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1099/dl9201888.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1099/dl9201888.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Carlos Roberto da Silva, Vila Dirce, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1102/dl9201889.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1102/dl9201889.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Benedita Lizardi Ragone, Vila Dirce, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1097/dl9201890.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1097/dl9201890.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Principal,Vila Dirce, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1096/dl9201891.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1096/dl9201891.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne incluir determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Manoel Duarte Gaspar, Vila Dirce, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1101/dl9201892.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1101/dl9201892.doc</t>
   </si>
   <si>
     <t>Diretor de Transporte e Mobilidade, que viabilize estudos no sentido de implantar redutores de velocidade, tipo lombada na Rua Ademir Gasparini,Distrito de Cipó-Guaçu, Próximo da oficina mecânica.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1095/dl9201893.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1095/dl9201893.doc</t>
   </si>
   <si>
     <t>Diretor de Transporte e Mobilidade, efetuar o reparo necessário na lombada localizada na Rua João Teodoro, Jardim Ypê, Distrito de Cipó-Guaçu,Próximo ao salão de cabelereiro.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/dl92018179.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/dl92018179.doc</t>
   </si>
   <si>
     <t>Diretor de Serviços Municipais, que inclua no cronograma de motonivelamento e cascalhamento a Estrada do Charqueado, trecho compreendido de Cipó a Santa Rita.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1106/dl92018206.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1106/dl92018206.doc</t>
   </si>
   <si>
     <t>Diretor de Transporte e Mobilidade, que se digne regulamentar o estacionamento defronte a Escola Professor Hélio Luiz Dobrochinski, inclusive com fixação de placas informativas de local destinado a estacionamento de ônibus escolares no período de X a Y, designando inclusive agentes de trânsito nesses horários, para orientar os motoristas que nesse local não é permitido estacionar, evitando dessa forma uma série de transtornos que vem ocorrendo nos últimos dias quando da chegada dos ônibus escolares, que não tem onde estacionar, devido às vagas estarem ocupadas por veículos particulares de pais de alunos, ou moradores da região.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/794/dl92018207.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/794/dl92018207.doc</t>
   </si>
   <si>
     <t>Prefeita do Municipio, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Ana Maria de Oliveira, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/796/dl92018208.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/796/dl92018208.doc</t>
   </si>
   <si>
     <t>Prefeita do Municipio que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública , incluir no cronograma de serviços a Estrada Kazuo Kagohara, que liga Embu-Guaçu ao Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1107/dl92018209.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1107/dl92018209.doc</t>
   </si>
   <si>
     <t>Diretor de Transporte e Mobilidade, que se digne designar equipe para efetuar a pintura da faixa de pedestres nas seguintes vias públicas do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/795/dl92018210.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/795/dl92018210.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buracos a Rua Maria Conceição Silva, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/797/dl92018211.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/797/dl92018211.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, que inclua no cronograma de motonivelamento e cascalhamento a Rua José Antônio de Araújo Sobrinho ao lado do cemitério.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/dl92018217.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/dl92018217.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Padre Donizete, Jardim Campestre, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/dl92018218.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/dl92018218.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua João Antônio Domingues Senior, bairro Santa Fé.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/dl92018219.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/dl92018219.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Maria Conceição Silva,Jardim Ipê Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/dl92018220.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/dl92018220.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua José Branco de Araújo Sobrinho, bairro Congonhal.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/dl92018221.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/dl92018221.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Luiz Schunck, bairro Chácara Itororó,Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/dl92018231.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/dl92018231.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua do Sossego, bairro Chácaras Itororó, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/dl92018233.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/dl92018233.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Juriti Chácaras Itororó, Distrito Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/dl92018234.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/dl92018234.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Francisco Sales, bairro Chácaras Bonanza.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/dl92018268.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/dl92018268.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que inclua no plano de extensão de rede de iluminação pública a Rua Maria Conceição Silva, bairro Jardim Ipê, Distrito de Cipó-Guaçu. (aproximadamente 150m).</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/dl92018269.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/dl92018269.doc</t>
   </si>
   <si>
     <t>Diretor de Serviços Municipais, que inclua no cronograma de motonivelamento a Rua Magno, Parque do Borges.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/dl92018270.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/dl92018270.doc</t>
   </si>
   <si>
     <t>Prefeita do Município que se digne incluir no plano de obras o recapeamento asfáltico da Rua Capricho Cigano, bairro Chácara Itororó, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/dl92018271.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/dl92018271.doc</t>
   </si>
   <si>
     <t>Secretária Municipal de Saúde, que se digne comprar um purificador de água para a UBS do Parque Recreio, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/dl92018275.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/dl92018275.doc</t>
   </si>
   <si>
     <t>Secretária Municipal de Educação, que se digne designar ao profissional responsável, verificar o que esta acontecendo com a fossa das Creche Raysa Casoy, Chácara Avai, Distrito de Cipó-Guaçu</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/dl92018278.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/dl92018278.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Manoel dos Santos Frade, Parque Recreio distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/dl92018279.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/dl92018279.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Estrada do Charqueado, Parque Boa Vista.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/dl92018280.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/dl92018280.doc</t>
   </si>
   <si>
     <t>Diretor de Serviços Municipais, que inclua no cronograma de operação tapa-buraco a Rua Manoel dos Santos Frade, Parque Recreio Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/dl92018321.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/dl92018321.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma a Rua José Schunck, Jardim Campestre, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/dl92018322.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/dl92018322.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma a Estrada Henrique Schunck, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/dl92018323.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/dl92018323.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais incluir no cronograma de motonivelamento e cascalhamento a Rua Indaiá, Distrito de Cipó-Guaçu pois as pessoas estão com dificuldade em transitar.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/dl92018324.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/dl92018324.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município incluir no cronograma de recapeamento asfáltico a Rua Luzia Bonilha Jordão, Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/dl92018330.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/dl92018330.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Transporte e Mobilidade, que viabilize estudos no sentido de implantar redutores de velocidade, tipo lombada, na Estrada Luiz Mentone, próximo da padaria da divisa, tendo em vista o risco que estão correndo os transeuntes ao atravessar a pista.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/dl92018331.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/dl92018331.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Estrada Luís Mentone até a divisa de Cipó e São Paulo.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/dl92018332.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/dl92018332.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Rua Elias Clapp, bairro Parque Alvorada, Distrito de Cipó Guaçu.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/dl112018119.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/dl112018119.doc</t>
   </si>
   <si>
     <t>Voto de Congratulação para com o Dr. Yamin Abdiel Ynfante, Médico Cirurgião do Hospital Geral de Itapecerica da Serra- HGIS Pela Generosidade e carinho que trata seus pacientes.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/dl112018120.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/dl112018120.doc</t>
   </si>
   <si>
     <t>Voto de Congratulação para com a Mariele Santos Oliveira- Auxiliar de Enfermagem do Hospital Geral de Itapecerica da Serra -HGIS pela generosidade, carinho e cuidado com os pacientes.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/dl112018133.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/dl112018133.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRULATAÇÃO para com o Técnico Legislativo,Elias Araujo Cunha, pelo excelente trabalho de assesoria técnica na elaboração das proposituras, bem como nos esclarecimentos técnico no tocante a legislação municipal e demais legislações de outros entes federados, o que tem muito auxiliado este Vereador no desenvolvimento dos seus trabalhos.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/dl112018134.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/dl112018134.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRULATAÇÃO para com a Assistente Administrativa da Câmara Municipal Sônia Aparecida Garcia de Andrade pelos excelentes serviços prestados frente a Divisão de Serviços Legislativos, bem como no apoio junto ao Plenário.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/dl112018135.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/dl112018135.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRULATAÇÃO para com o Secretário Administrativo, Sergio Andrade, pela excelente gestão à frente da Câmara Municipal.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/dl112018150.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/dl112018150.doc</t>
   </si>
   <si>
     <t>Voto de Congratulação para com o Chefe da Dívida Ativa da Prefeitura Municipal,Marcus Vinicius Fabricio de Oliveira pelo ecelente servico prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/dl112018151.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/dl112018151.doc</t>
   </si>
   <si>
     <t>Voto de Congratulação para com o Diretor Administrativo da Prefeitura Municipal Declair Andrella pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/dl112018152.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/dl112018152.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRULATAÇÃO para com o funcionário Célio Ribeiro Ferrari pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/dl112018153.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/dl112018153.doc</t>
   </si>
   <si>
     <t>Voto de Congratulação para com a Assistente Administrativa Geneilda Leite Fernandes, pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/dl112018154.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/dl112018154.doc</t>
   </si>
   <si>
     <t>Voto de Congratulação para com a funcionária da Prefeitura Municipal Eliana Leonardo dos Santos, pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/dl112018172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/dl112018172.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a assessora de gabinete, Liliane Alves da Silva Maia, pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/dl112018173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/dl112018173.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Secretária da Junta de Serviço Militar, Maria Joana Cavalcanti, pelo excelente atendimento dado aos jovens que a procuram para se alistar.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/dl112018174.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/dl112018174.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor Municipal da Fiscalização, Márcio Jondes Medeiros, pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/dl112018175.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/dl112018175.pdf</t>
   </si>
   <si>
     <t>Secretário Municipal de Governo, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao disposto na Lei nº 2.834 de 10 de novembro de 2018.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/dl112018316.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/dl112018316.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Dr. Milton Raul Vargas Lafuente - Médico do Trabalho da Prefeitura Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/dl112018344.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/dl112018344.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Assessora de Gabinete Luciana Rossi dos Santos, pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/dl112018345.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/dl112018345.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a funcionária Maria Aparecida Lima e Silva pelo excelente serviço prestado ao nosso Município.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/dl112018136.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/dl112018136.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRULATAÇÃO para com o Procurador Geral do Legislativo,Paulo Sérgio Valente pela excelente assesoria pretada aos Vereadores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1143,67 +1143,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/dl9201851.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/dl9201852.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/dl9201853.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/dl9201854.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1104/dl9201855.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1100/dl9201856.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1098/dl9201857.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1103/dl9201858.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1099/dl9201888.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1102/dl9201889.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1097/dl9201890.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1096/dl9201891.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1101/dl9201892.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1095/dl9201893.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/dl92018179.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1106/dl92018206.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/794/dl92018207.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/796/dl92018208.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1107/dl92018209.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/795/dl92018210.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/797/dl92018211.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/dl92018217.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/dl92018218.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/dl92018219.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/dl92018220.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/dl92018221.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/dl92018231.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/dl92018233.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/dl92018234.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/dl92018268.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/dl92018269.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/dl92018270.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/dl92018271.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/dl92018275.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/dl92018278.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/dl92018279.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/dl92018280.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/dl92018321.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/dl92018322.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/dl92018323.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/dl92018324.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/dl92018330.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/dl92018331.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/dl92018332.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/dl112018119.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/dl112018120.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/dl112018133.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/dl112018134.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/dl112018135.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/dl112018150.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/dl112018151.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/dl112018152.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/dl112018153.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/dl112018154.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/dl112018172.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/dl112018173.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/dl112018174.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/dl112018175.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/dl112018316.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/dl112018344.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/dl112018345.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/dl112018136.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/dl9201851.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/dl9201852.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/dl9201853.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/dl9201854.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1104/dl9201855.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1100/dl9201856.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1098/dl9201857.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1103/dl9201858.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1099/dl9201888.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1102/dl9201889.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1097/dl9201890.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1096/dl9201891.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1101/dl9201892.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1095/dl9201893.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/dl92018179.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1106/dl92018206.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/794/dl92018207.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/796/dl92018208.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1107/dl92018209.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/795/dl92018210.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/797/dl92018211.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/dl92018217.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/dl92018218.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/dl92018219.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/dl92018220.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/dl92018221.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/dl92018231.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/dl92018233.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/dl92018234.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/dl92018268.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/dl92018269.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/dl92018270.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/dl92018271.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/dl92018275.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/dl92018278.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/dl92018279.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/dl92018280.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/dl92018321.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/dl92018322.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/dl92018323.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/dl92018324.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/dl92018330.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/dl92018331.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/dl92018332.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/dl112018119.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/dl112018120.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/dl112018133.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/dl112018134.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/dl112018135.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/dl112018150.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/dl112018151.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/dl112018152.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/dl112018153.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/dl112018154.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/dl112018172.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/dl112018173.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/dl112018174.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/dl112018175.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/dl112018316.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/dl112018344.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/dl112018345.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/dl112018136.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>