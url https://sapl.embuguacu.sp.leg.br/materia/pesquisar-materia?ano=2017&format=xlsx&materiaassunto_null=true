--- v0 (2026-02-11)
+++ v1 (2026-04-04)
@@ -54,11284 +54,11284 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Lisandro</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/371/dl920171_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/371/dl920171_1.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne estude a viabilidade da Municipalidade proceder à baixa no registro dos veículos existentes no pátio da Prefeitura e, com base na Lei Federal nº 8666/93 realizar o Certame Licitatório na modalidade LEILÃO para venda dos mesmos como sucata, a fim de acabar com o aspecto de abandono do local, bem como possíveis criadouros de vetores transmissores da dengue, chikungunya e zika, o famoso aedes aegypti, bem como liberar espaço no pátio para as mais diversas atividades da Secretaria Municipal de Infraestrutura e Serviços.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/383/dl920172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/383/dl920172.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne determinar a ASSESSORIA DE COMUNICAÇÃO/IMPRENSA divulgar por intermédio do site da Municipalidade as atividades desenvolvidas pela Administração Municipal, pois dessa forma a população/internautas terão uma palavra oficial da Chefe do Executivo (Prefeita do Município), e isso com certeza fará com que os munícipes se aproximem do governo e vice-versa.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/297/dl920173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/297/dl920173.doc</t>
   </si>
   <si>
     <t>INDICA a Secretaria Municipal de Infraestrutura e Serviços Urbanos, se digne incluir no plano de trabalho os reparos necessários na Estrada Kazuo Kagohara (Estrada de acesso ao bairro Granjinha Regina Maria).</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/298/dl920174.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/298/dl920174.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne entrar em entendimento com a Secretaria Municipal de Educação, Secretaria Municipal de Saúde e Secretario Municipal de Segurança, Transportes e Mobilidade e/ou Departamentos, determinando a elaboração de PLANO DE AÇÃO, COM TRÊS METAS, devendo os respectivos planos e resultados ser divulgados no site institucional da Prefeitura, em atendimento ao princípio da publicidade e transparência para conhecimento da sociedade.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Agildo</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/142/dl9201723.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/142/dl9201723.doc</t>
   </si>
   <si>
     <t>A Secretaria Municipal de Segurança, Transportes e Mobilidade, instalar placas indicativas do bairro Jardim Campo Alegre, no km 48 da SP-214 - Rodovia José Simões Louro Junior ( Estrada de Santa Rita).</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Renato</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/69/dl9201725.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/69/dl9201725.doc</t>
   </si>
   <si>
     <t>incluir no plano de obras a construção de uma Creche que atenda os moradores dos seguintes bairros do Distrito de Cipó-Guaçu: _x000D_
 _x000D_
 a-	Parque Recreio;_x000D_
 b-	Parque Alvorada;_x000D_
 c-	Parque São Paulo.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/71/dl9201726.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/71/dl9201726.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar a limpeza do córrego localizado no centro do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/62/dl9201727.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/62/dl9201727.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar a limpeza do córrego localizado nas seguintes ruas:_x000D_
 _x000D_
 a-	João Teodoro, bairro Jardim Ipê;_x000D_
 b-	Manoel Rodrigues, bairro Parque Recreio.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/64/dl9201729.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/64/dl9201729.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que inclua no plano de iluminação pública a Rua José Lopes de Lima (antiga Rua G), bairro Parque Recreio Represa  -  Distrito de Cipó-Guaçu, com aproximadamente 6 (seis) postes para um comprimento de 250 metros, onde atenderá 20 famílias.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/99/dl9201730.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/99/dl9201730.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes Ruas do bairro Parque Recreio Represa:_x000D_
 _x000D_
 a-	Antonio Adolfo da Silva;_x000D_
 b-	Francisco Pereira da Silva;_x000D_
 c-	José Lopes de Lima;_x000D_
 d-	João Francisco dos Santos;_x000D_
 e-	Manoel dos Santos Frade;_x000D_
 f-	Manoel Rodrigues;_x000D_
 g-	Olivia Dias de Pontes Marques;_x000D_
 h-	Palmira Maria dos Santos.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/63/dl9201731.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/63/dl9201731.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Estrada do Cipó.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/95/dl9201732.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/95/dl9201732.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Rua Vicente Cassiano.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/94/dl9201733.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/94/dl9201733.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes ruas do bairro Vila Martins Fontes: _x000D_
 _x000D_
 a-	José Joaquim Domingues;_x000D_
 b-	Alfredo Amieiro.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/92/dl9201734.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/92/dl9201734.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Estrada da Alvorada, bairro Vila Dirce.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/89/dl9201735.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/89/dl9201735.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Estrada Amaro do Carmo Cardoso, bairro Vila Dirce.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/87/dl9201736.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/87/dl9201736.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes ruas do bairro Parque São Paulo:_x000D_
 _x000D_
 a-	Deise Da Costa;_x000D_
 b-	Flaviano Vieira Caldas;_x000D_
 c-	Josivaldo Jesus da Cruz;_x000D_
 d-	Maria Amélia Cyrino;_x000D_
 e-	Voluntários do Amor.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/83/dl9201737.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/83/dl9201737.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes ruas do bairro Jardim Campestre:_x000D_
 _x000D_
 a-	Das Palmeiras;_x000D_
 b-	Dos Pinheirais;_x000D_
 c-	Dos Coqueiros;_x000D_
 d-	Dos Alecrins;_x000D_
 e-	Dos Eucaliptos;_x000D_
 f-	Dos Cedros;_x000D_
 g-	José Henrique;_x000D_
 h-	Padre Donizete.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/88/dl9201738.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/88/dl9201738.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes ruas do bairro Jardim Campestre II: _x000D_
 _x000D_
 a-	Mariana Gonçalves Luque;_x000D_
 b-	Carlos Cezar Barreto Ventura.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/81/dl9201739.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/81/dl9201739.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Estrada Antonio Luque Filho, bairro Jardim Campestre II.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/84/dl9201740.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/84/dl9201740.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Rua do Moinho.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/940/dl9201742.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/940/dl9201742.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Rua Juriti, bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/985/dl9201743.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/985/dl9201743.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos na Avenida Henrique Schunck – Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/971/dl9201744.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/971/dl9201744.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes ruas do bairro Vila Santista:_x000D_
 _x000D_
 a-	Madalena Schunck;_x000D_
 b-	São Judas Tadeu;_x000D_
 c-	Santo Antonio de Pádua.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/954/dl9201748.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/954/dl9201748.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas das seguintes ruas do bairro Parque Recreio Represa:_x000D_
 _x000D_
 a-	Antonio Adolfo da Silva;_x000D_
 b-	Antonio Batista;_x000D_
 c-	Erica de Jesus Gonzaga;_x000D_
 d-	José Lopes de Lima;_x000D_
 e-	Manoel dos Santos Frade;_x000D_
 f-	Francisco Pereira da Silva;_x000D_
 g-	João Francisco dos Santos;_x000D_
 h-	Manoel Rodrigues;_x000D_
 i-	Olivia Dias de Pontes Marques.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/953/dl9201749_ok.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/953/dl9201749_ok.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas das seguintes ruas do Distrito de Cipó-Guaçu:_x000D_
 _x000D_
 a-	Beta;_x000D_
 b-	Elias Clapp;_x000D_
 c-	Luiz Mentone.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/952/dl9201750.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/952/dl9201750.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas da Estrada do Cipó,   Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/951/dl9201753.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/951/dl9201753.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas nas seguintes ruas do bairro Jardim Campestre II - Distrito de Cipó-Guaçu:_x000D_
 _x000D_
 a-	Mariana Gonçalves Luque;_x000D_
 b-	Carlos Cezar Barreto Ventura.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/950/dl9201755.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/950/dl9201755.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas nas seguintes ruas do bairro Vila Santista - Distrito de Cipó-Guaçu:_x000D_
 _x000D_
 a-	Madalena Schunck;_x000D_
 b-	São Judas Tadeu;_x000D_
 c-	Santo Antonio de Pádua;_x000D_
 d-	Vicente de Carvalho.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/949/dl9201756.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/949/dl9201756.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas nas seguintes ruas do bairro Vila Maria Rosa - Distrito de Cipó-Guaçu:_x000D_
 _x000D_
 a-	Carlos Roberto da Silva;_x000D_
 b-	Benedita Linzardo Ragone.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/948/dl9201757.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/948/dl9201757.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas nas seguintes ruas do Distrito de Cipó-Guaçu:_x000D_
 a-	Aurora de Jesus;_x000D_
 b-	Luiz Schunck;_x000D_
 c-	Osvaldo Schunck;_x000D_
 d-	Nelson Constantino Mentone;_x000D_
 e-	Tertuliano Joaquim de Borba.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/947/dl9201760.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/947/dl9201760.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção nas lâmpadas da Avenida Benedito Jandiro Soares - Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/946/dl9201761.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/946/dl9201761.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção nas lâmpadas da Estrada Antonio Luque Filho, bairro Jardim Campestre II - Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/945/dl9201766.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/945/dl9201766.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção nas lâmpadas das seguintes Estradas do bairro Chácaras Avaí - Distrito de Cipó-Guaçu:_x000D_
 _x000D_
 a-	Ademir Gasparini;_x000D_
 b-	Deocleciano dos Santos.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/944/dl9201768.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/944/dl9201768.doc</t>
   </si>
   <si>
     <t>INDICA ao Secretário Municipal de Infraestrutura e Serviços Urbanos, motonivelar, cascalhar,  colocar guias e sarjetas na Estrada Antonio Nunes de Gouveia, bairro Chácara Riachuelo, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/958/dl9201791.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/958/dl9201791.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, efetuar operação tapa buracos na rua Avelino Mendes Rodrigues, bairro Santa Isabel.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/dl9201792.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/dl9201792.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor do Departamento de Serviços Municipais, motonivelar e cascalhar as vias públicas do bairro Jardim dos Pacas.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/dl9201793.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/dl9201793.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, efetuar operação tapa buracos na vias públicas do bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Clarides</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/532/dl9201794.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/532/dl9201794.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor do Departamento de Transporte e Mobilidade, que estude a possibilidade de implantar redutor de velocidade, tipo lombada, na Avenida Benedito Jandiro Soares, mais precisamente em frente a Borracharia Fórmula 1 e da Padaria Sucesso 2, na Praça da Cobra.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/533/dl9201795.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/533/dl9201795.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, incluir no plano de recapeamento asfáltico as seguintes ruas do bairro Vila Santista: a) Benedito Schunck; b) João Schunck; c) Martins Fontes; d) São Judas Tadeu; e) São Sebastião; f)Santo Antonio de Pádua; e g) Vicente de Carvalho.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/534/dl9201796.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/534/dl9201796.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, efetuar os reparos necessários na iluminação pública, bem como substituir as lâmpadas atuais por modelos de lâmpadas de mercúrio nas seguintes ruas do bairro Vila Santista: a) João Schunck; b) Martins Fontes; c) São Judas Tadeu; d) São Sebastião; e)Santo Antonio de Pádua; e f) Vicente de Carvalho.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/535/dl9201797.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/535/dl9201797.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que inclua no plano de recapeamento asfáltico as seguintes ruas do Distrito de Cipó-Guaçu: a) Aparecida Gonçalves; b) Ana Marinho de Oliveira; c) Beta; d) Benedito Seguro; e) Carolina Maria de Jesus; f) Deise da Costa; g) Filarina Alves de Oliveira; h)João Teodoro; i) João Alves Ferreira; j) José Leonardo dos Santos; k) Josivaldo Jesus da Cruz; l) Maria Amélia da Conceição; m)Voluntários do Amor.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/20/dl9201798.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/20/dl9201798.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que inclua no Plano de Obras a reforma do Ginásio de Esportes da Escola Municipal Amanda Consuelo da Cunha.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/536/dl9201799.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/536/dl9201799.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor do Departamento de Transporte e Mobilidade, que elabore estudos técnicos viabilizando a implantação de estacionamento 45 graus na Praça Eunice Domingues da Silva (Praça da Cobra), mais precisamente na Rua Carolina Maria de Jesus, tendo em vista o grande fluxo de veículos nessa via pública.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Andrezão</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/22/dl92017104.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/22/dl92017104.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que estude a viabilidade de aumentar o valor do vale cesta ou cesta básica dos funcionários da Prefeitura de R$ 100,00 (cem reais) para R$ 150,00 (cento e cinquenta reais).</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/27/dl92017105.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/27/dl92017105.doc</t>
   </si>
   <si>
     <t>INDICA ao Subprefeito de Distrito de Parelheiros, motonivelar, cascalhar e podar as árvores da Rua Maria José Antonio, bairro Cipó do Meio.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/21/dl92017106.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/21/dl92017106.doc</t>
   </si>
   <si>
     <t>INDICA ao Subprefeito do Distrito de Parelheiros, motonivelar, cascalhar e podar as árvores da Rua Samuel Maia, bairro Jardim Oriental.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/38/dl92017107.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/38/dl92017107.doc</t>
   </si>
   <si>
     <t>INDICA ao Subprefeito do Distrito de Parelheiros, motonivelar, cascalhar e podar as árvores da Rua Benedito Schunck, bairro Cipó do Meio.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/40/dl92017108.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/40/dl92017108.doc</t>
   </si>
   <si>
     <t>INDICA ao Subprefeito do Distrito de Parelheiros, que entre em entendimento com a SABESP no sentido de efetuar a extensão da rede de água para as seguintes vias públicas na divisa do município de São Paulo com Embu-Guaçu: a-Da Granja; b-Maria José Antonio; c-Paulo Antonio; d-Da Saudade.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/943/dl92017109.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/943/dl92017109.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública  das seguintes ruas:_x000D_
 _x000D_
 a)	Galdino Antônio dos Santos;_x000D_
 b)	24 de Maio;_x000D_
 c)	das Rosas;_x000D_
 d)	Michael Tisovec.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/942/dl92017110.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/942/dl92017110.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar, cascalhar,  colocar guias e sarjetas na Rua Michael Tisovec, bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/941/dl92017111.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/941/dl92017111.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes ruas:_x000D_
 _x000D_
 a-	24 de Maio;_x000D_
 b-	Das Rosas;_x000D_
 c-	Galdino Antônio dos Santos;_x000D_
 d-	Michael Tisovec.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/58/dl92017112.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/58/dl92017112.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa buracos nas seguintes ruas: a-São Sebastião; b-José Nogueira ; c-Benedito Schunck; d-Henrique Schunck; e-Alfredo Amieiro; f-José Joaquim Domingues; g-Pedro Schunck Domingues; h-Vicente Cassiano;i-Domingos Serôdio (antiga Estrada Alvorada).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/59/dl92017113.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/59/dl92017113.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar e cascalhar as seguintes ruas: a-Salvador Conceição; b-Principal, Vale das Fontes.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/56/dl92017114.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/56/dl92017114.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública da rua principal no bairro Vale das Fontes.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/57/dl92017115.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/57/dl92017115.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a limpeza do rio localizado no bairro Vila Schunck.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Prof. Carlos Shyton</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/750/dl92017123.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/750/dl92017123.doc</t>
   </si>
   <si>
     <t>INDICA a Secretária Municipal de Educação, que entre em entendimento com a Secretaria Municipal de Saúde, no sentido de ser realizadas palestras nas escolas municipais sobre atendimento de primeiros socorros, com a participação dos servidores socorristas do SAMU.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Douglas da Analice</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/28/dl92017124.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/28/dl92017124.docx</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Departamento de Serviços Municipais, motonivelar e cascalhar a Rua Jacinto Lesinsky no bairro Recanto das Vertentes.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/275/dl92017125.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/275/dl92017125.docx</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Departamento de Serviços Municipais, realizar a limpeza das laterais da Rua Custódia Maria de Jesus de Pires no bairro Flórida II.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/14/dl92017126.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/14/dl92017126.doc</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Estradas e Rodagem - DER, que se digne a instalar guard rail (defensa metálica) na SP-214 - Rodovia José Simões Louro Junior, mais precisamente na entrada do bairro Chácara Flórida (defronte à Praça Pedro Messias), com a finalidade de proporcionar segurança aos transeuntes que frequentam a referida praça.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/625/dl92017127.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/625/dl92017127.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que estude a viabilidade de implantar um campo de futebol na Alameda dos Bandeirantes, para atender aos atletas do bairro Chácara Flórida e adjacências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/378/dl92017128.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/378/dl92017128.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Transporte e Mobilidade, que viabilize estudos no sentido de implantar um redutor de velocidade tipo lombada na Estrada João Marcelino logo após a ponte sentido condomínio Fazenda da Ilha de fronte ao estabelecimento comercial Canto Verde, uma vez que os veículos saem da ponte em alta velocidade e nesse ponto existe um complexo de comércios com muitos pedestres e na rua Padre Donizete.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/896/dl92017129.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/896/dl92017129.doc</t>
   </si>
   <si>
     <t>INDICA ao Presidente da Câmara Municipal que faça contato com a Secretaria Municipal de Segurança, Transporte e Mobilidade no sentido de agendar reunião com a participação de representantes da SECRETARIA, COOPERTAEG e dos usuários das linhas municipais (Comissão composta de no máximo cinco usuários), para tratarmos assuntos pertinentes ao funcionamento do transporte coletivo municipal</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/895/dl92017131.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/895/dl92017131.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, que de melhor atenção aos velórios municipais do Distrito de Cipó-Guaçu e de Embu-Guaçu.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/75/dl92017138.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/75/dl92017138.doc</t>
   </si>
   <si>
     <t>INDICA a Secretaria Municipal de Saúde, que estude a possibilidade de terceirização do serviço de manutenção das ambulâncias do município de Embu-Guaçu.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/537/dl92017143.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/537/dl92017143.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Transporte e Mobilidade, efetuar pintura de sinalização viária, sendo faixa de pedestres e demarcação para transporte escolar junto a Escola Estadual Hélio Luiz Dobrochinsk, localizada na Avenida Henrique Schunck, 33, no bairro Vila Maria Rosa.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/538/dl92017144.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/538/dl92017144.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Transporte e Mobilidade, efetuar pintura de sinalização viária, sendo faixa de pedestres e demarcação para transporte escolar junto a Escola Municipal Amanda Consuelo da Cunha localizada na Avenida Filarina Alves de Oliveira, 75 no bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/539/dl92017145.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/539/dl92017145.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Transporte e Mobilidade, efetuar pintura de sinalização viária, sendo faixa de pedestres e demarcação para transporte escolar junto a Escola Municipal Cecilia Cristina de Oliveira Rodrigues, localizada na Rua Antonio Adolfo da Silva, 186, no bairro Recreio Represa.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/513/dl92017146.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/513/dl92017146.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que estude a viabilidade de parceria junto aos grafiteiros do município para que eles possam expor sua arte no palco da Praça Eunice Domingues da Silva (Praça da Cobra), pois o mesmo encontra-se totalmente pichado.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/509/dl92017147.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/509/dl92017147.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que providencie junto ao setor competente a instalação dos brinquedos e da academia ao ar livre na Praça Eunice Domingues da Silva (Praça da Cobra), visto que ambos equipamentos foram retirados para reforma e não foram recolocados.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/511/dl92017148.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/511/dl92017148.doc</t>
   </si>
   <si>
     <t>Indica à Companhia de Saneamento Básico do Estado de São Paulo - SABESP, incluir no plano de extensão da rede de abastecimento de água e tratamento de esgoto a Rua Elisa Simão Rodrigues no bairro Santa Isabel.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/543/dl92017149.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/543/dl92017149.doc</t>
   </si>
   <si>
     <t>Indica à AES-Eletropaulo, incluir no plano de rede de elétrica a Rua Elisa Simão Rodrigues no bairro Santa Isabel.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/894/dl92017150.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/894/dl92017150.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que inclua no plano de Obras a construção de uma ciclofaixa  na Alameda dos Bandeirantes, ligando a área central do Município ao bairro Chácara Flórida.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/545/dl92017163.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/545/dl92017163.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Departamento de Serviços Municipais, realizar a limpeza da viela Hemitério Cordeiro no bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/548/dl92017164.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/548/dl92017164.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Departamento de Serviços Municipais, motonivelar e cascalhar as vias públicas do bairro Recanto Campina Verde.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/551/dl92017165.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/551/dl92017165.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que inclua no plano de obras do município, a construção de uma ciclofaixa ligando a Estrada do Cipó a área central do município.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/552/dl92017167.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/552/dl92017167.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que estude a possibilidade de incluir no serviço de transporte de pacientes aos hospitais da Capital e Região Metropolitana de São Paulo, a saída de uma van ou micro-ônibus às 10:00 (partindo de Embu-Guaçu). no sentido de atender os pacientes que possuem consultas, exames e demais procedimentos médicos no período da tarde.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/893/dl92017168.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/893/dl92017168.doc</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Estradas e Rodagem - DER, que se digne designar equipe de engenheiros para viabilizar sinalização de solo e vertical na SP-214 - Rodovia José Simões Louro Junior, bairro Chácaras Flórida, nas proximidades da futura Unidade Básica de Saúde, com a finalidade de alertar aos motoristas no tocante a redução de velocidade.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/939/dl92017169.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/939/dl92017169.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador Regional do Distrito de Cipó-Guaçu,  efetuar operação tapa buracos na  Rua Orlando Custódio Doria localizada no  Jardim Cristiane.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/938/dl92017170.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/938/dl92017170.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador Regional do Distrito de Cipó-Guaçu,  efetuar operação tapa buracos na  Rua Luiz Carlos Garcia localizada no Jardim Cristiane.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/936/dl92017171.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/936/dl92017171.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública na rua Orlando Custódio Doria localizada no Jardim Cristiane.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/935/dl92017172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/935/dl92017172.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública na rua Lourival Vieira da Silva localizada no Jardim Cristiane.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/892/dl92017173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/892/dl92017173.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que estude a viabilidade de incluir no planejamento de compras, a aquisição de uniformes para os servidores da municipalidade, bem como equipamentos de proteção individual necessários .</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/286/dl92017176.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/286/dl92017176.doc</t>
   </si>
   <si>
     <t>INDICA a Deputada Estadual Analice Fernandes, solicitando a sua interseção junto ao Governador do Estado, bem como a Secretaria de Estado do Meio Ambiente, no sentido de revitalizar o Parque da Várzea de Embu-Guaçu que se encontra em sua maioria desativado.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/553/dl92017177.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/553/dl92017177.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Departamento de Serviços Municipais, motonivelar e cascalhar a Rua Governador Lucas Nogueira Garcez no Parque Boa Vista</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/554/dl92017178.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/554/dl92017178.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Departamento de Serviços Municipais, motonivelar e cascalhar a Rua Caraguatá no bairro Veraneio Paulistinha</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/508/dl92017179.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/508/dl92017179.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Departamento de Serviços Municipais realizar operação tapa-buracos na Estrada José Hessel (em toda sua extensão) no bairro Itararé.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/557/dl92017180.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/557/dl92017180.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos na Rua Gino Maestripieri no Parque Nova Cipó.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/582/dl92017181.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/582/dl92017181.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Departamento de Serviços Municipais, motonivelar e cascalhar a Rua José André Dias, próximo à Escola do no bairro do Penteado.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/580/dl92017182.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/580/dl92017182.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas da Rua do Sossego no bairro do Cipó-Guaçu.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/579/dl92017183.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/579/dl92017183.doc</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/934/dl92017184.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/934/dl92017184.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção das lâmpadas da Rua Hermelinda Miranda dos Santos no bairro Parque Recreio.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/932/dl92017185.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/932/dl92017185.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar, cascalhar, colocar guia e sarjeta na rua Frutuoso Romero do bairro Vila Schunck.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/930/dl92017186.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/930/dl92017186.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar, cascalhar, colocar guia e sarjeta na rua Cabreúva  do bairro Vila Schunck.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/928/dl92017187.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/928/dl92017187.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar, cascalhar, colocar guia e sarjeta na rua Sempre Verde  do bairro de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/578/dl92017190.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/578/dl92017190.doc</t>
   </si>
   <si>
     <t>Indica à Autopass, Sistema de Bilhetagem, que estude a possibilidade de confeccionar um quiosque para emissão e recarga do cartão BOM no município de Embu-Guaçu.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/891/dl92017191.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/891/dl92017191.doc</t>
   </si>
   <si>
     <t>Ao Departamento de Estradas e Rodagem - DER, que estude a possibilidade de implantar uma passarela na Rodovia José Simões Louro Júnior (SP-214), na altura do km 47, nas proximidades das futuras instalações da Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/132/dl92017192.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/132/dl92017192.doc</t>
   </si>
   <si>
     <t>A Empresa Brasileira de Correios e Telégrafos (ECT) a expansão física e aumento do número de funcionários no posto de atendimento do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/216/dl92017206.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/216/dl92017206.doc</t>
   </si>
   <si>
     <t>ao Departamento de Estradas e Rodagem - DER, que se digne determinar à divisão competente, podar o bambuzal existente na lateral da SP-234 (Rodovia Prefeito Bento Rotger Domingues), altura do km 46,5 (lado esquerdo sentido Embu-Guaçu).</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/890/dl92017207.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/890/dl92017207.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne estudar a viabilidade de instalar academia ao ar livre na Praça Simeão Laudelino Pinto no bairro Valflor.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/976/dl92017208.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/976/dl92017208.doc</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Estradas e Rodagem - DER, que se digne determinar à divisão competente, realizar a poda de árvores em toda a extensão da Rodovia José Simões Louro Junior (SP-214).</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/972/dl92017209.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/972/dl92017209.doc</t>
   </si>
   <si>
     <t>INDICA ao Secretário Municipal de Infraestrutura e Serviços Urbanos, motonivelar, cascalhar, colocar guias e sarjetas na Rua San Diego no bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/970/dl92017210.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/970/dl92017210.doc</t>
   </si>
   <si>
     <t>INDICA ao Secretário Municipal de Infraestrutura e Serviços Urbanos, motonivelar, cascalhar, colocar guias e sarjetas na Rua Santa Bárbara no bairro Jardim Califórnia.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/889/dl92017219.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/889/dl92017219.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne inserir no planejamento o revestimento da quadra de basquete existente na Área de lazer Ignácio Camilo com concreto de alto desempenho pintado ou concreto cimentado pintado, tendo em vista o espaço desportivo ser bastante utilizado pelos jovens e crianças dos bairros Jardim Boa Vista e Jardim São Paulo.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/575/dl92017220.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/575/dl92017220.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, motonivelar e cascalhar a Rua Vitorino Alves de Oliveira no bairro Jardim Ipê.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/573/dl92017221.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/573/dl92017221.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, motonivelar e cascalhar a Rua Benedito Seguro no bairro Chácaras Havaí.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/558/dl92017222.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/558/dl92017222.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, motonivelar e cascalhar a Rua Michael Tisovec no bairro Recanto Campina Verde.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/571/dl92017224.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/571/dl92017224.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública na rua Manoel Rodrigues do bairro Parque Recreio.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/888/dl92017238.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/888/dl92017238.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública na Praça Simeão Laudelino Pinto no bairro Valflor.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/206/dl92017240.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/206/dl92017240.doc</t>
   </si>
   <si>
     <t>ao Departamento de Estradas e Rodagem - DER, que se digne determinar à divisão competente, realizar a limpeza das laterais da SP-216 - Estrada da Mina de Ouro em toda a sua extensão.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Santana</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/31/dl92017244.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/31/dl92017244.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que entre em entendimento com a Secretária Municipal da Saúde no sentido de incluir no planejamento de 2017/2020 a implantação do sistema de informatização em todas as unidades de saúde, para que os médicos possam acessar o prontuário dos pacientes, bem como a gestão hospitalar e clínica possa ter informações detalhadas de cada paciente, inclusive no intuito de orientar aquele que porventura só frequentam o Pronto Socorro a agendar consulta com especialistas para o tratamento médico específico, evitando assim os congestionamentos nos atendimentos de urgências (Pronto Socorro), ou seja, dar maior ênfase ao preventivo.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/55/dl92017245.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/55/dl92017245.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que entre em entendimento com o Diretor de Segurança Pública e o Comandante da Guarda Civil Municipal, no sentido de pleitearem junto ao Ministério da Justiça RECURSO FINANCEIROS para implantação de Projeto de Modernização da GCM, viabilizando treinamento e capacitação dos GCMs, desenvolvimento de ações comunitárias, aquisição de viaturas (veículos e motocicletas) armamento, sistema de monitoramento por câmeras na cidade, uniformes e a elaboração de plano municipal de segurança pública.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/886/dl92017248.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/886/dl92017248.doc</t>
   </si>
   <si>
     <t>INDICAM ao Departamento de Estradas e Rodagem – DER, que viabilize estudo técnicos e financeiros para implantação de PASSARELA na SP-214 – Rodovia José Simões Louro Junior, altura do KM 47, nas proximidades da UBS Flórida, com a finalidade de proporcionar maior segurança aos usuários da unidade básica de saúde, ao atravessam a rodovia.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/569/dl92017249.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/569/dl92017249.doc</t>
   </si>
   <si>
     <t>Indica à AES-Eletropaulo, incluir na rede de distribuição de energia elétrica a Rua Vitalino Pereira Marques (antiga rua Onze) no bairro Jardim Ipê.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/675/dl92017250.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/675/dl92017250.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, motonivelar e cascalhar a Rua Vitalino Pereira Marques (antiga rua Onze) no bairro Jardim Ipê.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/673/dl92017251.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/673/dl92017251.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, aplicar repelentes para pombos na Escola Municipal Amanda Consuelo da Cunha, bem como no Ginásio Sidney Bauermann Estevam, com o objetivo de evitar a transmissão de doenças aos frequentadores dos locais.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/73/dl92017252.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/73/dl92017252.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, motonivelar e cascalhar a Rua São Sebastião no bairro Vila Santista.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/70/dl92017254.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/70/dl92017254.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública na Rua Principal, próxima à Estrada Municipal da Guarita.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/66/dl92017255.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/66/dl92017255.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine ao setor competente, motonivelar e cascalhar a Rua Principal, próxima à Estrada Municipal da Guarita.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/65/dl92017256.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/65/dl92017256.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine ao setor competente, realizar a limpeza do Rio Vila Schunck no bairro homônimo.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/72/dl92017257.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/72/dl92017257.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, motonivelar e cascalhar a Rua Gino Maestripieri no bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/299/dl92017258.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/299/dl92017258.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que estude a viabilidade de construção de um campo de futebol no bairro Chácaras Flórida (área do Seabra), para ser utilizado pela comunidade do bairro até que se dê início as obras das habitações populares.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/885/dl92017259.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/885/dl92017259.doc</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/884/dl92017260.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/884/dl92017260.doc</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras e Planejamento, que se digne designar um engenheiro civil para analisar a situação do galpão existente no cruzamento da Rua Brasil com a Rua Sebastiana Ramos, no sentido de verificar a viabilidade de sua demolição, com o objetivo de evitar maiores transtornos, caso venha a cair em cima de pessoas que ali frequentam, tendo em vista estar praticamente abandonado.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/858/dl92017261.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/858/dl92017261.doc</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal Saúde, que viabilize estudos no sentido de instalar Central de Regulação Médica de Urgência, atendimento 192 em Embu Guaçu, tendo em vista que nossos munícipes ao ligar no TELEFONE 192 as ligações caem na Central de Regulação Médica de Urgência no Município de Embu das Artes.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/dl92017266.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/dl92017266.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que entre em entendimento com o Secretário Municipal de Governo, no sentido de ser dado cumprimento ao disposto na Lei Municipal nº 2.197/2009, instituindo de fato a Ouvidoria Pública Municipal, ou seja, abrindo um canal de comunicação entre a administração e os cidadãos.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/969/dl92017282.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/969/dl92017282.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar, cascalhar, bem como incluir no plano de guias e sarjetas a rua João de Godói França no  bairro Chácara Bonanza.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/968/dl92017283.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/968/dl92017283.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar, cascalhar, bem como incluir no plano de guias e sarjetas a rua Leonel Roschel Schunck no bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/966/dl92017284.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/966/dl92017284.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos na Estrada Mathias Schmidt no bairro Lagoa Grande.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/965/dl92017285.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/965/dl92017285.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos e limpeza das calçadas na Rua Lauro Garcia no bairro Chácara Bonanza.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/676/dl92017286.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/676/dl92017286.doc</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde, que viabilize estudos no sentido de disponibilizar o atendimento do serviço de raio-x no Pronto Socorro do Distrito de Cipó-Guaçu 24 horas por dia.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/dl92017287.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/dl92017287.doc</t>
   </si>
   <si>
     <t>INDICA ao Ministério do Desenvolvimento Agrário, que se digne estude a viabilidade junto ao INCRA (Instituto Nacional de Colonização e Reforma Agrária) de agraciar o Município de Embu Guaçu com KIT AGRÁRIO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/dl92017288.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/dl92017288.doc</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/585/dl92017289.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/585/dl92017289.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos na Rua Padre Donizete no bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/664/dl92017290_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/664/dl92017290_1.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos na Rua José Nogueira no distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/665/dl92017291.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/665/dl92017291.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos na Rua F no bairro Parque Alvorada.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/666/dl92017292.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/666/dl92017292.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos na Rua José Joaquim Domingues no bairro Jardim Martins Fontes.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/667/dl92017293.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/667/dl92017293.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que providencie junto a setor competente, a reconstrução do ponto de ônibus localizado na rua Aurora de Jesus, próximo a esquina da rua Julia Helfstein, no bairro Vila Sol Nascente.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/67/dl92017296.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/67/dl92017296.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu realizar operação tapa-buracos na Rua das Perobas no distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/100/dl92017297.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/100/dl92017297.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar e cascalhar a Rua Ideonio Barbosa dos Santos no bairro Lagoa Grande.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/61/dl92017298.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/61/dl92017298.doc</t>
   </si>
   <si>
     <t>INDICA a Companhia de Saneamento Básico do Estado de São Paulo - SABESP, incluir no plano de extensão dA rede de abastecimento de água e tratamento de esgoto as seguintes ruas do bairro do Cipozinho:a)Rua Cabreúva;b)Rua Flamboyant.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/85/dl92017299.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/85/dl92017299.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine ao setor competente, a realização da manutenção do sistema de iluminação pública da Rua José Pires de Moraes no bairro Filipinho.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/98/dl92017300.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/98/dl92017300.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador da Regional do Distrito de Cipó-Guaçu, motonivelar e cascalhar a Rua Salvador Conceição no bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/96/dl92017301.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/96/dl92017301.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne incluir no Plano de Ação de manutenção da rede de iluminação pública, a Rodovia José Simões Louro Junior, na entrada da Cidade, com o objetivo de proporcionar maior visibilidade aos motoristas para acessarem o Viaduto Carlos Benedicto de Moraes.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/135/dl92017302.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/135/dl92017302.doc</t>
   </si>
   <si>
     <t>à Prefeita do Município, que estude a viabilidade de instalação de academia ao ar livre no pátio da brinquedoteca localizada no bairro do Sapateiro.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/281/dl92017303.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/281/dl92017303.doc</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Segurança, Transporte e Mobilidade, que viabilize estudos técnicos no sentido da implantação de REDUTOR DE VELOCIDADE ELETRÔNICO nas proximidades do Museu Municipal, com a finalidade de forçar os motoristas a reduzirem a velocidade em seus veículos, com o objetivo de evitar acidentes no local.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/668/dl92017320.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/668/dl92017320.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao Diretor de Transporte e Mobilidade, repintar as faixas de pedestres já existentes ao longo da Avenida Benedito Jandiro Soares, no trecho compreendido do Posto de Combustíveis (Walter do Posto) até o centro do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/661/dl92017321.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/661/dl92017321.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, efetuar a manutenção da iluminação pública da Praça Eunice Domingues da Silva (Praça da Cobre) no distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/562/dl92017322.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/562/dl92017322.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa-buraco na Rua Helena Flose no bairro Jardim Silvana.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/563/dl92017323.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/563/dl92017323.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, efetuar a manutenção da iluminação pública da Rua José de Lara no bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/564/dl92017324.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/564/dl92017324.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, efetuar a manutenção da iluminação pública da Rua Aurora de Jesus na região central do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/559/dl92017325.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/559/dl92017325.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa-buraco na Rua Padre Donizete no bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/568/dl92017326.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/568/dl92017326.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa-buraco na Rua José Lopes de Lima no bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/572/dl92017327.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/572/dl92017327.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa-buraco na Rua João Francisco dos Santos no bairro Parque Recreio.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/560/dl92017328.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/560/dl92017328.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, efetuar operação tapa-buraco na Rua José Henrique Schunck no bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/577/dl92017329.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/577/dl92017329.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, efetuar a manutenção da iluminação pública da Rua Padre Donizete no bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/583/dl92017330.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/583/dl92017330.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, motonivelar e cascalhar as seguintes ruas do Parque Oriente: a)Jaceguava; b)Alagoas.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/584/dl92017331.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/584/dl92017331.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que providencie junto a AES-Eletropaulo, a extensão da rede de energia elétrica na Rua João Marcelino Estevão no distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/498/dl92017332.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/498/dl92017332.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que providencie junto a AES-Eletropaulo, a extensão da rede de energia elétrica na Rua Antônio José da Silva (antiga Rua Existente) no bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/53/dl92017335.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/53/dl92017335.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que estude a viabilidade de implantação de uma rotatória na entrada do bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/34/dl92017336.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/34/dl92017336.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar ao setor competente, realizar o recapeamento asfáltico da Rua Alba Storrari de Azevedo do início da rua em frente ao Restaurante Águas de Março até a altura do número 06.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/52/dl92017337.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/52/dl92017337.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar ao setor competente, realizar o recapeamento asfáltico da Rua José Giordano no bairro Parque Itararé.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/dl92017341.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/dl92017341.doc</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/963/dl92017346.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/963/dl92017346.doc</t>
   </si>
   <si>
     <t>INDICA ao Gerente Geral da Agência 0254 do Banco Santander S.A, que viabilize a possibilidade de designar mais um funcionário para o Posto de Atendimento Bancário do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/418/dl92017347.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/418/dl92017347.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, efetuar a manutenção da iluminação pública da Alameda das Andorinhas no bairro São José.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/419/dl92017348.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/419/dl92017348.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, para capinar, roçar e retirar entulho da Rua Ademir Gasparini no bairro Chácara Havaí.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/420/dl92017349.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/420/dl92017349.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, para capinar, roçar e retirar entulho da Rua Carolina Maria de Jesus no bairro Jardim Ipê.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/421/dl92017350.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/421/dl92017350.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, para capinar, roçar e retirar entulho da Rua Josivaldo Jesus da Cruz no bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/422/dl92017351.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/422/dl92017351.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao setor competente, para capinar e roçar a Praça Eunice Domingues da Silva (Praça da Cobra).</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/423/dl92017352.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/423/dl92017352.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que entre em entendimento com o Secretário Municipal de Segurança, Transporte e Mobilidade, no sentido de viabilizar junto a Empresa Raposo Tavares o retorno dos cobradores, tendo em vista que o motorista acumulando as duas funções é perigoso tanto para o condutor como para os passageiros.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/854/dl92017354.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/854/dl92017354.doc</t>
   </si>
   <si>
     <t>INDICAM à Prefeita do Município, que entre em entendimento com o Diretor de Segurança e Comandante da Guarda Civil Municipal, no sentido de instalar uma base da CGM na Praça Henrique Schunck no Distrito de Cipó-Guaçu, bem como designar um grupo de GCMs para prestar serviços apenas naquela comuna.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/424/dl92017367.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/424/dl92017367.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar operação tapa-buracos na Avenida das Seringueiras, bairro Granjinha Regina Maria.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/425/dl92017368.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/425/dl92017368.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar a contratação de empresa para aplicar repelente para pombos na Escola Municipal Amanda Consuelo da Cunha, tendo em vista o local estar infestado pelas aves.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/426/dl92017369.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/426/dl92017369.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar operação tapa-buracos na Rua do Moinho.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/427/dl92017370.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/427/dl92017370.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar a limpeza do córrego localizado na Rua Carlos Cezar Vieira, bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/428/dl92017371.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/428/dl92017371.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar a limpeza da pracinha localizada na Rua Carlos Cezar Vieira, bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/429/dl92017372.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/429/dl92017372.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar a limpeza do ponto de ônibus localizado na Rua Carlos Cezar Vieira, bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/430/dl92017373.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/430/dl92017373.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, efetuar a limpeza da fossa do Posto Saúde da Família do bairro do Sapateiro.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/431/dl92017374.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/431/dl92017374.doc</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Infraestrutura e Serviços Urbanos, que determine ao setor competente, efetuar operação tapa-buracos nas ruas do bairro Vale das Fontes.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/226/dl92017377.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/226/dl92017377.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne incluir no plano de iluminação pública, o Viaduto Carlos Benedicto Roschel (entrada da Cidade), bem como o Viaduto Fernanda Reis Correa de Oliveira (entrada da Lagoa Grande).</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/432/dl92017379.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/432/dl92017379.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne estudar viabilidade de instalação de base da Guarda Civil Municipal em sala ao lado do palco localizada na Praça Eunice Domingues da Silva (Praça da Cobra).</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/850/dl92017380.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/850/dl92017380.doc</t>
   </si>
   <si>
     <t>INDICAM à Prefeita do Município, que entre em entendimento com o Diretor de Segurança e Comandante da Guarda Civil Municipal, no sentido de instalar uma base da CGM na Praça Henrique Schunck no Distrito de Cipó-Guaçu, bem como designar um grupo de GCMs para prestar serviços apenas naquela comuna</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/433/dl92017387.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/433/dl92017387.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador Regional do Distrito de Cipó-Guaçu, que se digne determinar ao setor competente, efetuar operação tapa-buracos na Rua Francisco Pereira da Silva no bairro Parque Recreio.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/499/dl92017388.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/499/dl92017388.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador Regional do Distrito de Cipó-Guaçu, que se digne determinar ao setor competente, efetuar operação tapa-buracos na Rua Alfredo Amieiro no bairro Martins Fontes.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/501/dl92017389.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/501/dl92017389.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador Regional do Distrito de Cipó-Guaçu, que se digne determinar ao setor competente, efetuar limpeza, capinar, roçar e retirar entulho da Rua Alfredo Amieiro no bairro Martins Fontes.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/505/dl92017390.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/505/dl92017390.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador Regional do Distrito de Cipó-Guaçu, que se digne determinar ao setor competente, efetuar operação tapa-buracos na Rua Francisca Batista da Silva no bairro Parque Recreio.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/459/dl92017391.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/459/dl92017391.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador Regional do Distrito de Cipó-Guaçu, que se digne determinar ao setor competente, motonivelar e cascalhar a Rua dos Golfinhos no bairro Parque Recreio.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/458/dl92017393.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/458/dl92017393.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao Departamento Municipal de Obras, incluir no plano de trabalho a execução de manutenção constante nos VELÓRIOS MUNICIPAIS, tendo em vista o tremendo estado de abandono que se encontram os mesmos.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/470/dl92017394.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/470/dl92017394.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao Comandante da Guarda Civil Municipal, que se digne designar viaturas para intensificar rondas ostensivas nas proximidades dos pontos de ônibus instalados às margens Rodovia José Simões Louro Junior (SP-214), mais precisamente no trecho compreendido entre o bairro Chácara Flórida e o km 35 (Fundição Balancins).</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/472/dl92017395.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/472/dl92017395.doc</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Segurança, Transporte e Mobilidade, determinar a pintura de faixa de pedestres no início da Alameda dos Bandeirantes (esquina do Cemitério Municipal de Embu-Guaçu com a Igreja de Jesus Cristo dos Santos dos Últimos Dias).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/301/dl92017396.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/301/dl92017396.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne incluir no plano de pavimentação asfáltica a Rua Kazuo Kagohara, Granjinha Regina Maria, ou seja, a via pública que dá acesso ao bairro.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/848/dl92017397.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/848/dl92017397.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne incluir no plano de gestão de 2017/2018 a construção de playground no bairro Vila Louro, mais precisamente ao lado da quadra poliesportiva situada entre as Ruas Pedro Vieira da Silva e Davi Farah.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/134/dl92017402.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/134/dl92017402.doc</t>
   </si>
   <si>
     <t>à Prefeita do Município, que entre em entendimento com o Secretário Municipal de Esportes e Lazer, no sentido ser incluído no plano de gestão 2017/2018 a construção de campo de futebol às margens da Estrada Inozue Kagohara (Estrada de Cipó), nas proximidades da Subestação da CTEEP (Companhia de Transmissão de Energia Elétrica Paulista).</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/474/dl92017403.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/474/dl92017403.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne incluir no plano de pavimentação asfáltica o trecho compreendido da Rua Elias Clapp até a Estrada da Barra no bairro Parque Alvorada.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/486/dl92017404.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/486/dl92017404.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública da Rua Elias Clapp no bairro Parque Alvorada.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/488/dl92017405.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/488/dl92017405.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, efetuar a manutenção da iluminação pública da Rua Ademir Gasparini no bairro Chácaras Havaí.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/491/dl92017406.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/491/dl92017406.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar operação tapa-buracos na Rua Domingos Serôdio no bairro Vila Dirce.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/494/dl92017407.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/494/dl92017407.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar operação tapa-buracos na Rua Otto Bichweiler no bairro Vila Dirce.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/677/dl92017408.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/677/dl92017408.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar a limpeza, a retirada de entulho, roçada e capinagem de todas as vias públicas do bairro Recanto Campina Verde.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/660/dl92017409.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/660/dl92017409.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne incluir no plano de pavimentação asfáltica a Rua Gino Maestripieri no bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/669/dl92017410.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/669/dl92017410.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar operação tapa-buracos e canalização de esgoto na Rua Angel Comenero no bairro Vila Cristina.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/662/dl92017411.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/662/dl92017411.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar operação tapa-buracos na Rua Luiz Schunck no bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/663/dl92017412.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/663/dl92017412.doc</t>
   </si>
   <si>
     <t>Indica ao Administrador da Regional do Distrito de Cipó-Guaçu, que determine ao setor competente, efetuar roçada, capinar e retirar entulho da Rua Luiz Schunck no bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/670/dl92017413.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/670/dl92017413.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne incluir no plano de pavimentação asfáltica a Rua Salvador Conceição no bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/671/dl92017414.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/671/dl92017414.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, realizar a manutenção da iluminação pública da Rua José Correia de Amorim no bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/302/dl92017417.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/302/dl92017417.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine ao setor competente, realizar a manutenção da iluminação pública nas ruas do bairro Flórida II.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/303/dl92017418.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/303/dl92017418.doc</t>
   </si>
   <si>
     <t>INDICA ao Departamento Municipal de Infraestrutura e Serviços Urbanos, que determine ao setor competente, realizar operação tapa-buracos nas seguintes ruas do bairro Flórida II;</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/960/dl92017419.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/960/dl92017419.doc</t>
   </si>
   <si>
     <t>INDICA ao Departamento Municipal de Infraestrutura e Serviços Urbanos, que determine ao setor competente, realizar operação tapa-buracos nas seguintes ruas do bairro Nova Cipó:_x000D_
 _x000D_
 a-	Estrada Henrique Schunck;_x000D_
 _x000D_
 b-	Rua São Sebastião;_x000D_
 _x000D_
 c-	Rua Gilberto de Moraes;_x000D_
 _x000D_
 d-	Rua Fortunato Marine;_x000D_
 _x000D_
 e-	Rua João Villa Franca;_x000D_
 _x000D_
 f-	Rua Nove.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/883/dl92017420.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/883/dl92017420.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine ao setor competente, alterar o dia de coleta de lixo no bairro Vale das Fontes de Sexta-Feira para Segunda-Feira.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/672/dl92017421.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/672/dl92017421.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, realizar a canalização do córrego localizado na Rua Sete de Setembro no bairro Centro.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/674/dl92017422.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/674/dl92017422.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao setor competente, realizar a limpeza e instalação de um corrimão no escadão localizado em frente à Escola Estadual Hélio Luiz Dobrochinski na Avenida Henrique Schunck no bairro Vila Maria Rosa.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/512/dl92017429.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/512/dl92017429.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao Diretor de Transporte e Mobilidade, providenciar a sinalização viária na Rua Luiz Mentoni, alertando quanto a existência de lombada, mais precisamente defronte a Adega do Paraíba, sentido divisa.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/514/dl92017430.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/514/dl92017430.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao Diretor de Transporte e Mobilidade, que providencie a sinalização viária, defronte a Escola Estadual João Ortiz Rodrigues, bairro do Filipinho, ou seja: faixa de pedestre e demarcação para Transporte Escolar.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/515/dl92017431.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/515/dl92017431.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao Diretor de Transporte e Mobilidade, que providencie a sinalização viária, defronte a Escola Estadual Luiz Schunck, Vila Dirce, ou seja: faixa de pedestre e demarcação para Transporte Escolar.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/481/dl92017432.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/481/dl92017432.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine ao Diretor de Transporte e Mobilidade, que providencie a sinalização viária, defronte a Escola Municipal Alfredo Schunck, Jardim Cristiane, ou seja: faixa de pedestre e demarcação para Transporte Escolar.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/516/dl92017433.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/516/dl92017433.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que solicite providencias junto ao setor competente que inclua no Plano de Manutenção a iluminação pública na Rua das Palmeiras no Jardim Campestre, Cipó.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/517/dl92017434.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/517/dl92017434.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que solicite providências junto ao setor competente que inclua no Plano de Obras a construção de calçadas no trecho compreendido do trevo da Parada 600 até a Praça Henrique Schunck no Distrito de Cipó Guaçu.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/882/dl92017442.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/882/dl92017442.doc</t>
   </si>
   <si>
     <t>INDICA a AES-Eletropaulo, que inclua no cronograma de reparos da rede de energia elétrica na região central do Município, (principalmente Rua Boa Vista e adjacências) aos DOMINGOS, com finalidade de causar o menor transtorno as mais diversas casas comerciais.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/881/dl92017443.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/881/dl92017443.doc</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/483/dl92017444.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/483/dl92017444.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que inclua no plano de pavimentação asfáltica a Rua Waldevino Pinto Melo, no Parque Alvorada distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/518/dl92017445.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/518/dl92017445.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que inclua no plano de pavimentação asfáltica a Rua Michael Tizovek, Campina Verde de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/520/dl92017446.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/520/dl92017446.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que inclua no plano de pavimentação asfáltica a Rua Vitalino Marques no Jardim Ipê, Cipó-Guaçu.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/521/dl92017447.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/521/dl92017447.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne determinar ao Departamento de Meio Ambiente viabilizar a AUTORIZAÇÃO para poda da árvore localizada na Rua Adolfo João Valicek em frente ao número 99, bairro Valflor.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/492/dl92017448.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/492/dl92017448.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que inclua o plano de iluminação pública na Rua: Adolfo João Valicek precisamente em frente ao número 99, Val-Flor.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/97/dl92017449.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/97/dl92017449.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne entrar em entendimento com o Comandante da Guarda Civil Municipal, no sentido de ser designado GCMs para prestar serviço junto ao Pronto Socorro Municipal de Embu- Guaçu e do Distrito de Cipó-Guaçu, com a finalidade de proporcionar maior segurança aos profissionais da saúde.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/91/dl92017450.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/91/dl92017450.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne estudar a viabilidade de instalar BEBEDOURO no corredor central do prédio da Prefeitura.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/626/dl92017451.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/626/dl92017451.doc</t>
   </si>
   <si>
     <t>ao Departamento Municipal de Infraestrutura e Serviços Urbanos, que se digne determinar ao setor competente, a retirada de entulhos do Bairro Chácara Flórida.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/678/dl92017452.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/678/dl92017452.doc</t>
   </si>
   <si>
     <t>ao Departamento Municipal de Infraestrutura e Serviços Urbanos, que se digne realizar operação tapa-buracos na Rua Alexandre Rodrigues Nogueira no Bairro Jardim Emília.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/dl92017468.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/dl92017468.doc</t>
   </si>
   <si>
     <t>INDICA ao Secretário Municipal Esporte e Lazer, que entre em entendimento com a Secretaria Municipal de Assistência Social, no sentido de ser incluído no cronograma de atividades dos idosos, os JOGOS MUNICIPAIS DOS IDOSOS com as mais diversas modalidades desportivas.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/86/dl92017469.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/86/dl92017469.doc</t>
   </si>
   <si>
     <t>INDICA ao Comandante da Guarda Civil Municipal, no sentido de ser designado (02) dois GCMs para prestar serviço junto ao Posto de Saúde de Cipó-Guaçu, com a finalidade de proporcionar maior segurança aos profissionais da saúde.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/880/dl92017470.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/880/dl92017470.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido da excluir da área de ZONA AZUL a Rua Sete de Setembro – Centro, tendo em vista a referida via pública ser mão dupla de direção, e salvo melhor juízo com proibição de estacionar em ambos os lados da citada rua, o tráfego de veículo fluirá melhor, evitando enormes transtornos aos motoristas que passam por ali diariamente, que na maioria das vezes são obrigados a parar seus veículos para esperar o que vem em sentido contrário, isso devido à área de estacionamento rotativo (ZONA AZUL).</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/879/dl92017471.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/879/dl92017471.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido de proibir estacionamento em ambos os lados da Rua Fernando Pires de Moraes – Centro, isso em virtude de ser uma das artérias principais de acesso ao bairro Jardim Emília, inclusive com tráfego de ônibus.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/878/dl92017472.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/878/dl92017472.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido rever o sistema de mão de direção dupla na Rua Clotilde Louro – Centro, tendo em vista estar causando sérios transtornos aos motoristas no cruzamento da Rua Boa Vista, principalmente em horário de pico, haja vista que devido ser mão dupla, os motoristas que se dirigem a área central, são obrigados a esperar a oportunidade para acessa a Rua Boa Vista e, com isso causam sérios congestionamentos, inclusive atrapalhando os motoristas que simplesmente vão acessar a Rua Boa Vista sentido Rodovia José Simões Louro Junior (sentido Jardim São Paulo e bairro Santa Rita).</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/897/dl92017473.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/897/dl92017473.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido de solucionar a MANOBRA/CONVERSÃO por parte dos motoristas que saem da Rua Boa Vista e acessam a Rua Fernando Pires de Moraes, defronte ao Cemitério.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/877/dl92017474.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/877/dl92017474.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Transporte e Mobilidade, que se digne entrar em entendimento com a Prefeita do Município, no sentido de ser contratada empresa especializada em engenharia de trânsito, tráfego e transporte, com a finalidade de elaborar plano de sinalização e orientação de trânsito e tráfego, para maior fluidez dos veículos em nossa malha viária.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/205/dl92017475.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/205/dl92017475.doc</t>
   </si>
   <si>
     <t>ao Diretor de Serviços Municipais, que inclua no cronograma de serviços de manutenção de vias públicas a Estrada da Quimina, bairro Santa Rita. De acordo com informações dos munícipes: Maria de Lourdes Macedo, Rogério Ferreira Macedo, Reginaldo Pereira da Silva e Pedro Neris, a citada via pública encontra-se totalmente esburacada, dificultando a circulação de veículos, inclusive o transporte escolar.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/679/dl92017476.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/679/dl92017476.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne a designar ao setor competente, realizar a manutenção da iluminação pública na Rodovia José Simões Louro Junior, altura do km 43 no bairro Valflor.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/588/dl92017477.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/588/dl92017477.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine ao setor competente, realizar a manutenção da iluminação pública na Rua Alexandre Rodrigues Nogueira no bairro Jardim Emília.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/589/dl92017478.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/589/dl92017478.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor do Departamento Municipal de Infraestrutra e Serviços Urbanos, que se digne realizar operação tapa-buracos na Rua Alexandre Rodrigues Nogueira, bairro Jardim Emília.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/603/dl92017479.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/603/dl92017479.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor do Departamento Municipal de Infraestrutura e Serviços Urbanos, que se digne realizar operação tapa-buracos na Rua Manoel da Nobrega, bairro Jardim Emília.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/204/dl92017480.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/204/dl92017480.doc</t>
   </si>
   <si>
     <t>à Prefeita do Município, que solicite ao setor competente a manutenção da Estrada da Quimina localizada no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/986/dl92017481.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/986/dl92017481.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que inclua no plano de iluminação pública a rua Aruanã, bairro Parque Recreio Represa - Distrito de Cipó-Guaçu, com aproximadamente 4 postes numa extensão de 200 metros, onde atenderá 30 familiares.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/287/dl92017486.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/287/dl92017486.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar ao Departamento de Serviços Municipais, efetuar a manutenção da Rua das Seringueiras.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/489/dl92017487.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/489/dl92017487.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que determine ao Departamento de Transporte e Mobilidade viabilizar estudos no sentido de implantar redutor de velocidade (lombada) em frente o campo do japonês no trevo próximo ao posto de combustível WP.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/476/dl92017502.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/476/dl92017502.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que inclua no plano de pavimentação asfáltico a Rua José Giordano no Santa Isabel.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/604/dl92017503.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/604/dl92017503.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne incluir no plano de iluminação pública a Rua Tereza Maria dos Santos, bairro Recanto das Vertentes.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/605/dl92017504.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/605/dl92017504.doc</t>
   </si>
   <si>
     <t>Departamento de Serviços Municipais, incluir no cronograma de serviços de motonivelamento e cascalhamento a Rua Ana Maria Pedroso, bairro Valflor.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/606/dl92017505.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/606/dl92017505.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que inclua no plano de iluminação pública a Rua Ana Maria Pedroso no bairro Valflor.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/607/dl92017506.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/607/dl92017506.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a inclusão no cronograma de manutenção de iluminação pública a Rua Dom Pedro II, altura do número 188, Centro - Embu Guaçu.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/609/dl92017507.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/609/dl92017507.doc</t>
   </si>
   <si>
     <t>Departamento de Serviços Municipais, que se digne determinar a retirada de terra da Rua Juruti, nº 62 no bairro Chácara Itororó, Distrito de Cipó-Guaçu, onde localiza-se a Igreja Adventista do 7º Dia.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/93/dl92017509.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/93/dl92017509.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne entrar em entendimento com o Diretor de Serviços Municipais, bem como com o Secretário Municipal da Administração, no sentido de destinar materiais para serviços de manutenção e infraestrutura para a Administração Regional do Distrito de Cipó-Guaçu, todas as ocasiões em que for feita a aquisição, dessa forma tratando tanto as vias públicas da sede como as do Distrito de Cipó-Guaçu em pé de igualdade.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/465/dl92017511.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/465/dl92017511.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que solicite ao Diretor de Transporte e Mobilidade, efetuar pintura de sinalização viária, sendo faixa de pedestre e demarcação para transporte escolar junto a Escola Estadual Maria André Schunck no Cipó.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/523/dl92017512.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/523/dl92017512.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que solicite ao Diretor de Transporte e Mobilidade, efetuar pintura de sinalização viária, sendo faixa de pedestre na Avenida Dr. André Stuchi no Filipinho de frente a padaria e um ponto de ônibus coberto.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/524/dl92017513.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/524/dl92017513.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que solicite ao departamento competente que estude a possibilidade de implantar redutor de velocidade (lombada) na Rua Padre Donizete no bairro Campestre.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/987/dl92017514.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/987/dl92017514.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine a empresa que presta serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços a Estrada Luiz Mentone, próximo à divisa.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/961/dl92017515.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/961/dl92017515.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine a empresa que presta serviços na rede de iluminação pública, incluir no cronograma de serviços a Rua do Moinho, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/962/dl92017516.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/962/dl92017516.doc</t>
   </si>
   <si>
     <t>INDICA ao Administrador Regional do Distrito de Cipó-Guaçu, que inclua no cronograma de operação tapa-buracos a Rua São Sebastião, no centro do Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/dl92017518.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/dl92017518.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que estude a viabilidade de incluir no plano de extensão de rede de energia elétrica, as seguintes vias públicas do bairro Chácaras Califórnia: a)Rua San Juan, a partir do nº 30; b)Rua Angelina Mussi Mentone</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/dl92017519.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/dl92017519.doc</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/dl92017520.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/dl92017520.doc</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/999/dl92017521.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/999/dl92017521.doc</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/998/dl92017522.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/998/dl92017522.doc</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/997/dl92017523.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/997/dl92017523.doc</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/996/dl92017524.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/996/dl92017524.doc</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/995/dl92017525.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/995/dl92017525.doc</t>
   </si>
   <si>
     <t>Prefeita do Município que se digne incluir no planejamento de 2018 a aquisição de viaturas para as unidades de atendimento CRAS e CREAS para melhor atendimento e fortalecimento das políticas públicas.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/994/dl92017526.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/994/dl92017526.doc</t>
   </si>
   <si>
     <t>Prefeita do Município que inclua no planejamento de 2018/2020 a aquisição de retroescavadeira, pá carregadeira e caminhões para a Secretaria Municipal de Infraestrutura.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/525/dl92017530.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/525/dl92017530.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Transporte e Mobilidade Urbana, que se digne viabilizar estudos no sentido da implantação de redutor de velocidade na Avenida Sezefredo Klein Doll, Distrito de Cipó-Guaçu, mais precisamente defronte ao número 100.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/526/dl92017531.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/526/dl92017531.doc</t>
   </si>
   <si>
     <t>Indica ao Departamento de Transporte e Mobilidade Urbana, que viabilize estudos no sentido da implantação de três redutores de velocidade na Rua Helena Flose, no bairro Jardim Silvania.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/528/dl92017532.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/528/dl92017532.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços as seguintes vias públicas: a) Estrada Henrique Schunck; b) Estrada do Gramado.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/453/dl92017533.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/453/dl92017533.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que inclua no plano de pavimentação asfáltica a Rua Gilberto de Moraes na Nova Cipó.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/876/dl92017537.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/876/dl92017537.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que entre em entendimento com o Secretário Municipal de Obras, no sentido de viabilizar estudos técnicos, com a finalidade da construção de calçada na lateral da Estrada Inozune Kagohara (Estrada de Cipó), no trecho compreendido do cruzamento com a Estrada Luiz Mentone (Estrada de Cipó-Parelheiros/Posto de Combustível WP), até a entrada do bairro Bonanza, com o objetivo de proporcionar maior segurança aos pedestres que caminham por ali diariamente.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/887/dl92017239.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/887/dl92017239.doc</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/993/dl92017539.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/993/dl92017539.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que entre em entendimento com a Secretaria Municipal de Assistência Social, no sentido dos próximos cursos promovidos pelo Programa Estadual de Qualificação ser de forma descentralizada atendendo as necessidades dos mais diversos bairros, em especial o bairro do Filipinho e o Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/203/dl92017541.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/203/dl92017541.doc</t>
   </si>
   <si>
     <t>Companhia de Saneamento Básico do Estado de São Paulo - SABESP, que se digne designar com a maior brevidade possível a reativação do HIDRANTE localizado nas imediações do Ginásio de Esportes Sidney Bauermann Estevam, com o objetivo de garantir a sua utilização pelo Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/628/dl92017546.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/628/dl92017546.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a Diretoria Municipal de Transporte e Mobilidade, efetuar a manutenção das placas de sinalização de trânsito das seguintes vias públicas: a)Rua Coronel Luiz Tenório de Brito; b)Rua Boa Vista.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/629/dl92017547.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/629/dl92017547.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar a empresa que presta serviços na rede de iluminação pública, incluir no cronograma de serviços a Estrada Santa Rita, altura do km 52 (altura das três pirâmides), bairro Santa Rita.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/964/dl92017548.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/964/dl92017548.doc</t>
   </si>
   <si>
     <t>INDICA ao Comandante da Guarda Civil Municipal, designar viatura para efetuar ronda ostensiva nas proximidades dos estabelecimentos escolares no Distrito de Cipó-Guaçu, mais precisamente nos horários de entrada e saída de alunos.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/992/dl92017549.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/992/dl92017549.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar ao setor competente a disponibilização no site da prefeitura as tabelas de horários de partida de execução das linhas de transporte público em operação no município.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/991/dl92017550.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/991/dl92017550.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne entrar em entendimento com o Secretário Municipal de Governo, no sentido da Municipalidade disponibilizar no sítio oficial do Município, relação dos documentos necessários para abertura e fechamento de empresas, concessão de carta de anuência e demais, com intuito de facilitar a vida dos interessados e agilizar o trâmite nas repartições pertinentes.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/990/dl92017551.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/990/dl92017551.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne determinar ao Diretor Municipal de Transporte e Mobilidade, efetuar o recadastramento das permissões e/ou autorizações para exploração das linhas de ônibus municipais (alternativo), constante da Lei nº 1834/2002, ou seja: conceder os respectivos alvarás com a linha e itinerários que realmente devem executar, tendo em vista que existem vários casos de permissionários que tem alvará para exploração da linha X e extraoficial exploram a linha Y.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/989/dl92017552.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/989/dl92017552.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que inclua no planejamento de 2018 a 2020 a construção de quadra desportiva às margens da SP214 - Rodovia José Simões Louro Junior, mas precisamente na entrada do Jardim Boa Vista.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/988/dl92017553.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/988/dl92017553.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, para que determinar a empresa que presta serviços de manutenção da rede de iluminação pública, as seguintes vias públicas: a)Estrada do Casimiro, bairros Penteados; b)Ruas dos Bairro Chácara dos Amigos.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1090/dl92017554.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1090/dl92017554.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, para que inclua no planejamento de 2018 a 2020 a aquisição de caminhão limpa fossa, para atender aos munícipes de baixa renda que não possuem o serviço de rede de esgoto em seus bairros.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/dl92017555.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/dl92017555.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que inclua no cronograma de serviços a canalização dos córregos localizados nos seguintes locais: a)Praça Eunice Domingues da Silva; b)Jardim Boa Vista; c)Jardim Val Flor; d)Cipózinho.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/dl92017556.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/dl92017556.doc</t>
   </si>
   <si>
     <t>Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido de fixar (pintar no solo) a reserva de vagas para IDOSO e PORTADOR DE DEFICIÊNCIA, defronte a Igreja Nossa Senhora Aparecida, bairro Chácaras Flórida.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/434/dl92017557.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/434/dl92017557.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços o bairro Parque São Paulo do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/452/dl92017558.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/452/dl92017558.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Transporte e Mobilidade, que se digne viabilizar estudos no sentido da implantação de redutor de velocidade na Estrada Benedito Vieira de Andrade no Parque São Paulo.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/451/dl92017559.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/451/dl92017559.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que entre em entendimento com a SABESP solicitando a extensão da rede d'água para a Rua Frank Tisovec, bairro Recanto Campina Verde.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/450/dl92017563.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/450/dl92017563.doc</t>
   </si>
   <si>
     <t>Indica À Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços o bairro Jardim Ipê do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/449/dl92017564.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/449/dl92017564.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços o bairro Chácara Itororó do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/448/dl92017565.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/448/dl92017565.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços o bairro Martins Fontes, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/610/dl92017567.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/610/dl92017567.doc</t>
   </si>
   <si>
     <t>Diretor Municipal de Transporte e Mobilidade, que inclua no cronograma de serviços a restauração da pintura das faixas de pedestre e melhoria na sinalização nas imediações de todas as escolas municipais e estaduais do Município</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/611/dl92017568.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/611/dl92017568.doc</t>
   </si>
   <si>
     <t>Diretor Municipal de Transporte e Mobilidade, que inclua no cronograma de serviços a restauração da pintura das faixas de pedestre e melhoria na sinalização nas imediações de todas as escolas municipais e estaduais do Município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/612/dl92017569.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/612/dl92017569.doc</t>
   </si>
   <si>
     <t>Diretor Municipal de Transporte e Mobilidade, que se digne incluir no cronograma de serviços a manutenção e conservação das seguintes vias públicas: a)Rua 3 de Outubro, bairro Santa Fé - bairro Santa Fé; b)Rua Antonio Vieira - bairro Congonhal; c)Rua Maria Tereza dos Santos - bairro Recanto das Vertentes.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/613/dl92017570.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/613/dl92017570.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Serviços Municipais, incluir no cronograma de operação tapa-buracos em toda a Avenida Doutor André Stucchi, bairro Filipinho, em toda sua extensão.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/614/dl92017571.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/614/dl92017571.doc</t>
   </si>
   <si>
     <t>Diretor de Serviços Municipais, incluir no cronograma a limpeza e assoreamento do córrego localizado na Rua Ana Lopes, bairro Itararé.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/615/dl92017572.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/615/dl92017572.doc</t>
   </si>
   <si>
     <t>Diretor Municipal de Serviços Municipais, entrar em entendimento com a Secretaria Municipal de Meio Ambiente, no sentido de obter autorização para poda e corte de árvore condenada na altura do número 556 na Rua Boa Vista, bairro Centro.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/616/dl92017573.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/616/dl92017573.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne incluir no plano de iluminação pública a Avenida Doutor André Stucchi, na altura da ponte localizada, bairro Jardim São Paulo (nesse local necessita de postes e cabeamentos)</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/618/dl92017574.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/618/dl92017574.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que presta serviços na rede de iluminação pública, incluir no cronograma de serviços a Rua Boa Vista, altura do número 1011, Centro.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/447/dl92017575.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/447/dl92017575.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços o bairro Jardim Campestre do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/446/dl92017576.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/446/dl92017576.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços o bairro Chácara Itororó do Distrito de Cipó-Guaçu</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/445/dl92017577.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/445/dl92017577.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços o bairro Parque Alvorada do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/444/dl92017579.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/444/dl92017579.doc</t>
   </si>
   <si>
     <t>Indica ao Departamento de Serviços Municipais, incluir no cronograma de serviços de motonivelamento e cascalhamento (em caráter de urgência) a Rua Tia Zulmira, bairro Lagoa Grande.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/443/dl92017580.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/443/dl92017580.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que inclua no plano de pavimentação asfáltica a Rua Nelson Constantino Mentone, Parque São Lucas.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/442/dl92017581.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/442/dl92017581.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que inclua no plano de pavimentação asfáltica o final da Rua Beta e Rua Américo Coxo, Recanto Campina Verde.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/280/dl92017582.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/280/dl92017582.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que determine a empresa que presta serviço na rede de iluminação pública, incluir no cronograma de serviços os seguintes bairros: a)Chácaras Flórida; b)Chácara Nunes; c)Vila São José; d)Jardim Lídia Maria; e)Recanto das Vertentes; f)Val Flor; g)Santa Isabel; h)Jardim Progresso; i)Vila Cristina; j)Granjinha Regina Maria; k)Cipozinho; l)Parque São Paulo; m)Parque Recreio Represa; n)Vila Martins Fontes.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/279/dl92017583.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/279/dl92017583.docx</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne entrar em entendimento com o Diretor Municipal de Segurança e o Comandante da Guarda Civil Municipal, no sentido de viabilizarem estudos técnicos com o objetivo de reativar as BASES FIXAS da GCM do KM 35 da SP214, bem como da SP214 (cruzamento de Rodovia José Simões Louro Junior com a Rodovia Prefeito Bento Rotger Domingues), defronte ao Posto de Combustível do grupo WP.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/227/dl92017584.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/227/dl92017584.doc</t>
   </si>
   <si>
     <t>INDICA ao Comandante da Guarda Civil Municipal, que se digne viabilizar estudos técnicos no sentido de incluir no rol de atividades diárias da GCM, a realização de RONDAS OSTENSIVAS no bairro Chácaras Flórida.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/274/dl92017585.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/274/dl92017585.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne entrar em entendimento com o Diretor Municipal de Transporte e Mobilidade, no sentido de determinar a inclusão no itinerário dos ônibus da COOPERTAEG que exploram a linha Vila Dirce - Distrito de Cipó-Guaçu X HGIS e vice versa, a Avenida Benedito Jandiro Soares e a Estrada Inozune Kagohara (Estrada de Cipó), dando assim a oportunidade aos moradores do bairro Bonanza usufruírem da referida linha de ônibus.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/271/dl92017586.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/271/dl92017586.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que entre em entendimento com a Secretária Municipal de Saúde, no sentido de ser viabilizado estudo com o objetivo da locação de novo espaço físico para instalação do POSTO DE SAÚDE que atualmente funciona no salão da Igreja Nossa Senhora Aparecida - Bairro Flórida.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/202/dl92017587.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/202/dl92017587.doc</t>
   </si>
   <si>
     <t>A Prefeita do Município, que entre em entendimento com o Governo do Estado de São Paulo, no sentido de reivindicar a liberação de 02 (duas) ambulâncias, ou verba para a devida aquisição.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/254/dl92017588.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/254/dl92017588.doc</t>
   </si>
   <si>
     <t>A Prefeita do Município, que se digne incluir no planejamento de 2017 a aquisição de caminhão pipa.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/236/dl92017589.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/236/dl92017589.doc</t>
   </si>
   <si>
     <t>A Prefeita do Município, que se digne incluir no plano de extensão da rede de iluminação pública a Rua José Giordano, bairro Santa Isabel.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/242/dl92017590.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/242/dl92017590.doc</t>
   </si>
   <si>
     <t>A Prefeita do Município, que se digne incluir no plano de obras 2018/2020 a construção de ROTATÓRIA no cruzamento da Alameda dos Bandeirantes com a Rua Boa Vista, mais precisamente defronte ao Velório Municipal, com a finalidade de ordenar o trânsito, bem como evitar acidentes e atropelamentos.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/208/dl92017591.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/208/dl92017591.doc</t>
   </si>
   <si>
     <t>A Prefeita do Município, que entre em entendimento com a 10ª Divisão Regional da Grande São Paulo (Unidade Básica de Atendimento de Cotia) solicitando o desarquivamento do Processo Expediente nº 006.028/17/DR.10/2013 para a construção de rotatória na SP214 altura do KM 45+200 na entrada do Jardim São Paulo, com a finalidade de ordenar o tráfego de veículo no local, facilitando e proporcionando maior segurança aos motoristas que acessam e saem do bairro Jardim São Paulo diariamente.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/619/dl92017592.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/619/dl92017592.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar ao Diretor Municipal de Trânsito e Mobilidade, viabilizar estudos técnicos, no sentido de implantar ROTATÓRIA no cruzamento da Alameda dos Bandeirantes com a Rua Boa Vista, mais precisamente defronte ao Velório Municipal, bem como implantar placas de proibido estacionar na Rua Boa Vista no trecho compreendido da Rua Maria das Dores Delfim até a Rua Clotilde Louro do lado direito sentido Estrada de Santa Rita, com finalidade de evitar acidentes com os veículos que entram e saem do Supermercado Ricoy.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/621/dl92017599.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/621/dl92017599.doc</t>
   </si>
   <si>
     <t>INDICA ao Comandante da Guarda Civil Municipal, que estude a viabilidade de aumentar o efetivo da GCM para realizar policiamento ostensivo nas imediações das escolas durante os dias do programa Escola da Família, ou seja, nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/623/dl92017600.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/623/dl92017600.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que inclua no plano de investimento a instalação de postes e cabeamento na Avenida Doutor André Stucchi no trecho compreendido entre o conjunto habitacional (Reserva de Embu Guaçu) e a Estrada Mina de Ouro, com a finalidade da implantação de rede de iluminação pública, proporcionando mais segurança a população.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/441/dl92017601.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/441/dl92017601.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que entre em entendimento com o Secretário Municipal de Cultura, no sentido de ser incluída no planejamento de 2018 a realização da FEIRA EVANGÉLICA no mês de julho, isso após a FESTA JUNINA.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/967/dl92017604.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/967/dl92017604.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que entre em entendimento com a Secretária Municipal de Educação, que estude a possibilidade de incluir no Plano de Ações Articuladas do Ministério da Educação, PROJETO para construção de CRECHE para atender aos moradores dos seguintes bairros: _x000D_
 _x000D_
 a-	Parque Recreio;_x000D_
 b-	Parque Alvorada;_x000D_
 c-	Parque São Paulo.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/dl92017605.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/dl92017605.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a Secretaria de Assistência Social, no sentido de ser efetuada campanha de divulgação por intermédio de cartazes, sítio oficial da Municipalidade, rádio comunitária, jornais de circulação na Cidade, a OBRIGATORIEDADE dos cidadãos que recebem o BENEFÍCIO DE PRESTAÇÃO CONTINUADA (BPC) efetuar o recadastramento até o dia 31 de dezembro de 2017 junto a Central do Cadastro Único - CadÚnico.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/440/dl92017606.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/440/dl92017606.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne incluir no planejamento de obras e serviço com a máxima urgência, a instalação de bebedouro e banheiro público na Praça Eunice Domingues da Silva (Praça da Cobra), tendo em vista o aumento da frequência de pessoas, principalmente por ocasião da realização da feira noturna às quartas-feiras.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/439/dl92017607.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/439/dl92017607.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Transporte e Mobilidade, que se digne designar um agente de trânsito às quartas-feiras, para orientar o trânsito nas imediações da Praça Eunice Domingues da Silva (Praça da Cobra), durante a realização da FEIRA NOTURNA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/437/dl92017608.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/437/dl92017608.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município que determine a empresa que presta serviço na Rede de Iluminação Pública, incluir no cronograma de serviços todas as ruas do bairro Parque Nova Cipó, principalmente a Rua Nelde Rosa Moura.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/436/dl92017609.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/436/dl92017609.doc</t>
   </si>
   <si>
     <t>Indica ao Departamento de Serviços Municipais, incluir no cronograma de serviços a manutenção e conservação das calçadas e passeios do bairro Vila Louro.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/461/dl92017610.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/461/dl92017610.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne incluir no cronograma de obras a construção de calçadas na Avenida Doutor André Stucchi do trecho compreendido do Parque Madalena ao início do bairro Filipinho.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/624/dl92017612.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/624/dl92017612.doc</t>
   </si>
   <si>
     <t>vigentes INDICA a Prefeita do Município, incluir no cronograma de obras a construção de calçadas na Estrada Inozume Kagohara do trecho compreendido da entrada do bairro Granjinha a Rotatória Cel. Biratan de Godoi, cruzamento com a Avenida Benedito Jandiro Soares.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/591/dl92017613.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/591/dl92017613.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que presta serviços de manutenção na rede de iluminação pública as seguintes vias públicas: a)Rua Santo Antônio; b)Rua Fernando Pires de Moraes.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/464/dl92017627.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/464/dl92017627.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de capinagem e roçada a Praça Eunice Domingues da Silva (Praça da Cobra), Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/529/dl92017628.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/529/dl92017628.doc</t>
   </si>
   <si>
     <t>Indica à Companhia de Saneamento Básico do Estado de São Paulo - SABESP, que se digne a realizar a extensão da rede d'água para a Rua Giselda Schunck Andrade, 45, bairro Cipó do Meio.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/530/dl92017629.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/530/dl92017629.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco a Rua Manoel de Nobrega, bairro Jardim Emília.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/973/dl92017630_ok.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/973/dl92017630_ok.doc</t>
   </si>
   <si>
     <t>INDICA à  Secretária Municipal de Educação que estude a possibilidade de incluir no Plano de Ações Articuladas do Ministério da Educação, PROJETO para construção de CRECHE para atender aos moradores dos seguintes bairros: _x000D_
 _x000D_
 a-	Parque Recreio;_x000D_
 b-	Parque Alvorada;_x000D_
 c-	Parque São Paulo.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/209/dl92017636.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/209/dl92017636.doc</t>
   </si>
   <si>
     <t>A Telefônica Brasil - VIVO que inclua no cronograma de instalação de antena repetidora de sinal de celular e internet, para atender os seguintes bairros: a)Recanto Lagoa Grande; b)Lagoa Grande; c)Jardim Oriental.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/90/dl92017640.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/90/dl92017640.doc</t>
   </si>
   <si>
     <t>INDICAM ao Deputado Estadual, Milton Leite Filho, que viabilize junto ao Governo do Estado de São Paulo a liberação de Emenda Parlamentar no valor de R$ 400.000,00 para recapeamento asfáltico das seguintes vias públicas: a)Rua Cedro, bairro Granijnha; b)Rua Gino Matripiere, bairro Chácara Itororó.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/210/dl92017642.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/210/dl92017642.doc</t>
   </si>
   <si>
     <t>Ao Departamento de Estradas de Rodagem - DER, que se digne viabilizar estudos técnicos no sentido da instalação de PLACAS ao longo da SP214 - Rodovia José Simões Louro Junior (Estrada de Santa Rita), alertando aos motoristas da prática desportivas às margens da RODOVIA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/592/dl92017654.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/592/dl92017654.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que estude a viabilidade de autorizar a AES-Eletropaulo reinstalar o medidor de energia elétrica na Praça principal do bairro Chácara Flórida.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/540/dl92017655.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/540/dl92017655.doc</t>
   </si>
   <si>
     <t>Indica à Telefônica Brasil - VIVO que inclua no cronograma de instalação de antena repetidora de sinal de celular e internet nos seguintes bairros: Gramador, Ponte Alta, Terra de Santa Rosa e Vale das Fontes.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/495/dl92017656.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/495/dl92017656.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne incluir no planejamento de 2017/2018 a implantação de acostamento e construção de calçada às margens da Avenida Doutor André Stuchhi, bairro do Filipinho, mais precisamente no trecho compreendido da Estrada da Vila Cristina até o cruzamento da Estrada Mary Angels Vieira de Souza (Estrada do Filipinho).</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/496/dl92017657.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/496/dl92017657.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco nas ruas do bairro Nova Cipó</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/497/dl92017658.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/497/dl92017658.doc</t>
   </si>
   <si>
     <t>Indica à EMTU (Empresa Metropolitana de Transportes Urbanos), que estude a viabilidade de criar linha de ônibus Vila Dirce ao Terminal Grajaú, passando pelos bairros Vila Schunck, Cipózinho, Granjinha e no bairro do Bonanza depois segue em direção ao Terminal Grajaú com o objetivo de atender todos os bairros principalmente o bairro do Bonanza onde os moradores tem que andar muito para poder pegar o ônibus para fora do Município.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/593/dl92017662.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/593/dl92017662.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência a Rua Nossa Senhora Aparecida, bairro Jardim Emilia.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/596/dl92017663.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/596/dl92017663.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência a Rodovia José Simões Louro Junior (SP-214).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/599/dl92017664.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/599/dl92017664.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência o trecho compreendido entre o Cemitério Municipal e a Área de Lazer da Rua Boa Vista.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/dl92017674.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/dl92017674.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município que se digne designar ao Distrito do Cipó-Guaçu os equipamentos do PAT - Embu Guaçu que foram substituídos por novos.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/269/dl92017675.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/269/dl92017675.doc</t>
   </si>
   <si>
     <t>INDICA a Companhia de Saneamento Básico do Estado de São Paulo - SABESP, que se digne a realizar estudos técnicos para extensão da rede de esgoto na Rua Frutuoso Romero, bairro Cipózinho, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/265/dl92017676.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/265/dl92017676.doc</t>
   </si>
   <si>
     <t>INDICA a Companhia de Saneamento Básico do Estado de São Paulo - SABESP, que se digne a realizar estudos técnicos para extensão da rede de dágua para Rua Fraboan, bairro Cipózinho, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/295/dl92017677.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/295/dl92017677.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne incluir determinar ao Departamento de Obras, efetuar estudos no sentido de remeter a AES Eletropaulo pedido de extensão de rede de energia elétrica para a Rua Fraboan, bairro Cipózinho.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/283/dl92017678.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/283/dl92017678.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne incluir determinar ao Departamento de Obras, efetuar estudos no sentido de remeter a AES Eletropaulo pedido de extensão de rede de energia elétrica para o final da Rua Jacinto Lesink - Recanto das Vertentes.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/dl92017680.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/dl92017680.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência a Rua Delmiro Gomes de Sá, próximo a ponte do Burrinho.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/dl92017681.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/dl92017681.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência a Rua Wilson Delfim de Moraes, Centro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/235/dl92017687.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/235/dl92017687.doc</t>
   </si>
   <si>
     <t>INDICA a Prefeita do Município, que se digne incluir no Planejamento de extensão da rede de iluminação pública, a Rua Frutuoso Romero, bairro Cipózinho.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/875/dl92017688.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/875/dl92017688.doc</t>
   </si>
   <si>
     <t>INDICAM ao Diretor Municipal de Transporte e Mobilidade que se digne incluir no cronograma dos serviços de pintura/demarcação de solo as VAGAS destinadas às viaturas da SAMU, defronte a BASE ao lado do Velório Municipal, bem como seja viabilizado estudos para implantação de alça de acesso as viaturas facilitando a entrada e saída das viaturas que na maioria das vezes precisam sair com velocidade.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/594/dl92017694.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/594/dl92017694.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência, a Rua Joaquim Pedroso de Moraes, bairro Chácara Flórida.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/598/dl92017695.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/598/dl92017695.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência, a Angel Colmenero de Parra, bairro Vila Cristina.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/600/dl92017696.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/600/dl92017696.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido de ser implantado placas de sinalização viária na Rua Joaquim Pedroso de Moraes, bairro Chácara Flórida.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/601/dl92017697.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/601/dl92017697.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido de ser implantado placas de sinalização viária na Rua Angel Colmenero de Parra, bairro Vila Cristina.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/608/dl92017698.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/608/dl92017698.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, que inclua no cronograma de manutenção e conservação a Rua Joaquim Pedroso de Moraes, Chácara Florida.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/617/dl92017699.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/617/dl92017699.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, que inclua no cronograma de manutenção e conservação a Rua Angel Colmenero de Parra, bairro Vila Cristina.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/462/dl92017700.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/462/dl92017700.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor Municipal de Transporte e Mobilidade, que se digne viabilizar estudos técnicos no sentido de ser implantado redutor de velocidade na Rua Domingos Seródio em frente ao bar do Zé Amarelo, bairro Vila Dirce.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/457/dl92017701.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/457/dl92017701.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento e cascalhamento a Rua Henrique Bernadete, bairro Chácaras Florida.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/620/dl92017706.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/620/dl92017706.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento, cascalhamento e pavimentação as seguintes vias públicas localizadas no bairro Itararé:</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/627/dl92017707.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/627/dl92017707.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento, cascalhamento a Rua Virginia Peron, bairro Vila Cristina.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/597/dl92017708.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/597/dl92017708.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento, cascalhamento a Rua Benedito Vieira de Moraes, bairro Congonhal.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/590/dl92017709.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/590/dl92017709.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de manutenção e conservação em caráter de urgência a Rua Particular (paralela à Rua Olirio Moreira), bairro Xororó.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/602/dl92017710.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/602/dl92017710.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Transporte e Mobilidade, incluir no cronograma de construção de redutor de velocidade e sinalização a Rua Antônia Francisca Milânes, bairro Jardim Emilia.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/468/dl92017713.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/468/dl92017713.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento e cascalhamento a Rua Gino Maestripierri, bairro Chácaras Itororó.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/500/dl92017714.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/500/dl92017714.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de manutenção e limpeza o Rio Ribeiro Vermelho próximo as extremidades da Vila Schunck.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/622/dl92017721.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/622/dl92017721.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento, cascalhamento a Rua José Marcos de Araújo, bairro Congonhal.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/49/dl92017722.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/49/dl92017722.doc</t>
   </si>
   <si>
     <t>INDICA a Secretaria Municipal de Saúde, que estude a possibilidade de instalar farmácia na Unidade Mista de Saúde (Pronto Socorro Municipal) e não Pronto Socorro de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/dl92017723.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/dl92017723.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar ao setor de comunicação da Municipalidade, DIVULGAR o Programa de Anistia de Impostos nos bairros mais afastados da área central, propiciando assim que chegue ao maior número de contribuintes.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/304/dl92017727.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/304/dl92017727.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência a Rua Luiza Sofia Rocha, bairro Itararé perto da empresa Balancins.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/306/dl92017728.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/306/dl92017728.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de manutenção, reparos e melhorias o ponto de ônibus do bairro do Recanto Lagoa Grande ao lado do Pontilhão.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/352/dl92017729.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/352/dl92017729.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de limpeza da vegetação, lixo e entulho o córrego localizado atrás da Rua José Herculano, bairro Jardim Emília.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/258/dl92017730.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/258/dl92017730.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento, cascalhamento em caráter de urgência a Rua Francisca Batista da Silva, bairro Parque Recreio.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/362/dl92017731.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/362/dl92017731.doc</t>
   </si>
   <si>
     <t>INDICA à AES Eletropaulo que se digne enviar técnicos para analisar a situação do POSTE na Rua Renato Mantovani, bairro Vila Cristina, que esta prestes a cair, o que poderá causar sérios transtornos aos moradores da região.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/211/dl92017732.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/211/dl92017732.doc</t>
   </si>
   <si>
     <t>Ao Diretor de Serviços Municipais, incluir no cronograma de operação tapa-buracos a Rua Olivia Faria Nogueira, bairro Santa Isabel.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/212/dl92017733.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/212/dl92017733.doc</t>
   </si>
   <si>
     <t>A Prefeita do Município, que se digne estudar a viabilidade de instalar um POSTO DE ATENDIMENTO AO TRABALHADOR - PAT, no Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/213/dl92017734.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/213/dl92017734.doc</t>
   </si>
   <si>
     <t>A Companhia de Saneamento Básico do Estado de São Paulo - SABESP, que se digne estudar a viabilidade de estender a rede dágua para a Estrada Antonio João Venâncio, bairro Filipinho.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/595/dl92017737.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/595/dl92017737.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento, cascalhamento a Rua Maria Catarina da Silva, bairro Santa Rita.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/502/dl92017738.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/502/dl92017738.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de limpeza e desassoreamento os córregos localizados nas seguintes vias públicas: a) Rua João Teodoro, bairro Jardim Ipê; b) Rua Manoel Rodrigues, bairro Parque Recreio.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/503/dl92017739.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/503/dl92017739.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de limpeza e desassoreamento do córrego que corta o centro do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/504/dl92017740.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/504/dl92017740.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco as ruas no bairro Parque Recreio Represa.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/506/dl92017741.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/506/dl92017741.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco as seguintes ruas no bairro Parque São Paulo: a) Deise da Costa; b) Flaviano Vieira Caldas; c) Josivaldo Jesus da Cruz; d) Maria Amélia Cyrino; e) Voluntários do Amor.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/507/dl92017742.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/507/dl92017742.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco na Avenida Henrique Schunck, no Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/385/dl92017743.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/385/dl92017743.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco as seguintes ruas no bairro Vila Maria Rosa: a) Carlos Roberto da Silva; b) Benedita Linzarde Ragone.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/387/dl92017744.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/387/dl92017744.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de limpeza e desassoreamento o córrego do bairro Mossoró.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/388/dl92017745.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/388/dl92017745.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de motonivelamento e roçada com a maior brevidade possível as vias públicas do bairro Parque São Lucas.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/389/dl92017746.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/389/dl92017746.doc</t>
   </si>
   <si>
     <t>Indica ao Diretor de Serviços Municipais, incluir no cronograma de serviços de manutenção, reparos e melhorias a confluência da Rua Vinte e Quatro de Maio com a Rua Sezefredo Klein Doll.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/390/dl92017747.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/390/dl92017747.doc</t>
   </si>
   <si>
     <t>Indica à Prefeita do Município, que se digne incluir no planejamento de 2017/2018 a fixação e edificação de ponto de ônibus na Rua Inácio Pires de Moraes, nas proximidades do Restaurante Numbaira ou Academia Leão Branco.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/372/dl92017748.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/372/dl92017748.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco a Rua Emília Marcone, bairro Parque Santa Rosa.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/382/dl92017749.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/382/dl92017749.doc</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Serviços Municipais, que inclua no cronograma de operação tapa buraco a Rua Manoelina Maria Lopes, bairro Parque Santa Rosa.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/379/dl92017750.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/379/dl92017750.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência a Rua Emília Marcone, bairro Parque Santa Rosa.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/355/dl92017751.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/355/dl92017751.doc</t>
   </si>
   <si>
     <t>INDICA à Prefeita do Município, que se digne determinar a empresa que prestar serviços de manutenção na rede de iluminação pública, incluir no cronograma de serviços em caráter de urgência a Rua Manoelina Maria Lopes, bairro Parque Santa Rosa.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/874/dl92017763.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/874/dl92017763.doc</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal Saúde, que se digne contratar técnico de refrigeração para efetuar o conserto da geladeira da UBS CENTRAL que é de suma importância para conservação das vacinas.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/873/dl92017768.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/873/dl92017768.doc</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Estradas de Rodagem - DER, que se digne viabilizar estudos técnicos no sentido de pintar faixas para travessia de pedestres na SP214 Rodovia José Simões Louro Junior, altura do KM 41+ 500 metros, defronte ao nº 4.791, (próximo ao ponto de ônibus), bem como no início da SP216 – Estrada da Mina de Ouro (defronte ao Depósito de Materiais Usados/Ponto de ônibus).</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/dl1120171.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/dl1120171.doc</t>
   </si>
   <si>
     <t>INCLUSÃO na pauta da 1ª Sessão Ordinária o Projeto de Lei Complementar nº 001/2017 - Legislativo.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/358/dl1120172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/358/dl1120172.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações: a) A que título foi autorizado à utilização do bem público (imóvel da Municipalidade) situado no Distrito de Cipó-Guaçu, tendo como ponto de referência a Base da Polícia Militar, mais precisamente aos comerciantes que ali exercem suas atividades? b) Quais as razões técnicas e urbanísticas para o fechamento da então passagem de servidão?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/324/dl1120173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/324/dl1120173.doc</t>
   </si>
   <si>
     <t>Secretária Municipal de Educação solicitando as seguintes informações: a- Qual o número de demanda por vagas nos Centros de Educação Infantil (Creche e Berçários)? b- Qual a previsão para atendimento da demanda?</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/822/dl11201718.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/822/dl11201718.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao PROJETO DE RESOLUÇÃO 001/2017 - DISPÕE SOBRE ALTERAÇÃO NA RESOLUÇÃO Nº 001/91 - REGIMENTO INTERNO - HORÁRIO DA SESSÃO, para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/dl11201719.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/dl11201719.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO, para com o Secretário do Emprego e Relações do Trabalho - SERT, José Luiz Ribeiro, pela destinação de Cursos de Qualificação Profissional - PEQ para o nosso Município.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/dl11201720.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/dl11201720.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Vice-Diretor Escolar, Lucimar de Andrade Hessel, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/dl1201721.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/dl1201721.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Elizabeth Regina Lima de Oliveira, Diretora da Associação Cultural Comunitária a Voz de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/dl11201722.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/dl11201722.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Gilberto Lopes dos Santos, Diretor da Associação Cultural Comunitária a Voz de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/dl11201723.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/dl11201723.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Diretor do Departamento de Serviços Municipais Orivaldo dos Santos, pelo excelente trabalho que vem realizando na cidade.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/dl10201724.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/dl10201724.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor de Departamento de Transporte e Mobilidade, Geraldo Cosme Barbosa, pelo excelente trabalho que vem realizando na cidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/322/dl11201725.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/322/dl11201725.doc</t>
   </si>
   <si>
     <t>Secretária Municipal de Educação solicitando as seguintes informações: a- Qual a quantidade de ônibus contratados pela Municipalidade para realização do transporte escolar e universitário? b- Quais as universidades e/ou faculdades são atendidas por esse benefício? c- Quais os horários de saída de Embu Guaçu destino às universidades e/ou faculdades? d- Quantos ônibus operam em cada período? e- Qual a demanda (lista de espera) de universitários para usufruírem do benefício do transporte universitário? f- Com relação ao transporte escolar e universitário remeter a esta Casa de Leis relação contendo o ano de fabricação, modelo, número de placa e data da realização da última vistoria efetuada pelo DETRAN e/ou SEMUTRANS?</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/318/dl11201726.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/318/dl11201726.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis, qual o valor da REMUNERAÇÃO de cada DIRETOR MUNICIPAL pago no mês de janeiro e fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/821/dl11201727.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/821/dl11201727.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Segurança, Transporte e Mobilidade qual o amparo legal com base no Código de Trânsito Brasileiro para instalação das correntes na Praça Henrique Schunck – Distrito do Cipó-Guaçu.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/820/dl11201728.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/820/dl11201728.doc</t>
   </si>
   <si>
     <t>Secretaria  Municipal de Segurança, Transporte e Mobilidade remeter a esta Casa de Leis todos os DECRETOS e RESOLUÇÕES relacionados ao Transporte Coletivo Municipal.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1167/dl11201729.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1167/dl11201729.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informações com relação as farmácias nos postos de saúde: a) Há possibilidade de reinstalar as farmácias nas Unidades Básicas de Saúde, bem como nas Unidades Mista de Saúde? b) Se positivo qual a previsão para reinstalação? c) Se negativo quais as razões técnicas e políticas? A presente solicitação prende-se ao fato que atualmente a farmácia central esta localizada na área central do Município, o que tem ocasionado sérios transtornos aos pacientes dos bairros no tocante aos gastos com tarifas de ônibus. Com a reinstalação as farmácias como ora solicitado, a administração pública estará primando pela questão da mobilidade em prol dos cidadãos que residem nos bairros afastados da área central.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/314/dl11201730.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/314/dl11201730.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informações sobre o estado em que se encontram os "brinquedos" da Área de Lazer Ignácio Camilo, bem como, se os mesmos estão em condições seguras de uso.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/313/dl11201731.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/313/dl11201731.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte: a)Quantos servidores estão lotados em cada cemitério? b)Qual a jornada de trabalho? c)Como funciona a jornada de trabalho nos finais de semana e feriados?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/332/dl11201732.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/332/dl11201732.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que informe qual foi o valor arrecadado da CIP (Contribuição de Iluminação Pública) no mês de janeiro do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/330/dl11201733.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/330/dl11201733.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que em atendimento as normas de transparências, que se digne dar publicidade no site da Prefeitura do valor da REMUNERAÇÃO DOS SERVIDORES.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/366/dl11201734.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/366/dl11201734.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações: a) É de conhecimento da Municipalidade que foi cercada a área da prefeitura localizada no final da Alameda dos Bandeirantes com a Alameda dos Eucaliptos onde existia um campo de futebol e era acesso do bairro São José para o bairro Flórida e que servia de lazer aos moradores dos bairros mencionados e, atualmente é utilizado como área de pastagem para gados? b) Caso seja de conhecimento da Municipalidade a que título foi autorizado à utilização da referida área?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/367/dl11201735_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/367/dl11201735_1.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que entre em atendimento com a Secretaria Municipal de Segurança, Transporte e Mobilidade no sentido de informar a esta Casa de Leis o seguinte: a) O item 5 (dos impedimentos) da Resolução n° 357/2010 do CONTRAN, referente a nomeação dos membros da atual JARI, bem como se foi observado se todos os membros cumprem o estabelecido no item 5.1B? b) Que seja remetido a esta Casa de Leis, o prontuário de multa de cada integrante da JARI, bem como certidão de regularidade junto aos órgãos competentes.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/dl11201736.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/dl11201736.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Deputado Federal Carlos Zarattini, por ter enviado uma emenda no valor de R$300.000,00 para o município de Embu-Guaçu.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/819/dl11201737.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/819/dl11201737.doc</t>
   </si>
   <si>
     <t>AES - Eletropaulo, solicitando as seguintes informações:_x000D_
 _x000D_
 a)	Quais as razões técnicas com relação a constante queda (interrupção no fornecimento) de energia elétrica para a rede domiciliar quem vem ocorrendo em nosso Município, principalmente no bairro Chácaras Flórida?_x000D_
 b)	Quais providências poderão ou serão tomadas pela concessionária para saneamento de tal problema?</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/818/dl11201738.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/818/dl11201738.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor Raphael do Pinhal Silva, que teve indicação como melhor professor em 2016 na Câmara Municipal de Taboão da Serra.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/dl11201739.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/dl11201739.doc</t>
   </si>
   <si>
     <t>Secretária Municipal de Saúde, Maria Dalva Amim dos Santos, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao serviço de raio X no Pronto Socorro Municipal de Embu Guaçu: a) Os aparelhos utilizados são da propriedade do Município? b) São operados por servidores municipais? c) Quantos técnicos em radiologia constam da estrutura administrativa da Secretaria da Saúde? d) Em caso negativo, ou seja, caso o serviço seja terceirizado, informar a razão social da empresa? e) Qual o valor mensal com o respectivo contrato? f) Qual o período contratual? g) Qual a média de radiografias feitas mensalmente no Pronto Socorro Municipal de Embu Guaçu?</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/790/dl11201740.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/790/dl11201740.doc</t>
   </si>
   <si>
     <t>informações do motivo da construção da UBS do bairro Flórida estar paralisada.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/402/dl11201741.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/402/dl11201741.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Secretária Municipal de Saúde, Maria Dalva Amim dos Santos, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/403/dl11201742.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/403/dl11201742.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Secretário Municipal de Esporte e Lazer, Claudinei de Moraes, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/404/dl11201743.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/404/dl11201743.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Secretária Municipal de Educação, Maria Madalena Lopes Cravo Roxo, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/405/dl11201744.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/405/dl11201744.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Servidor Municipal da Secretaria Municipal de Esporte e Lazer, Gabriel Felipe Reimberg, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/407/dl11201745.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/407/dl11201745.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Enfermeira Diretora da UBS Paulo Maneta, Sabrina Pavan de Andrade, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/408/dl11201746.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/408/dl11201746.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Servidora do Centro Municipal de Educação Infantil Vovô Jonas Gomes de Souza, Irene Reimberg, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/409/dl11201781.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/409/dl11201781.doc</t>
   </si>
   <si>
     <t>Requerimento à AES - Eletropaulo, solicitando as seguintes informações com as constantes interrupções no fornecimento de energia elétrica no município: a) Quais são as razões técnicas com relação as constantes interrupções no fornecimento de energia elétrica para a rede domiciliar que vem ocorrendo em nosso município, principalmente no Distrito de Cipó-Guaçu? b) Quais providências serão tomadas pela concessionaria para saneamento de tal problemas?</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/373/dl11201782.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/373/dl11201782.doc</t>
   </si>
   <si>
     <t>Companhia de Saneamento Básico do Estado de São Paulo - SABESP, solicitando as seguintes informações: a) Quais as razões técnicas para o constante vazamento de água na Rua Coronel Tenório de Brito, defronte à Escola Estadual Paschoal Carlos Magno? b) Quais as providências podem e devem ser tomadas pela SABESP para sanear tal problema? c) A água é oriunda da rede geral, ou de alguma ligação domiciliar, comercial ou de repartição pública?</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/360/dl11201783.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/360/dl11201783.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informações com relação aos serviços terceirizados pela Municipalidade: a) Quais serviços são terceirizados? b) Qual a razão social das empresas? c) A atual administração pretende continuar com os serviços terceirizados? d) Caso positivo, quais as razões técnicas e econômicas financeiras? e) Em caso negativo, quais as razões técnicas e políticas para a revogação dos contratos? f) Remeter a esta Casa de Leis, se possível cópia dos contratos.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/328/dl11201784.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/328/dl11201784.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao Plano de Mobilidade Urbana estabelecido como obrigatoriedade do Município com base na Lei Federal nº 12.587/2012: a) Existe uma comissão nomeada para elaboração do Plano em epígrafe? b) Se positivo quem são os membros que compõem a referida comissão? c) Em que fase se encontra a elaboração do anteprojeto? d) Qual a previsão para a conclusão dos trabalhos? e) Quais as datas constantes do cronograma para realização de audiências públicas? f) Qual a previsão para o envio do Projeto de Lei à Câmara Municipal? A presente solicitação prende-se ao fato que de acordo com o disposto no Lei Federal nº 13.406 de 26 de dezembro de 2016, o prazo para elaboração do Plano de Mobilidade Urbana com a devida compatibilização com Plano Diretor do Município é de seis anos, a partir da sua sanção e publicação, o que vale ressaltar que é de suma importância que caso não tenha sido dado início aos trabalhos, que a atual administração inclua na agenda de trabalhos para que o Município não deixe para a últimas horas, como tem ocorrido em outros planos.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/411/dl11201785.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/411/dl11201785.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Coordenadora Administrativa da Unidade Mista de Saúde, Marcia Rose Santos Guedes, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/412/dl11201786.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/412/dl11201786.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Clínica Geral da Unidade Mista de Saúde, Carla Cristine, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/44/dl11201787.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/44/dl11201787.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Gerente de Operações da agência do INSS de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/983/dl11201789.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/983/dl11201789.doc</t>
   </si>
   <si>
     <t>Requeiro ao Presidente da Câmara Municipal, Vereador Agildo Bacelar da Silva, nos termos regimentais vigentes, que este expediente seja encaminhado a Rumo Logistica, solicitando que se digne dentro da possibilidade técnica informar a esta Casa de Leis se há previsão para construção de calçamento em toda a extensão da Rua Aurora de Jesus, no Distrito de Cipó-Guaçu, onde se localiza o muro construído.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/789/dl11201791.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/789/dl11201791.doc</t>
   </si>
   <si>
     <t>informações em relação a rua Nossa Senhora de Fátima: _x000D_
 _x000D_
 a)	Qual a previsão para a conclusão da obra de recapeamento asfáltico?_x000D_
 _x000D_
 b)	Qual a razão social da empresa contratada para a execução dos serviços de recapeamento asfáltico?_x000D_
 _x000D_
 c)	A citada empresa já foi notificada pela atual administração para a conclusão dos serviços solicitados?_x000D_
 _x000D_
 d)	Se positivo, quais foram as alegações da empresa para a paralisação dos serviços?_x000D_
 _x000D_
 e)	A verba para o devido pagamento dos serviços de recapeamento asfáltico é própria ou oriunda de que ente federado?_x000D_
 _x000D_
 f)	Em caso de emenda parlamentar, qual é o nome do deputado?</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/788/dl11201792.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/788/dl11201792.doc</t>
   </si>
   <si>
     <t>solicitando informações em relação ao Museu Municipal: _x000D_
 _x000D_
 a)	Quais são as razões técnicas e/ou políticas que levaram o fechamento do Museu Municipal?_x000D_
 _x000D_
 b)	Há previsão para reabertura?</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/769/dl11201793.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/769/dl11201793.doc</t>
   </si>
   <si>
     <t>solicitando informações em relação ao processo do Código de Endereçamento Postal (CEP) por vias públicas em nosso município: _x000D_
 _x000D_
 a)	Em que fase se encontra o processo?_x000D_
 _x000D_
 b)	Existe uma comissão nomeada para tratar o assunto?_x000D_
 _x000D_
 c)	Se positivo, quem são os servidores que compõem a comissão?_x000D_
 _x000D_
 d)	Qual é a previsão para a efetivação do Código de Endereçamento Postal por vias públicas?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/369/dl11201794_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/369/dl11201794_1.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informações em relação as empresas terceirizadas que trabalham junto a prefeitura: a) Qual a razão social dessas empresas? b) Quais serviços foram prestados conforme contrato? c) Foram contratadas por intermédio de que modalidade de certame licitatório? d) Remeter cópias dos contratos?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/291/dl11201795.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/291/dl11201795.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informações em relação ao transporte universitário: a) Consta do contrato de prestação de serviços de transporte de universitário, cláusula determinando a disponibilização de van ou micro-ônibus para transportar alunos com deficiência e/ou cadeirantes? b) Em caso negativo, há possibilidade de aditamento no contrato de cláusula para atender esses universitários?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/290/dl11201796.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/290/dl11201796.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informações com relação as Unidades Básicas de Saúde da Vila Cristina e Chácaras Flórida: a) Com relação a UBS do bairro Chácaras Flórida, a verba para construção é oriunda de que ente federado? b) Qual o valor do convênio? c) Quanto já foi repassado a Municipalidade? d) Qual a razão social da empresa contratada para edificação da respectiva obra? e) Quais as razões técnicas e/ou políticas que resultaram na paralisação da obra? f) Qual a previsão para o reinício da obra e a sua devida conclusão? g) Qual a previsão para inauguração da UBS? h) Com relação a UBS do bairro da Vila Cristina, a verba para construção é oriunda de que ente federado? i) Qual o valor do convênio? j) Quanto já foi repassado a Municipalidade? k) Qual a razão social da empresa contratada para edificação da respectiva obra? l) Quais as razões técnicas e/ou políticas que resultaram na paralisação da obra? m) Qual a previsão para o reinício da obra e a sua devida conclusão? n) Qual a previsão para inauguração da UBS?</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/381/dl11201797.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/381/dl11201797.doc</t>
   </si>
   <si>
     <t>Secretária Municipal da Saúde, solicitando informações em relação a Unidade de Pronto Atendimento - UPA do Distrito de Cipó-Guaçu: a) Existe previsão por parte Municipalidade para o efetivo funcionamento da UPA? b) Quando da inauguração a UPA terá condições técnicas para resolução dos casos de urgências e emergências? c) Contará com aparelhagem de: raio x, eletrocardiograma, laboratório de exames? d) Qual a quantidade de leitos que serão disponibilizados aos pacientes em observação? e) Qual a capacidade de atendimento médico dia? f) As equipes médicas serão compostas de quantos médicos? g) Quais as especialidades? A presente informação prende-se ao fato que de acordo com informações, o antigo "Posto de Saúde" fechado pela a administração anterior voltará a funcionar, e daí a necessidade de questionamento a respeito da UPA, que no final da gestão anterior foi inaugurada, porém não entrou em funcionamento.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/dl11201798.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/dl11201798.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com ao Padre Willian Venâncio da Paróquia Nossa Senhora Aparecida, por ter cedido um espaço da paróquia para a UBS Flórida.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/80/dl112017101.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/80/dl112017101.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne enviar a esta Casa de Leis, as seguintes informações: a) Quantos veículos a municipalidade adquiriu no ano de 2013?b)Informar a marca, placa, ano de fabricação e valor:c)Os referidos veículos integram a frota atualmente?d)Se positivo, estão vinculados a que secretaria?e)Qual é o estado de conservação desses veículos?</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/289/dl112017102.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/289/dl112017102.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informações relativas ao serviço de saneamento básico realizado pela prefeitura: a) A municipalidade possui caminhão limpa fossa? b) Se positivo, quais os procedimentos que o cidadão tem que tomar para utilização de tal serviço? c) Em caso negativo, está no planejamento a reativação desse serviço?</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/dl112017103.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/dl112017103.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao PROJETO DE LEI 004/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA E CONCEDER SUBVENÇÃO ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL (OSC) POR INTERMÉDIO DE CELEBRAÇÃO DE TERMO DE COLABORAÇÃO OU FOMENTO PARA A CONSECUÇÃO DE SERVIÇOS DE ASSISTÊNCIA SOCIAL, COM FINALIDADE DE INTERESSE PÚBLICO E RECÍPROCO NO ÂMBITO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS) NO MUNICIPIO, PARA O EXERCICIO DE 2017, e seu substitutivo para que os mesmos possam ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/dl112017105.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/dl112017105.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Federal, Eli Correa Filho, pelos relevantes serviços prestados a nossa população</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/dl112017106.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/dl112017106.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Federal, Nilto Tatto, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/787/dl112017110.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/787/dl112017110.doc</t>
   </si>
   <si>
     <t>CERIS (Cooperativa de Eletrificação da Região de Itapecerica da Serra), solicitando que se digne informar a esta Casa de Leis, quais as vias públicas e bairros atendidos com os serviços da cooperativa.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/41/dl112017115.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/41/dl112017115.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor Executivo da Fundação Instituto de Terras do Estado de São Paulo (ITESP), Marco Aurélio Pilla Souza, pelo belíssimo trabalho executado junto ao nosso município em relação ao levantamento fundiário para regularização de terras, o qual beneficiará muitos produtores.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/46/dl112017116.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/46/dl112017116.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor Adjunto de Recursos Fundiários da Fundação Instituto de Terras do Estado de São Paulo (ITESP), Gabriel Veiga, pelo belíssimo trabalho executado junto ao nosso município em relação ao levantamento fundiário para regularização de terras, o qual beneficiará muitos produtores.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/78/dl112017117.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/78/dl112017117.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Gerente de Regularização e Cadastro da Fundação Instituto de Terras do Estado de São Paulo (ITESP), Thiago Francisco Neves Gobbo, pelo belíssimo trabalho executado junto ao nosso município em relação ao levantamento fundiário para regularização de terras, o qual beneficiará muitos produtores.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/76/dl112017118.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/76/dl112017118.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Responsável Jurídico da Fundação Instituto de Terras do Estado de São Paulo (ITESP), Maria Lourdes Lucia Florêncio da Silva, pelo belíssimo trabalho executado junto ao nosso município em relação ao levantamento fundiário para regularização de terras, o qual beneficiará muitos produtores.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/786/dl112017119.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/786/dl112017119.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Diretora Escolar, Ada Yavelberg Ferreira Santos, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/785/dl112017120.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/785/dl112017120.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Vice-Diretora Escolar, Lucimar de Andrade Hessel, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/784/dl112017121.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/784/dl112017121.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Diretora Escolar, Rosana Rosenbaum, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/783/dl112017122.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/783/dl112017122.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Agente Comunitário de Saúde, Alexsander Dominciano dos Santos, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/782/dl112017123.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/782/dl112017123.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Secretário Municipal de Esporte e Lazer, Claudinei de Moraes, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/781/dl112017124.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/781/dl112017124.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Diretora e Agente de Viagens, Ana Paula Rodrigues Rufino, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/780/dl112017125.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/780/dl112017125.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor de Arbitragem de Futebol, Adilson Soares Rodrigues, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/779/dl112017126.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/779/dl112017126.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor de Educação Básica II, Alexandre Franco de Souza, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/778/dl112017127.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/778/dl112017127.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Estudante de Serviço Social, Mário Aparecido Barreto, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/777/dl112017128.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/777/dl112017128.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor de Educação Básica II, Luciano Barbosa de Moraes, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/776/dl112017129.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/776/dl112017129.doc</t>
   </si>
   <si>
     <t>solicitando que se digne enviar a esta Casa de Leis  _x000D_
 a)	Qual a previsão para reabertura do ginásio?_x000D_
 b)	Que tipo de reforma está sendo ou será efetuada no ginásio?_x000D_
 c)	Qual é o custo com a reforma e adequação?_x000D_
 d)	Qual é a razão social da empresa que prestará ou esta realizando o serviço de mão de obra e o fornecimento dos materiais necessários?_x000D_
 e)	Quantas tabelas de basquete tem o Ginásio de Esportes?_x000D_
 f)	Qual é o estado de conservação das mesmas?</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/775/dl112017130.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/775/dl112017130.doc</t>
   </si>
   <si>
     <t>solicitando que se digne enviar a esta Casa de Lei as seguintes informações com relação a prestação de serviços de manutenção nas escolas municipais:  _x000D_
 a)	Qual é a razão social da empresa que presta serviços a municipalidade?_x000D_
 b)	A que título foi contratada a referida empresa?</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/774/dl112017131.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/774/dl112017131.doc</t>
   </si>
   <si>
     <t>solicitando que se digne enviar a esta Casa de Leis:  _x000D_
 _x000D_
 a)	Qual é a previsão para sua reativação?_x000D_
 _x000D_
 b)	Qual é o efetivo que estará à disposição da comunidade, ou seja, quais os profissionais e quantos serão?_x000D_
 _x000D_
 c)	Qual é o valor demandado para realização da reforma?_x000D_
 _x000D_
 d)	Quais são os serviços que integram a devida reforma?_x000D_
 _x000D_
 e)	Qual é a razão social da empresa responsável pela obra?</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/dl112017132.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/dl112017132.doc</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO de COMISSÃO ESPECIAL DE INQUÉRITO para apurar possíveis irregularidades no Sistema de Transporte Coletivo Municipal (Transporte Alternativo Lei nº 1834/2002 e suas alterações).</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/77/dl112017135.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/77/dl112017135.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Meio Ambiente, solicitando que se digne a informar a esta Casa de Leis, as seguintes informações: a) Quais os requisitos para que os munícipes obtenham a carta de anuência para atendimento as exigências da AES Eletropaulo e CERIS para ligação de energia elétrica? b) Qual o prazo para manifestação da Secretaria Municipal de Meio Ambiente?</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/201/dl112017136.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/201/dl112017136.doc</t>
   </si>
   <si>
     <t>A Prefeita do Município, solicitando que se digne a informar a esta Casa de Leis, as seguintes informações relacionadas aos valores de repasse da SABESP ao município. Por ocasião das Leis Municipais n°2.483/11 e 2704/12, a Companhia de Saneamento Básico do Estado de São Paulo - SABESP, repassou ao município o valor de R$7.000.000,00 (sete milhões) com a denominação (projeto externalidade).</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/353/dl112017137.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/353/dl112017137.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Federal Antônio Goulart dos Reis pelo envio de emenda parlamentar federal ao nosso município no valor de R$ 1.750.000,00.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/768/dl112017141.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/768/dl112017141.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis se a Municipalidade tem contrato firmado com médico veterinário de clínica particular para prestar serviços ao Centro de Controle de Zoonoses?</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/757/dl112017142.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/757/dl112017142.doc</t>
   </si>
   <si>
     <t>Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando que se digne informar a esta Casa de Leis o seguinte:_x000D_
 _x000D_
 a)	Esta no planejamento da SABESP a extensão da rede d’água para os bairros do Sapateiro e adjacências?_x000D_
 b)	A SABESP já conseguiu a liberação do Departamento de Estradas de Rodagem – DER para a referida extensão?_x000D_
 c)	Caso positivo qual a previsão para início das obras?</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/756/dl112017144.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/756/dl112017144.doc</t>
   </si>
   <si>
     <t>Solicitando que se digne informar qual a previsão para reativação do funcionamento da brinquedoteca Professora Débora de Andrade Vasconcelos de Oliveira, situada a Estrada Brasílio Vieira de Moraes, bairro Sapateiro?</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/316/dl112017146.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/316/dl112017146.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que seja dado cumprimento ao disposto no art. 56 c/c/ o art. 166 da Lei Orgânica do Município, ou seja, a remessa dos balancetes mensais a esta Câmara de Vereadores.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/240/dl112017147.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/240/dl112017147.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Superintendente do CONISUD (Consórcio Intermunicipal da Região Sudoeste da Grande São Paulo), Djalma Gonçalves de Almeida, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/dl112017149.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/dl112017149.doc</t>
   </si>
   <si>
     <t>Secretária Municipal de Meio Ambiente, solicitando que se digne informar a esta Casa de Leis o seguinte com relação a expedição de carta de anuência: a) Quantidade expedida nos anos de 2015, 2016 e 2017? b) Nome e endereço dos interessados?</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/dl112017150.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/dl112017150.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações: a) A Municipalidade designou equipe de fiscais para trabalhar nos finais de semana e feriados com o objetivo de fiscalizar os vendedores ambulantes que vendem os mais diversos produtos em nossas vias públicas e bairro? b) Se positivo, quais os fiscais que compõem a equipe? c) Quantas apreensões de mercadorias foram efetuadas? d) Qual a destinação dada às mercadorias apreendidas? e) Em caso negativo, ou seja, da não designação de equipe de fiscais para os finais de semana e feriados, qual a previsão para essa designação?</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/237/dl112017155.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/237/dl112017155.doc</t>
   </si>
   <si>
     <t>Companhia de Saneamento Básico do Estado de São Paulo - SABESP, solicitando o envio do relatório dos feitos constantes do Plano Municipal de Saneamento Básico, conforme determina o disposto no art. 4° da Lei n°2.483/2011.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/384/dl112017157.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/384/dl112017157.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte: a) Em que fase se encontra o Processo da construção de unidades habitacionais no bairro Chácaras Flórida (terreno do então Prefeito Seabra) que de acordo com informações teve início no ano de 2008 por intermédio do FNHIS, Fundo Nacional de Habitação de Interesse Social? b) Se possível remeter a esta Casa de Leis cópia completa do Projeto e toda a sua documentação.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1174/dl112017158.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1174/dl112017158.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte: a) Qual o nome dos servidores/técnicos que compõem a equipe responsável pela elaboração de projetos para inserção no Sistema de Convênios - SICONV?b) Quais os projetos foram inseridos no SICONV no atual mandato?c) Quais projetos estão em tramitação junto ao SICONV elaborados pela administração anterior?</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/755/dl112017159.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/755/dl112017159.doc</t>
   </si>
   <si>
     <t>solicitando que se digne estudar a viabilidade da realização de feiras livres no espaço da Praça Ivan Braga de Oliveira.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/124/dl112017160.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/124/dl112017160.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações em relação ao Pronto Socorro do Distrito de Cipó-Guaçu: a) Quando será a inauguração da unidade? b) Qual será o horário de funcionamento da unidade? c) Quantos médicos farão parte da equipe dessa unidade? d) A unidade terá aparelho de raio-x? e) Qual será o horário de funcionamento da farmácia da unidade? f) A unidade possuirá ambulância?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/121/dl112017168.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/121/dl112017168.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação a prestação de serviços de ultrassonografia: a) Quais as razões técnicas e/ou políticas para não renovação do contrato com empresa que prestava serviços ao Município? b) Há previsão para reativação dos serviços? c) O processo licitatório para contratação esta em andamento? d) Em que fase se encontra? e) Qual a modalidade?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/173/dl112017169.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/173/dl112017169.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com os diretores do Grupo Teatral Paixão de Cristo, Edson Lima e Armando Basaglio, pela direção da peça teatral (encenação da paixão de Cristo).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/207/dl112017170.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/207/dl112017170.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Padre José Lúcio Emer da Paróquia Santa Terezinha, pelo trabalho junto ao Grupo Teatral Paixão de Cristo, bem como pelos excelentes trabalhos espirituais e sociais que tem desenvolvido em prol da comunidade.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/dl112017171.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/dl112017171.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o servidor Antonio Roberto de Souza, pelos excelentes serviços prestados a sociedade junto ao PAT.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/dl112017172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/dl112017172.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a servidora Izilda Ferreira Pedro, pelos excelentes serviços que vem prestando à frente da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1166/dl112017173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1166/dl112017173.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que informe se os agentes que trabalham para o Departamento de Segurança, Transporte e Mobilidade, fizeram o curso de Orientação e Fiscalização.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/dl112017174.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/dl112017174.doc</t>
   </si>
   <si>
     <t>240ª Circunscrição Regional de Transito (CIRETRAN) de Itapecerica da Serra, solicitando que se digne informar a esta Casa de Leis o seguinte com relação à instalação e funcionamento de PÁTIO DE APREENSÃO DE VEÍCULOS: a) Quais as exigências legais para a devida instalação? b) Como são fixados os valores de estadia dos veículos e demais valores cobrados? c) Qual o órgão fiscalizador de tal atividade?</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1179/dl112017175.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1179/dl112017175.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte: a)Há previsão para implantação de rede de iluminação pública em toda a extensão da ciclo-faixa que interliga o Jardim Brasil ao Condomínio Interlagos Sul?b)Caso negativo, que seja viabilizado a possibilidade da inserção no planejamento do ano de 2018.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1164/dl112017176.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1164/dl112017176.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Servidor do Departamento de Segurança, Transporte e Mobilidade, Silvio Pereira Domingos, pelos excelentes serviços prestados na sinalização das vias públicas do nosso Município.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1163/dl112017177.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1163/dl112017177.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Servidor do Departamento de Segurança, Transporte e Mobilidade, José Augusto da Silva Mineiro de Almeida, pelos excelentes serviços prestados no tocante ao sistema de trânsito da Cidade.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1162/dl112017178.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1162/dl112017178.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Servidor do Departamento de Segurança, Transporte e Mobilidade, Henrique Vitório Rodrigues Vasconcelos, pelos excelentes serviços prestados na fiscalização do trânsito em nossa Cidade.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/754/dl112017179.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/754/dl112017179.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Diretora da Escola Municipal União dos Sabiás, Claudia Nunes de Oliveira e toda sua valorosa equipe, pelos excelentes serviços prestados em prol dos alunos e da comunidade local.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/753/dl112017180.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/753/dl112017180.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Educação, solicitando as seguintes informações com relação a “merenda escolar”:_x000D_
 _x000D_
 a)	Quem compõe o Conselho Municipal de Alimentação Escolar?_x000D_
 b)	Qual o valor dos repasses destinados à alimentação escolar nos meses de janeiro a abril do corrente ano?_x000D_
 c)	Qual a previsão para o ano de 2017?_x000D_
 d)	 Os cardápios da alimentação escolar são elaborados por nutricionistas?_x000D_
 e)	Quantos nutricionistas compõem o quadro de servidores da Secretaria da Educação?_x000D_
 f)	Os membros do Conselho de Alimentação efetuam visitas nas unidades escolares?_x000D_
 g)	Qual periodicidade?</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/363/dl112017181.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/363/dl112017181.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico da UBS Paulo Maneta, Doutor Francisco de Brito Pedrão, pelo excelente atendimento dispensado em prol dos pacientes, mormente a paciente Julia Cavalcante.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/333/dl112017183.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/333/dl112017183.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne enviar a esta Casa de Leis as seguintes informações com relação ao incentivo fiscal concedido pela Municipalidade em prol dos empreendimentos imobiliários situados à Rua Benedito Fernandes nº 750 - Centro - Embu-Guaçu-SP, denominado de INNOVA Condomínio Clube Embu Guaçu: a) Foi concedida isenção de taxas e emolumentos referente à construção? b) Foi concedida isenção de impostos sobre transmissão inter vivos de bens imóveis destinados a construção do empreendimento? c) Qual o valor correspondente à isenção? d) Foi concedida isenção de Imposto Territorial Urbano dos imóveis onde estão sendo construídos os empreendimentos? e) Qual o valor correspondente à isenção? f) Foi concedida a isenção do imposto sobre serviços de qualquer natureza incidente sobre os serviços necessários à construção dos empreendimentos? g) O processo administrativo/tributário passou pelo crivo da Procuradoria Jurídica do Município? h) Remeter cópia do respectivo parecer jurídico. i) Qual o valor resultante das isenções, ou seja, quanto a Municipalidade deixou de arrecadar? j) Qual o nome, cargos e matrícula dos servidores que subscreveram a concessão de isenção juntamente do o Chefe do Executivo? k) Remeter a esta Casa de Leis, cópia completa do Processo Administrativo/Tributário relacionado às isenções concedidas.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/dl112017184.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/176/dl112017186.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/dl112017184.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/176/dl112017186.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Padre Willian Venâncio, pelo excelente trabalho espiritual e social em prol dos fiéis da Paróquia Nossa Senhora Aparecida, nesse primeiro ano como Pároco.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/752/dl112017187.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/752/dl112017187.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Raquel Roschel Marques, Coordenadora Pedagógica da Escola Estadual Mário Francisco de Amorim, pelo excelente trabalho que desenvolve junto aos professores e alunos.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/751/dl112017188.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/751/dl112017188.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Marlette Rodrigues Lima, Vice-Diretora da Escola Estadual Mário Francisco de Amorim, pelo excelente trabalho que desenvolve junto aos professores e alunos.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/759/dl112017189.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/759/dl112017189.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Milene Leite da Silva, Agente de Organização Escolar, pelo excelente trabalho que desenvolve junto aos alunos.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/760/dl112017190.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/760/dl112017190.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Danilo Sousa da Silva, Professor da Escola Estadual Olívia de Faria Nogueira, pelo excelente trabalho que desenvolve junto aos alunos.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/758/dl112017191.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/758/dl112017191.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Silvio Pereira Domingues, Chefe de Manutenção Viária, pelo excelente trabalho desenvolvido no sistema de sinalização das vias públicas.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/773/dl112017192.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/773/dl112017192.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para Nelson Luiz Bueno de Lima, Investigador de Polícia, pelo brilhante trabalho desenvolvido frente as investigações na Delegacia de Polícia de Embu Guaçu.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/741/dl112017193.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/741/dl112017193.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rogério Tavares da Costa - Vice Diretor do Programa Escola da Família, Escola Estadual Olívia de Faria Nogueira, pelo excelente trabalho que desenvolve junto ao estabelecimento de ensino.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/414/dl112017194.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/414/dl112017194.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne responder a esta Casa de Leis as seguintes questões: a) Qual a Secretaria ou Departamento responsável pelos serviços de reparos na rede de iluminação pública?; b) Quem é o gestor responsável pelo contrato da empresa terceirizada?; c) Existe um planejamento e/ou cronograma para execução dos serviços de reparos na rede de iluminação pública?; d) Caso positivo remeter a esta Casa de Leis.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/984/dl112017195.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/984/dl112017195.doc</t>
   </si>
   <si>
     <t>Requeiro ao Presidente da Câmara Municipal, Vereador Agildo Bacelar da Silva, nos termos regimentais vigentes, que este expediente seja encaminhado a AES - Eletropaulo, solicitando que se digne informar a esta Casa de Leis, quais os motivos técnicos que ocasionam as constantes quedas de energia nos bairros: Parque Alvorada, Jardim Martins Fontes e Parque São Paulo, todos localizados no Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1161/dl112017196.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1161/dl112017196.doc</t>
   </si>
   <si>
     <t>ao Secretário de Estado de Planejamento e Gestão, solicitando que se digne informar a esta Casa de Leis, as seguintes informações em relação ao CIRETRAN de Embu-Guaçu: a) Quais são as razões técnicas e/ou políticas para o encerramento das atividades do CIRETRAN? b) Há possibilidade do retorno das atividades do CIRETRAN em nosso município?</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/172/dl112017197.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/172/dl112017197.doc</t>
   </si>
   <si>
     <t>Secretário-Chefe da Casa Civil do Estado de São Paulo, solicitando que se digne informar a esta Casa de Leis, as seguintes informações em relação ao CIRETRAN de Embu-Guaçu: a) Quais são as razões técnicas e/ou políticas para o encerramento das atividades do CIRETRAN? b) Há possibilidade do retorno das atividades do CIRETRAN em nosso município?</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1160/dl112017198.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1160/dl112017198.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que envie a esta Casa de Leis, cópia completa do convênio firmado pela municipalidade para construção da ciclovia situada às margens da Estrada Ernesto João Marcelino.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/740/dl112017199.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/740/dl112017199.doc</t>
   </si>
   <si>
     <t>CONVOCAÇÃO da Secretária Municipal de Saúde, para prestar esclarecimentos a respeito fila de espera para realização dos exames constantes do Ofício 237/2017 em resposta ao Requerimento nº 010/2017 de autoria do nobre Vereador Fábio Enfermeiro.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/739/dl112017201.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/739/dl112017201.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Servidor Alessandro Campos de Lima, Fiscal de Posturas, pelos excelentes serviços prestados a Municipalidade</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/738/dl112017202.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/738/dl112017202.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor do Departamento Municipal de Fiscalização, Márcio Jacondes Medeiros de Oliveira, pelos excelentes serviços prestados a Municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/737/dl112017203.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/737/dl112017203.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Diretora da Escola Estadual Professora Lóris Nassif Mattar, Rosi Soares de Souza Shirashaki, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/736/dl112017204.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/736/dl112017204.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Vice-Diretora da Escola Estadual Professora Lóris Nassif Mattar, Célia Bueno do Nascimento Potente, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/735/dl112017205.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/735/dl112017205.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Gerente de Organização Escolar da Escola Estadual Professora Lóris Nassif Mattar, Fátima Aparecida Oliveira, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/734/dl112017206.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/734/dl112017206.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Diretora da Escola Estadual Gertrudes Eder, Josirene Fabrício Oliveira Severino, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/733/dl112017207.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/733/dl112017207.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor da Escola Estadual Leonice de Aquino Oliveira, José Benedito Ribeiro, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/732/dl112017208.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/732/dl112017208.doc</t>
   </si>
   <si>
     <t>CONVOCAÇÃO da Secretária Municipal da Educação, para prestar esclarecimentos a respeito das informações solicitadas por intermédio dos seguintes requerimentos:_x000D_
 _x000D_
 a)	Requerimento nº 011/2017 de autoria do Vereador Fábio Ribeiro da Cruz, sobre (déficit de vagas no transporte universitário), bem como sobre as informações constantes do Ofício 083/2017/AD/GP;_x000D_
 b)	Requerimento nº 025/2017 de autoria do Vereador Lisandro Ribeiro, sobre transporte universitário e ESCOLAR, bem como em relação a resposta constante do Ofício 063/2017/GP/AD.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/288/dl112017209.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/288/dl112017209.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Educação, solicitando que se digne informar a esta Casa de Leis, se durante o ano letivo de 2017 será dado cumprimento ao disposto na Lei Municipal nº 2.713/2012 que determina o funcionamento das creches no período de recesso escolar.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>Valtenir</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/dl112018274.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/dl112018274.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Alessandro Silva Cruz, pelo brilhante serviços que vem prestando à frente da Secretaria Municipal da Assistência Social.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/dl112018275.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/dl112018275.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Servidora Juliana de Cassia Almeida, pelo excelente trabalho que vem realizando na Municipalidade</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/729/dl112017372.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/729/dl112017372.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Investigador de Polícia da Delegacia de Embu-Guaçu, Almir Gomes de Souza, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/728/dl112017373.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/728/dl112017373.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Gerente da Unidade de Saúde da Família do Bairro do Penteado, Janaína Trindade Antônio Pinheiro, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/727/dl112017374.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/727/dl112017374.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Motorista de Transporte Alternativo da  COOPERTAEG (Cooperativa de Trabalho dos Condutores Autônomos em Transportes Rodoviários de Passageiros e de Escolares de Embu-Guaçu), José Roberto da Silva, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/726/dl112017375.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/726/dl112017375.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor Especialista da Escola Municipal Cecília Cristina de Oliveira Rodrigues, João Carlos Flose, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/725/dl112017376.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/725/dl112017376.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Federal e Presidente Regional do Partido do Movimento Democrático Brasileiro-PMDB/SP. Dr. Baleia Rossi, pela recepção e atendimento em seu gabinete na Câmara dos Deputados, bem como pela disponibilização de sua assessoria parlamentar para auxiliar este Vereador nas tratativas junto ao Ministério do Esporte.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/115/dl112017377.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/115/dl112017377.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne prestar a esta Casa de Leis as seguintes informações com relação ao atraso na confecção e entrega aos contribuintes do carnê de impostos: a) Quais as razões técnicas que ocasionaram o atraso na confecção e consequente entrega do carnê de impostos aos contribuintes? b) Com relação ao vencimento da 1ª parcela ou parcela única que tinha vencimento dia 30/03/2017, com prorrogação para o dia 20/04/2017, e que os carnês chegaram às residências depois do dia do vencimento. Pergunto: Como deve proceder o contribuinte nesse caso para não arcar com a multa e juros?</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/724/dl112017378.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/724/dl112017378.doc</t>
   </si>
   <si>
     <t>solicitando as seguintes informações em relação ao Contrato Administrativo nº 055/2015 com a Clínica Veterinária Embu Guaçu (Dr. Cláudio):_x000D_
 _x000D_
 a)	Quais os procedimentos que o cidadão deve tomar para usufruir do benefício da “gratuidade” dos serviços médicos veterinários?_x000D_
 b)	Quais os dias da semana e horários que a clínica tem a obrigação no atendimento “gratuito”?_x000D_
 c)	Quantos atendimentos são contratados mensalmente?_x000D_
 d)	A consulta “gratuita” dá direito de retorno em caso de tratamento?_x000D_
 e)	Qual foi a modalidade licitatória para contratação da Clínica Veterinária?_x000D_
 f)	Qual o valor que a Municipalidade paga por cada consulta?</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/215/dl112017379.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/215/dl112017379.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO (CUMPRIMENTOS) para com o Deputado Estadual, Coronel PM Paulo Adriano Lopes Lucinda Telhada (Coronel Telhada), pelo excelente atendimento dado a este Presidente e ao Comandante da Guarda Civil Municipal de Embu Guaçu, Inspetor Eduardo Leite, quando da audiência em seu gabinete na Assembleia Legislativa de São Paulo, ocasião em que tratamos assuntos relacionados à criação da 3ª Companhia do 25º BPM/M, que resultou em inserção na pauta da reunião da Comissão de Segurança Pública e Assuntos Penitenciários, conforme publicação no Diário Oficial do Estado datado de 28/04/2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/723/dl112017380.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/723/dl112017380.doc</t>
   </si>
   <si>
     <t>solicitando que se digne remeter a esta Casa de Leis, relação do mobiliário, materiais e equipamentos (mínimo) para o funcionamento 24 horas da UPA do Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/214/dl112017381.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/214/dl112017381.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Município de Itapecerica da Serra pelo transcurso do 140º aniversário de emancipação político-administrativa, levado a efeito em 08 de maio de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/327/dl112017382.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/327/dl112017382.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando a seguinte informação: a) A empresa contratada pela Municipalidade para transportar alunos é exclusivamente para atender os estudantes da rede estadual e municipal? b) Em caso negativo quais outros tipos de atendimento podem ser feitos?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/376/dl112017383.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/376/dl112017383.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações: a) Quais os nomes dos servidores que integram o Departamento de Licitações da Prefeitura? b) Qual o nome do Pregoeiro? c) Quantos servidores que compõem o Departamento de Licitações são de carreira, ou seja, concursados? d) Esses servidores participaram de seminários e/ou palestras sobre licitações e contratos? e) Quais as razões, ou seja, falhas técnicas que vem sendo cometidas pelo Departamento de Licitações e Contratos que tem causado sérios transtornos, tais como: recurso administrativo, denuncia e pedido de impugnação junto ao Tribunal de Contas do Estado de São Paulo?</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/929/dl112017384.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/929/dl112017384.doc</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Presidente da Câmara Municipal, Vereador Agildo Bacelar da Silva, após ouvido o Egrégio Plenário, nos termos regimentais vigentes, combinado com o disposto no inciso XII do artigo 12 da Lei Orgânica do Município, que este expediente seja encaminhado à Secretaria Municipal de Infraestrutura e Serviços Urbanos, solicitando que se digne informar a esta Casa de Leis, o motivo da não realização dos serviços de manutenção de iluminação pública na Praça Eunice Domingues da Silva (Praça da Cobra) no Distrito de Cipó-Guaçu, pois a mesma permanece às escuras.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/931/dl112017385.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/931/dl112017385.doc</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Presidente da Câmara Municipal, Vereador Agildo Bacelar da Silva, após ouvido o Egrégio Plenário, nos termos regimentais vigentes, combinado com o disposto no inciso XII do artigo 12 da Lei Orgânica do Município, que este expediente seja encaminhado à Secretaria Municipal de Infraestrutura e Serviços Urbanos, solicitando que se digne informar a esta Casa de Leis, o motivo da não realização dos serviços de manutenção de iluminação pública na Praça Henrique Schunck no distrito de Cipó-Guaçu, pois a mesma permanece às escuras.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/510/dl112017386.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/510/dl112017386.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Médico da Unidade Mista de Saúde de Embu-Guaçu, Francisco Von, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/415/dl112017387.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/415/dl112017387.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Médico da Unidade Mista de Saúde de Embu-Guaçu, Benedito José dos Santos Junior, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/416/dl112017388.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/416/dl112017388.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Médico da Unidade Mista de Saúde de Embu-Guaçu, Hugo Lopes, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/417/dl112017389.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/417/dl112017389.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Médico da Unidade Mista de Saúde de Embu-Guaçu, Júlio Frucchi, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/541/dl112017390.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/541/dl112017390.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Médico da Unidade Mista de Saúde de Embu-Guaçu, Júlio Max Uriostes Fanola, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/542/dl112017391.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/542/dl112017391.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Médico da Unidade Mista de Saúde de Embu-Guaçu, Kuniaki Katsuki, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/544/dl112017392.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/544/dl112017392.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Médica da Unidade Mista de Saúde de Embu-Guaçu, Regiane Ribeiro, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/722/dl112017395.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/722/dl112017395.doc</t>
   </si>
   <si>
     <t>AES - Eletropaulo, reiterando a solicitação feita por intermédio do Requerimento nº 037/2014 (informações sobre as razões técnicas para a constante queda de energia elétrica no bairro Chácaras Flórida).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/721/dl112017396.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/721/dl112017396.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor de Educação Básica II da Escola Estadual Paschoal Carlos Magno, Tiago Domingues, pelo excelente trabalho desenvolvido junto a instituição de ensino.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/720/dl112017397.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/720/dl112017397.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Motorista da Secretaria Municipal de Infraestrutura e Serviços Urbanos, Paulo Campos de Lima, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/719/dl112017398.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/719/dl112017398.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Agente de Trânsito do Departamento de Segurança, Transporte e Mobilidade, Mario Eugênio Spinola, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/718/dl112017399.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/718/dl112017399.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Coordenadora Pedagógica da Escola Estadual Professora Lóris Nassif Mattar, Patricia Maria Rodrigues Mathilde Oliveira, pelo excelente trabalho desenvolvido junto a instituição de ensino.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/717/dl112017400.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/717/dl112017400.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora de Desenvolvimento Infantil da Escola Municipal de Ensino Infantil Lourdes Rasquinho Roschel, Ana Célia da Silva Cardoso, pelo excelente trabalho que desenvolve junto a instituição de ensino.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/716/dl112017401.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/716/dl112017401.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor Executivo da Empresa Enove Internet Banda Larga, Lupércio Thomaz da Silva, pelo espírito empreendedor com que fez visualizar oportunidades no mercado em nosso Município, prestando excelentes serviços e abrindo portas de empregos aos nossos munícipes.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/715/dl112017402.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/715/dl112017402.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Contador da EBS Consultoria Contábil, Eduardo Branco Sapede, pelo profissionalismo e responsabilidade que exerce suas atividades contabilista.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/714/dl112017403.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/714/dl112017403.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Técnico de Manutenção da RMTEC Soluções ME, Agnaldo Rainha Macedo, pelo profissionalismo que exerce junto a empresa.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/713/dl112017404.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/713/dl112017404.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Representante da Atlanta Corretora de Seguros, Jeferson Magnani Alves, pelo excelente trabalho que desenvolve junto a empresa.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/712/dl112017405.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/712/dl112017405.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Sócio-Diretor da Atlanta Corretora de Seguros, Danilo Martins Alves, pela visão de empreendedorismo e por ter se destacado na brilhante função que exerce em nosso Município.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/711/dl112017406.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/711/dl112017406.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor de Educação Básica II da Escola Estadual Leonice de Aquino Oliveira, André de Morais Martins, pelos relevantes serviços prestados junto a instituição de ensino.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/dl112017407.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/dl112017407.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Estadual, Luiz Carlos Gondim, pela emenda parlamentar destinada em prol do Centro de Controle de Zoonoses no Município.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/246/dl112017408.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/246/dl112017408.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Doutora Carla Cristini, pelos excelentes trabalhos desenvolvidos junto a municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/710/dl112017416.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/710/dl112017416.doc</t>
   </si>
   <si>
     <t>solicitando o seguinte:_x000D_
 _x000D_
 a)	Quantas multas foram aplicadas pela Municipalidade na ALL/RUMO com base na Lei Municipal nº 1.089/94?_x000D_
 b)	Qual o valor recolhido pelas concessionárias junto aos cofres do Município com relação à aplicação das multas?_x000D_
 c)	Consulta da Procuradoria Jurídica do Município se houve a apresentação de recursos por parte da ALL/RUMO conforme determina o art. 2º da Lei Municipal nº 1.089/94?_x000D_
 d)	A Municipalidade incluiu na dívida ativa valores correspondentes à multa não recolhida por parte da ALL/RUMO?_x000D_
 e)	Se positivo quais os anos em débito junto a Municipalidade?_x000D_
 f)	Apesar de estar no mundo jurídico a Lei Municipal nº 1.089/94 passou por análise da Procuradoria Jurídica do Município?_x000D_
 g)	Caso positivo enviar cópia da Consulta e da respectiva manifestação da Procuradoria Jurídica do Município._x000D_
 h)	Caso não tenha sido analisada pela Procuradoria Jurídica, remeter a mesma para que exare parecer quanto a sua legalidade de aplicação, e remeter a esta Casa de Leis cópia do Parecer.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/243/dl112017417.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/243/dl112017417.doc</t>
   </si>
   <si>
     <t>Superintendência Regional Sul da Caixa Econômica Federal, solicitando que se digne informar a esta Casa de Leis, quais as razões e motivos técnicos e administrativos que levam a instituição financeira não receber o IPTU do Município de Embu Guaçu. A presente solicitação prende-se ao fato que os contribuintes devido ao não recebimento do IPTU pela CAIXA, estão limitados apenas a agência do SANTANDER, o que tem causando sérios transtornos, sendo que a partir do momento que for recebido pela CAIXA abrirá uma nova opção para que os nossos contribuintes possam efetuar o pagamento, ou seja, tanto na agência como as Casas Lotéricas.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/dl112017418.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/dl112017418.doc</t>
   </si>
   <si>
     <t>Empresa Metropolitana de Transportes Urbanos - EMTU, solicitando as seguintes informações com relação aos ônibus que exploram as linhas intermunicipais que partem da Embu Guaçu: a) Os ônibus além do seguro DPVAT, obrigatório para todos os veículos brasileiros, possuem seguro de responsabilidade civil contratado pelas empresas prevendo a cobertura para garantir a liquidação de danos causados aos passageiros e seus dependentes, em virtude de acidentes quando da realização da viagem? b) Se positivo qual o valor da cobertura global? c) Qual o valor por danos a passageiros?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/546/dl112017419.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/546/dl112017419.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que informe a esta Casa de Leis, as seguintes perguntas em relação à Guarda Civil Municipal: a) Qual é o efetivo fixado por norma legal? b) Qual é o efetivo atual existente? c) Qual é o número de guardas afastados em gozo de férias, licença-prêmio, tratamento de saúde e demais afastamentos legais? d) Qual é a quantidade atual de viaturas? e) Qual é o plano de investimentos para o Município na área de segurança?</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/357/dl112017422.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/357/dl112017422.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao vídeo publicado nas redes sociais e internet, onde um pai de paciente com dores agudas na clavícula invade o ambulatório médico na UMS de Embu Guaçu (Pronto Socorro de Embu-Guaçu) clamando por atendimento, fato ocorrido no dia 15 de maio de 2017: a) Foi instaurada sindicância para apurar o ocorrido? b) Se positivo remeter a esta Casa de Leis o Ato Administrativo que nomeou a Comissão? c) Remeter a esta Casa de Leis cópia do relatório final da Comissão de Sindicância. d) Em caso de não abertura, informar quais as razões técnicas e/ou políticas para não abertura de sindicância?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/320/dl112017423.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/320/dl112017423.doc</t>
   </si>
   <si>
     <t>Instituto São Cristovão, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao vídeo publicado nas redes sociais e internet, onde um pai de paciente com dores agudas na clavícula invade o ambulatório médico na UMS de Embu Guaçu (Pronto Socorro de Embu-Guaçu) clamando por atendimento, fato ocorrido no dia 15 de maio de 2017: a) Foi instaurada sindicância para apurar o ocorrido? b) Se positivo remeter a esta Casa de Leis o Ato Administrativo que nomeou a Comissão? c) Remeter a esta Casa de Leis cópia do relatório final da Comissão de Sindicância. d) Em caso de não abertura, informar quais as razões técnicas e/ou políticas para não abertura de sindicância?</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/345/dl112017424.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/345/dl112017424.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que informe a esta Casa de Leis, o seguintes com relação aos instrumentos musicais da Banda Municipal de Embu Guaçu: a) Quais os instrumentos adquiridos pela Municipalidade (enviar relação com número de patrimônio); b) Os respectivos instrumentos estão sob a responsabilidade de qual Secretaria ou Departamento? c) Tendo em vista a notícia via rede social do desaparecimento dos instrumentos musicais, pergunto: Foi instalada Comissão de Sindicância para apurar possível desaparecimento? d) Se positivo, remeter a esta Casa de Leis cópia da Portaria de nomeação da Comissão, bem como o relatório de conclusão da Comissão; e) Em caso negativo, quais as razões técnicas e/ou políticas para a não instalação da Comissão? f) A atual administração registrou boletim de ocorrência sobre o desaparecimento dos instrumentos? g) Se positivo remeter a esta Casa de Leis, cópia do B.O. h) Em caso negativo, quais as razões técnicas e/ou políticas para o não registro de boletim de ocorrência?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/375/dl112017426.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/375/dl112017426.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação as barracas utilizadas nas festas juninas e demais eventos: a) Quantas barracas foram adquiridas pela Municipalidade (enviar relação com número de patrimônio); b) As respectivas barracas estão sob a responsabilidade de qual Secretaria ou Departamento? c) Tendo em vista a notícia via rede social do desaparecimento das barracas, pergunto: Foi instalada Comissão de Sindicância para apurar possível desaparecimento? d) Se positivo, remeter a esta Casa de Leis cópia da Portaria de nomeação da Comissão, bem como o relatório de conclusão da Comissão; e) Em caso negativo, quais as razões técnicas e/ou políticas para a não instalação da Comissão? f) A atual administração registrou boletim de ocorrência sobre o desaparecimento dos instrumentos? g) Se positivo remeter a esta Casa de Leis, cópia do B.O. h) Em caso negativo, quais as razões técnicas e/ou políticas para o não registro de boletim de ocorrência?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/709/dl112017427.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/709/dl112017427.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o universitário, Josimar Tavares do Nascimento, pela brilhante iniciativa em estar cursando a graduação de Educação Física.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/708/dl112017428.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/708/dl112017428.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Vice-Diretora da Escola Estadual Professor Levi Pereira Martins, Kamila Krainer Nicareta, pelo excelente trabalho que desenvolve frente a Unidade Educacional.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/707/dl112017429.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/707/dl112017429.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Gerente de Pessoa Jurídica do Banco Santander, Alexandre Tadashi Uchida, pelo excelente trabalho e atendimento aos clientes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/706/dl112017430.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/706/dl112017430.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Gerente de Pessoa Física do Banco Santander, Sérgio Sadayuki Okamoto, pelo excelente trabalho e atendimento aos clientes.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/705/dl112017431.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/705/dl112017431.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Gerente de Pessoa Física do Banco Santander, Anderson Augusto Holanda Rodrigues, pelo excelente trabalho e atendimento aos clientes.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/704/dl112017432.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/704/dl112017432.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Comprador Sênior da Fundação Butantan, Alberto Domingues De Oliveira, pelos relevantes serviços prestados ao Instituto.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/703/dl112017433.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/703/dl112017433.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora da Escola Municipal de Ensino Fundamental Pedro Antônio de Almeida, Claúdia Da Silva Shyton, pelo excelente trabalho desenvolvido junto a seus alunos.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/702/dl112017434.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/702/dl112017434.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Vice-Presidente da Indústria/Diretoria da Associação das Empresas de Embu-Guaçu, José Aparecido De Carvalho, pelo excelente trabalho que vem desenvolvendo frente a ASSEMEG.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/701/dl112017435.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/701/dl112017435.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Presidente da Associação das Empresas de Embu-Guaçu, Antônio Jorge Da Silva, pelo excelente trabalho desenvolvido frente a ASSEMEG.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/700/dl112017436.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/700/dl112017436.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Guarda Civil Municipal, Sidney Rodrigues Siqueira, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/699/dl112017437.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/699/dl112017437.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o empresário da Embizza Embalagens, Alexandre Silva Leite, pelo espírito empreendedor que tem gerados dezenas de empregos a sociedade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/698/dl112017438.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/698/dl112017438.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Enfermeiro do Cantinho da Terceira Idade, Micael Honorato Silva, pelos relevantes serviços aos pacientes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/697/dl112017439.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/697/dl112017439.doc</t>
   </si>
   <si>
     <t>solicitando o seguinte com relação as vias públicas do Município:_x000D_
 _x000D_
 a)	Quais as vias públicas são beneficiadas com pavimentação asfáltica, demarcando no mapa do Município?_x000D_
 b)	Existe um controle por parte da Municipalidade da durabilidade de cada pavimentação asfáltica, ou seja, controle data da efetiva entrega da obra de pavimentação e sua garantia de durabilidade?_x000D_
 c)	Se positivo remeter a esta Casa de Leis relação as vias públicas com as informações ora solicitadas no item “c”.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/252/dl112017440.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/252/dl112017440.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Emancipador Nilton Higino Martins, pelo carinho e dedicação ao Município de Embu Guaçu, nesses sessenta anos de residência em nossa Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/696/dl112017449.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/696/dl112017449.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Cabeleireiro, André Luís Franco, por ser um excelente profissional.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/695/dl112017450.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/695/dl112017450.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor de Educação Básica II da Escola Estadual Alexandre Rodrigues Nogueira, Rivaldo Rodrigues de Almeida, pelo excelente trabalho desenvolvido junto a seus alunos.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/694/dl112017451.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/694/dl112017451.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora de Educação Básica II da Escola Estadual Alexandre Rodrigues Nogueira, Flávia Rocha André, pelo excelente trabalho desenvolvido junto a seus alunos.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/693/dl112017452.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/693/dl112017452.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Cozinha da Escola Estadual Mário Francisco de Amorim, Irene Gomes Teixeira, pelo excelente trabalho que desenvolve em prol dos alunos.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/692/dl112017453.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/692/dl112017453.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Encarregado da Secretaria Municipal de Infraestrutura e Serviços Urbanos, Luiz Antônio da Silva Messias, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/691/dl112017454.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/691/dl112017454.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Caixa do Posto de Atendimento do Banco Santander, Carlos Emídio de Oliveira, pelo excelente trabalho e atendimento aos clientes.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/690/dl112017455.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/690/dl112017455.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Policial Militar do Estado de São Paulo, André Felipe Neres de Farias, pelo excelente trabalho desenvolvido frente ao Programa Educacional de Resistência às Drogas e Violência - PROERD, bem como frente a segurança pública em nossa Cidade.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/688/dl112017456.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/688/dl112017456.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Frentista do Posto Central, Valdenir dos Santos Xavier, pelo excelente trabalho e atendimento aos clientes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/687/dl112017457.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/687/dl112017457.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor da Escola Municipal de Ensino Fundamental Floriza Justa Schunck, André Pires Caetano, pelo excelente trabalho desenvolvido junto aos alunos.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/686/dl112017458.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/686/dl112017458.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Educação, solicitando as seguintes informações com relação a alimentação “merenda escolar” servida nas Escolas Municipais União dos Sabiás e Madalena Branco dos Santos:_x000D_
 - Qual a orientação nutricional passada as merendeiras para alimentação dos alunos que estudam no período das 13h00 às 17h30?</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/251/dl112017460.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/251/dl112017460.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Guarda Civil Municipal de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/dl112017461.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/dl112017461.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a 2ª Companhia da Polícia Militar do 25° BPM/M, pelos excelentes serviços prestados em prol da nossa população.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/133/dl112017462.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/133/dl112017462.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Delegacia de Polícia Civil de Embu-Guaçu, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/329/dl112017463.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/329/dl112017463.doc</t>
   </si>
   <si>
     <t>Conselho Municipal de Esportes e Lazer: a) Em atendimento a Lei Municipal nº 2.837/2015 foi nomeado o Conselho Municipal de Esportes e Lazer? b) Se positivo remeter cópia da Portaria. c) Conforme preconiza o item 6 do art. 3º da Lei nº 2.837/2015 os seis membros da Comissão serão escolhidos por eleição. Portanto: remeter a esta Casa de Leis cópia do Ato da Convocação da reunião e da Ata da reunião em que ocorreu a votação. d) Qual foi o critério utilizado para divulgação ou chamamento da Sociedade Civil Organizada? e) A Lei Municipal nº 2.837/2015 foi regulamentada em atendimento aos preceitos do art. 7º? f) Remeter cópia do Decreto de regulamentação. g) Qual a previsão para o Executivo remeter a esta Casa de Leis o Projeto de Lei criando o Fundo Municipal de Esporte e Lazer conforme determina o art. 6º da Lei Municipal nº 2.837/2017?</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/685/dl112017464.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/685/dl112017464.doc</t>
   </si>
   <si>
     <t>solicitando que se digne informar a esta Casa de Leis o seguinte com ao serviço de transporte de pacientes (carro ambulatorial):_x000D_
 _x000D_
 a)	Qual a frota de carros ambulatoriais?_x000D_
 b)	Qual a logística adotada para o sistema de transporte de pacientes?_x000D_
 c)	Qual a média de pacientes transportados dia?_x000D_
 d)	Qual a quantidade de vagas disponibilizadas dia?_x000D_
 e)	Qual a forma de agendamento?_x000D_
 f)	 Consta do planejamento da administração a terceirização do transporte de pacientes?_x000D_
 g)	 Em caso positivo qual a previsão para a abertura de certame licitatório?_x000D_
 h)	Há previsão de ampliação dos serviços em caso de terceirização, ou seja, veículos com saídas de Embu Guaçu em horários diferenciados, ou seja, veículos para atender os pacientes que tenham consultadas e procedimentos agendados no período da manhã, bem como para os pacientes que tenham consultas e procedimentos no período da tarde?</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/684/dl112017466.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/684/dl112017466.doc</t>
   </si>
   <si>
     <t>REGIMENTO INTERNO  -  HORÁRIO  DA  SESSÃO,  para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/547/dl112017467.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/547/dl112017467.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Deputado Estadual Jorge Caruso, pela recepção e atendimento em seu gabinete na Assembleia Legislativa, bem como pela disponibilização de sua assessoria parlamentar para auxiliar este Vereador nas tratativas de emendas para políticas públicas de saúde.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/454/dl112017468.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/454/dl112017468.doc</t>
   </si>
   <si>
     <t>Voto de congratulação à Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis se o telefone 4661-3199 do setor de ambulâncias está sendo usado pelo SAMU (Serviço de Atendimento Móvel de Urgência).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/198/dl112017469.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/198/dl112017469.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Estadual Marcio Camargo pela apresentação do Projeto de Lei n° 355/2017 que Classifica o Município de Embu Guaçu de Interesse Turístico.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/292/dl112017471.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/292/dl112017471.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Assistência Social, solicitando que se digne informar a esta Casa de Leis, se há possibilidade da Municipalidade efetuar o levantamento dos munícipes portadores de deficiências, com o objetivo de inserir no rol de políticas públicas o serviço especial de transporte, nos moldes do existente na Cidade de São Paulo "SERVIÇO ATENDE".</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/136/dl112017473.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/136/dl112017473.doc</t>
   </si>
   <si>
     <t>Empresa Metropolitana de Transportes Urbanos - EMTU, solicitando que se digne remeter a esta Casa de Leis o EDITAL COMPLETO do Certame Licitatório (em andamento) para CONCESSÃO das linhas: 009 (Embu-Guaçu/Vila Louro-Santo Amaro); 012 (Embu-Guaçu/Cipó-Terminal Grajaú); 226 (Embu-Guaçu/Chácara Flórida-Terminal Grajaú); 558 (Embu Guaçu/Chácara Flórida- Metrô Capão Redondo); 563 (Embu-Guaçu/Vila Louro-Metrô Capão Redondo); 582 (Embu-Guaçu/Campestre-Terminal Grajaú); 031 (Embu-Guaçu/Chácara Flórida-Valo Velho); 811(Embu-Guaçu/Chácara Flórida-Valo Velho), que integram a ÁREA 1.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/456/dl112017474.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/456/dl112017474.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Servidor da Câmara Municipal de Embu-Guaçu, José Antonio Ventura, pelos relevantes serviços prestados à nossa população nesses 29 anos de trabalho.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/455/dl112017475.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/455/dl112017475.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o Funcionário da Funerária Schunck, Adriano de Lazari Cinti, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/466/dl112017476.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/466/dl112017476.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o sócio diretor da empresa Funerária Schunck, Henrique Hervelha Schunck, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/469/dl112017477.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/469/dl112017477.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o sócio diretor da empresa Funerária Schunck, Fábio Hervelha Schunck, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/471/dl112017478.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/471/dl112017478.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Empresa Funerária Schunck, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/dl112017481.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/dl112017481.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dra. Carla Cristini, pelos relevantes serviços prestados aos pacientes no Pronto Socorro Municipal de Embu-Guaçu, em especial a este Vereador quando sofreu acidente (queda do telhado), e necessitou de atendimentos médicos no dia 05 de junho de 2017.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1156/dl112017482.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1156/dl112017482.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Enfermeiro Afonso Celso Araújo da Silva (Fuscão), pelos relevantes serviços prestados aos pacientes no Pronto Socorro Municipal de Embu-Guaçu, em especial a este Vereador quando sofreu acidente (queda do telhado) no dia 05 de junho de 2017.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/933/dl112017483.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/933/dl112017483.doc</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Presidente da Câmara Municipal, Vereador Agildo Bacelar da Silva, nos termos regimentais vigentes, a inserção na ata dos trabalhos da presente Sessão Ordinária, de um VOTO DE CONGRATULAÇÃO para com o Subprefeito do Distrito de Parelheiros, Adailson de Oliveira, pelo Desfile Cívico realizado em homenagem aos 190 anos do Distrito de Parelheiros.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/681/dl112017484.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/681/dl112017484.doc</t>
   </si>
   <si>
     <t>solicitando que se digne enviar a esta Casa de Leis, o cronograma do serviço de coleta de lixo no bairros, constando os dias da semana e prováveis horário da coleta, para que os munícipes possam se programar para disponibilizar os sacos de lixo defronte as suas residências, evitando assim que os cachorros que ficam perambulando pelas vias públicas rasguem os sacos e, consequentemente o lixo se espalhem no leito carroçável, causando uma imagem de abandono e/ou ineficiência da municipalidade.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/680/dl112017485.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/680/dl112017485.doc</t>
   </si>
   <si>
     <t>solicitando as seguintes informações:_x000D_
 _x000D_
 a)	Há possibilidade da Secretaria unificar os torneios de futebol e demais práticas desportivas realizados no Município?_x000D_
 b)	A Secretaria estabelece por meio de Decreto e/ou documentos similar o calendário oficial dos eventos a ser realizados durante o ano de 2017?_x000D_
 c)	Em caso positivo remeter a esta Casa de Leis._x000D_
 d)	Em caso negativo, que seja viabilizada a possibilidade de baixar decreto estabelecendo o calendário.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1157/dl112017486.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1157/dl112017486.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Guarda Civil Municipal, Ricardo de Souza Correa, pelo excelente serviço que vem prestando junto ao Pronto Socorro Municipal, em especial pela assistência dada a este Vereador, quando necessitou dos préstimos médicos no dia 05 de junho de 2017, em virtude de acidente (queda).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/473/dl112017487.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/473/dl112017487.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretária Municipal de Saúde, solicitando as seguintes informações em relação ao atendimento dos munícipes na Unidade Básica de Saúde Paulo Maneta: a) Qual é a área de abrangência da Unidade Básica de Saúde Paulo Maneta? b) Quais são os serviços à disposição dos munícipes? Quais são os horários e dias de cada serviço? c) Quantos agentes de saúde possui a unidade? d) Qual o nome das enfermeiras responsáveis pelos agentes de saúde? e) Quantas visitas e acompanhamentos em média são feitos pelos agentes de saúde mensalmente? f) Quantos pacientes acamados e famílias recebem visitas dos agentes de saúde?</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/767/dl112017488.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/767/dl112017488.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Assessora de Gabinete da Prefeitura Municipal de Embu Guaçu, Luciana Rossi da Silva, pelo excelente trabalho quem vem desenvolvendo junto à administração.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/766/dl112017489.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/766/dl112017489.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Atendente da Praça de Atendimento da Prefeitura Municipal de Embu Guaçu, Irene Conceição Tartaroti, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/765/dl112017490.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/765/dl112017490.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Ronaldo Junior Giampaoli Martins, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/764/dl112017491.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/764/dl112017491.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Atendente do Banco Santander, Gustavo Batista Barbosa, pelo excelente trabalho e atendimento aos clientes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/763/dl112017492.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/763/dl112017492.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Ivan dos Santos da Prefeitura Municipal de Embu Guaçu, pelo excelente serviço que presta junto ao Departamento de Cadastro da Municipalidade.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/682/dl112017493.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/682/dl112017493.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Felipe Bernardino Marques Pereira, Diretor de departamento, serviços e projetos da Prefeitura Municipal de Embu Guaçu, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/683/dl112017494.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/683/dl112017494.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rosemary Vieira dos Santos, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/689/dl112017495.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/689/dl112017495.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Maria Célia Camargo, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/762/dl112017496.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/762/dl112017496.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Helcio Márcio Dupinski, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/843/dl112017497.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/843/dl112017497.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para  com o Conselheiro Tutelar Francisco José do Nascimento, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/112/dl112017501.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/112/dl112017501.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação ao pagamento dos servidores públicos: a) Há possibilidade do pagamento dos servidores públicos municipais ser efetuado no dia 30 de cada mês; b) Em caso negativo, há possibilidade de efetuar "VALE" todo dia 15 de cada mês?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/475/dl112017503.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/475/dl112017503.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Senhor Paulo José da Fonseca, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/761/dl112017505.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/761/dl112017505.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Policial Militar do Estado de São Paulo, André de Souza Correia Filho, pelo excelente trabalho desenvolvido frente ao Programa Educacional de Resistência às Drogas e Violência - PROERD, bem como frente a segurança pública em nossa Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/331/dl112017506.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/331/dl112017506.doc</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/315/dl112017507.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/315/dl112017507.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Cabo-PM André George Neres de Farias, pelo excelente trabalho desenvolvido frente ao Programa Educacional de Resistência às Drogas e Violência - PROERD, bem como frente a segurança pública em nossa Cidade</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/317/dl112017508.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/317/dl112017508.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que entre em contato com a Secretária Municipal de Saúde, no sentido de obter informações a respeito da providências administrativas/funcionais que foram tomadas com relação a responsabilização do servidor responsável pela falta do fornecimento de papel sulfite as Unidades de Saúde para impressão de resultados de exames.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/321/dl112017509.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/321/dl112017509.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis, quais as providências serão tomadas pela administração com relação a "invasão de ambulantes" nos finais de semana, vendendo os mais diversos tipos de produtos, num total desrespeito aos comerciantes de nossa Cidade que pagam seus impostos e geram empregos.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/844/dl112017510.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/844/dl112017510.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal da Educação, solicitando a seguintes informações em relação a Escola Municipal Professor Wladimir Costa:_x000D_
 _x000D_
 a)	Quais os motivos e razões técnicas nutricionais para o não fornecimento de frutas como sobremesa aos alunos da referida unidade escolar? (tal fato principalmente na semana de 12 a 16 de junho de 2017)_x000D_
 b)	Quais os motivos e razões técnicas nutricionais para o não fornecimento de leite/achocolatado ou similar na primeira alimentação dos alunos da unidade escolar em questão?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/477/dl112017511.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/477/dl112017511.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Municipal da Saúde, solicitando as seguintes informações referente ao PSF - Valflor: a) O posto é beneficiado com internet Banda Larga?; b) Em caso positivo qual o setor e o nome do responsável técnico pela realização da assistência técnica ou para efetuar o chamamento assistência técnica caso os serviços sejam terceirizados; c) Caso o PSF não seja beneficiado com internet, quais providências serão tomadas para a imediata instalação de tal benefício?</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1155/dl112017513.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1155/dl112017513.doc</t>
   </si>
   <si>
     <t>Secretário Municipal de Esportes e Lazer solicitando as seguintes informações: a- Qual o nome dos membros da Comissão Disciplinar responsável pelo julgamento dos atletas que venham cometer atos de indisciplina durante as mais diversas competições futebolísticas realizadas no Município? b- Informar o nome dos atletas que já foram punidos pela Comissão Disciplinar, bem como suas punições. c- Remeter a esta Casa de Leis cópia do regulamento dos campeonatos de futebol que estão sendo realizados no Município.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/845/dl112017515.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/845/dl112017515.doc</t>
   </si>
   <si>
     <t>solicitando que se digne informar a esta Casa de Leis o seguinte:_x000D_
 _x000D_
 a)	Consta do planejamento de 2017 a aquisição de equipamentos de proteção individual - EPI para os coveiros?_x000D_
 b)	Se positivo quais os EPIs?_x000D_
 c)	Consta do planejamento de 2017 a aquisição de ferramentas necessárias para o desenvolvimento das atribuições funcionais de coveiro?_x000D_
 d)	Quais os tipos de ferramentas?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/195/dl112017516.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/195/dl112017516.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Comandante do Guarda Civil Municipal de Embu Guaçu, pela formação do Grupamento - Ronda Ostensiva Municipal - ROMU para patrulhamento preventivo e planejado a proteção dos espaços públicos, com atuação nos locais de maior incidência de criminalidade, como assaltos furtos, uso e tráfico de entorpecentes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/192/dl112017517.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/192/dl112017517.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Comandante do Guarda Civil Municipal de Itapevi pela formação do Grupamento - Ronda Ostensiva Municipal - ROMU da Guarda Civil Municipal de Embu Guaçu, para patrulhamento preventivo e planejado a proteção dos espaços públicos, com atuação nos locais de maior incidência de criminalidade, como assaltos furtos, uso e tráfico de entorpecentes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/188/dl112017522.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/188/dl112017522.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Deputada Estadual, Analice Fernandes pela excelente condução da reunião realizada junto a Empresa Metropolitana de Transportes Urbanos - EMTU, no dia 21 de junho de 2017, ocasião em que foi discutido assuntos relacionados a autorização para que a COOPERTAEG possa adentrar o Município de Itapecerica da Serra, pela SP234 - Rodovia Prefeito Bento Rotger Domingues, numa extensão de aproximadamente mil e trezentos metros até atingir o bairro da Mombaça, para efetuar o retorno como mais segurança.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/185/dl112017523.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/185/dl112017523.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor Presidente da Empresa Metropolitana de Transportes Urbanos - EMTU, Joaquim Lopes da Silva Junior, pela excelente recepção e atendimento aos Vereadores de Embu Guaçu, no dia 21 de junho de 2017, ocasião em que foi discutido assuntos relacionados a autorização para que a COOPERTAEG possa adentrar o Município de Itapecerica da Serra, pela SP234 - Rodovia Prefeito Bento Rotger Domingues, numa extensão de aproximadamente mil e trezentos metros até atingir o bairro da Mombaça, para efetuar o retorno como mais segurança.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/174/dl112017524.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/174/dl112017524.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Guarda Civil Municipal de Embu Guaçu, pelo transcurso do 22º aniversário de fundação.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/937/dl112017525.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/937/dl112017525.doc</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Presidente da Câmara Municipal, Vereador Agildo Bacelar da Silva, após ouvido o Egrégio Plenário, nos termos do inciso VII, do artigo 147 da Resolução nº 001/91, combinado com o disposto no inciso XII do artigo 12 da Lei Orgânica do Município, que este expediente seja encaminhado à Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte:_x000D_
 _x000D_
 a)	Qual o valor gasto pela Municipalidade com a locação das barracas, palco e sistema de som para realização da Festa Junina em 2017?_x000D_
 b)	Houve Certame Licitatório?_x000D_
 c)	Se positivo informar a esta Casa de Leis a razão social das empresas que participaram do Certame, bem como os respectivos valores.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/175/dl112017526.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/175/dl112017526.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Padre José Alfredo Brandão Casemiro da Paróquia São Sebastião, pela Celebração de Corpus Christi (confecção de tapetes coloridos, procissão e missa).</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/177/dl112017527.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/177/dl112017527.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Padre José Lucio Emer da Paróquia Santa Terezinha do Menino Jesus, pela Celebração de Corpus Christi (confecção de tapetes coloridos, procissão e missa).</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/dl112017528.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/dl112017528.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao PROJETO DE LEI Nº 004/2017 - EXECUTIVO - Cria o Sistema de Controle Interno do Poder Executivo de Embu Guaçu, para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/dl112017529.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/dl112017529.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao PROJETO DE LEI Nº 006/2017 - EXECUTIVO - Dispõe sobre reajuste salarial, para referências do quadro de pessoal da Prefeitura 2,99% para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1086/dl112017530.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1086/dl112017530.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao PROJETO DE LEI Nº 008/2017 - EXECUTIVO - Dispõe sobre autorização para o Município conceder isenção de ISSQN a CODASP, para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/179/dl112017533.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/179/dl112017533.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para o Juiz de Direito e Diretor do Fórum da Comarca de Embu Guaçu, Willi Lucarelli, pela inauguração do anexo do Juizado Especial Cível e Criminal de Embu-Guaçu, ocorrido em 19 de junho de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/478/dl112017536.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/478/dl112017536.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com o ex-Prefeito Arnaldo da Silva, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/180/dl112017537.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/180/dl112017537.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Dr. José Martins, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/182/dl112017538.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/182/dl112017538.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Dr. Ramon Corsini, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/183/dl112017539.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/183/dl112017539.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Alan Dias, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/184/dl112017540.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/184/dl112017540.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Carlos da Silva Bandeira, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/187/dl112017541.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/187/dl112017541.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Cepacol, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/189/dl112017542.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/189/dl112017542.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Markinhos da Padaria, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/145/dl112017543.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/145/dl112017543.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Pastor Marcio, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/190/dl112017544.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/190/dl112017544.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Professor Jonas Feijó, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/191/dl112017545.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/191/dl112017545.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Professor Marcelo, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/193/dl112017546.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/193/dl112017546.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Toninho Trolesi, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/194/dl112017547.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/194/dl112017547.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Val Santos, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/196/dl112017548.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/196/dl112017548.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Zecas, Vereador de Itapecerica da Serra, por estar junto com os Vereadores de Embu-Guaçu na luta para conseguir que a EMTU libere ônibus para o HGIS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/293/dl112017553.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/293/dl112017553.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta casa de Leis, se está inserido na programação de serviços a implantação de Redutor de Velocidade na SP-214 Rodovia José Simões Louro Junior, mais precisamente após ao Viaduto Carlos Benedicto Roschel (Viaduto Entrada Cidade, isso com a finalidade de forçar os motoristas a reduzirem a velocidade em seus veículos.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1154/dl112017554.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1154/dl112017554.doc</t>
   </si>
   <si>
     <t>Secretária Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis, se os MOTORISTAS de VIATURAS AMBULÂNCIAS tem qualificação como CONDUTOR DE VEÍCULOS DE EMERGÊNCIA, para ter conhecimento de legislação de trânsito, direção defensiva, primeiros socorros, respeito ao meio ambiente e convívio social no trânsito e relacionamento interpessoal.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/479/dl112017555.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/479/dl112017555.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Assistente Social Eliane Alves Faria, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/480/dl112017556.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/480/dl112017556.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Assistente Social Maria de Lourdes Santos, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/482/dl112017557.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/482/dl112017557.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Clínica e Laboratório Labem, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/484/dl112017558.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/484/dl112017558.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Casa de Carnes do Cipó, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/485/dl112017560.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/485/dl112017560.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Ricardo Hoffmann Assessor Parlamentar do Deputado Jorge Caruso, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1084/dl112017561.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1084/dl112017561.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Assistente Social Sonia Regina Dias, pela inauguração do Centro de Convivência do Idoso - CCI.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1085/dl112017562.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1085/dl112017562.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Presidente do Fundo Social Senhorinha de Souza Almeida, pela inauguração do Centro de Convivência do Idoso - CCI.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/730/dl112017574.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/730/dl112017574.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Luiz Henrique Artmundo, Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/731/dl112017575.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/731/dl112017575.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Vitoria Araújo Mendes Santana, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/742/dl112017576.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/742/dl112017576.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Carlos Alexandre Avelino Junior da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/743/dl112017577.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/743/dl112017577.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Felipe Eringer dos Santos da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/744/dl112017578.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/744/dl112017578.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Jhenifer de Jesus Morais Nunes da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/745/dl112017579.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/745/dl112017579.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rayana Araújo Santana da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/746/dl112017580.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/746/dl112017580.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Júlio Adriano Marçal Avelino da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/659/dl112017581.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/659/dl112017581.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Presidente da Guarda Mirim Carlos Eduardo Artmundo, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/74/dl112017582.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/74/dl112017582.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Weslley Bruno dos Santos Alves da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/234/dl112017584.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/234/dl112017584.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar se há previsão para implantação de rede de iluminação pública no Viaduto Carlos Benedicto Roschel (entrada da Cidade), ou seja: em que mês será efetivamente implantada?</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1152/dl112017585.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1152/dl112017585.doc</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1153/dl112017587.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1153/dl112017587.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Yago de Souza da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1150/dl112017588.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1150/dl112017588.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Thamires Gois da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1149/dl112017589.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1149/dl112017589.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Geovani Rosário da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1148/dl112017590.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1148/dl112017590.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Andressa Veloso da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1142/dl112017591.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1142/dl112017591.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Natanael de Almeida da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1141/dl112017592.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1141/dl112017592.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Luiz Henrique Artmundo da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1145/dl112017593.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1145/dl112017593.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com João Pedro de Souza Sabbanelli da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1144/dl112017594.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1144/dl112017594.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Daniele Faria Rodrigues da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1143/dl112017595.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1143/dl112017595.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Matheus Moreira da Silva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1140/dl112017596.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1140/dl112017596.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Gustavo Mark Silva Coelho da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1139/dl112017597.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1139/dl112017597.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rudson Andrius dos Santos Pedroso da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/dl112017598.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/dl112017598.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Vitoria Araújo Menezes Santana da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/dl112017599.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/dl112017599.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Pablo Henrique Lourenço da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1176/dl112017600.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1176/dl112017600.doc</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1175/dl112017601.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1175/dl112017601.doc</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/dl112017602.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/dl112017602.doc</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1177/dl112017603.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1177/dl112017603.doc</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/dl112017604.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/dl112017604.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Antônio Marcos Morais Nunes da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/dl112017605.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/dl112017605.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Felipe Alves de Araujo da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/dl112017606.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/dl112017606.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Felipe Miguel Flauzino da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1147/dl112017607.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1147/dl112017607.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com João Gabriel dos Santos Ferreira da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1146/dl112017608.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1146/dl112017608.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Jeniffer Surian Eufrozino Trindade da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/dl112017609.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/dl112017609.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Lais Nicolly Pereira Lopes da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/dl112017610.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/dl112017610.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Laryssa Ludugério da Silva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/dl112017611.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/dl112017611.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Leonardo de Castro Coelho da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/dl112017612.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/dl112017612.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Mariana Martins Cardoso da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/dl112017613.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/dl112017613.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Marinaldo Jose Barreto Guimarães Filho da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/dl112017614.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/dl112017614.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Paola Nicole Lourenço da Silva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/dl112017615.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/dl112017615.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Pedro Henrique Siqueira da Silva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/dl112017616.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/dl112017616.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Tais Alves de Araujo da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/dl112017617.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/dl112017617.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Vinicius Rafael Luminato Thomas da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/dl112017618.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/dl112017618.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Wagner Moreira de Souza da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/dl112017619.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/dl112017619.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Julio Adriano Marçal Avelino da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/dl112017620.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/dl112017620.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com João Vitor Pereira Paiva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/dl112017621.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/dl112017621.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Bianca Cristina Amaro da Silva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/dl112017622.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/dl112017622.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Ednaldo Matheus de Lima da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/dl112017623.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/dl112017623.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Gabriel Silva Coelho da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/dl112017624.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/dl112017624.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Guilherme da Cunha Turina da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1170/dl112017625.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1170/dl112017625.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Hiago Neves dos Santos da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/dl112017626.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/dl112017626.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Isabel Micaela Quisbert Siquita da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/dl112017627.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/dl112017627.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Luiz Fernando dos Santos Ferreira da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1172/dl112017628.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1172/dl112017628.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com João Vitor Sanches da Silva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/dl112017629.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/dl112017629.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Kaue Lira Bezerra de Oliveira da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/dl112017630_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/dl112017630_1.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Kayo Gularte Barbosa do Nascimento da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1196/dl112017631.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1196/dl112017631.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Kleberson Medeiros Duarte da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1194/dl112017632.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1194/dl112017632.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Marcos Quaglio Vieira da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1192/dl112017633.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1192/dl112017633.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Maria Eduarda Padilha da Silva da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/dl112017634.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/dl112017634.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Veronica de Oliveira Sotero da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/dl112017635.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/dl112017635.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Victor Souza Moreira da Guarda Mirim, pelos relevantes serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1195/dl112017636.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1195/dl112017636.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Elisa Emília Prata Neves Assessora Parlamentar do Deputado Jorge Caruso, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1191/dl112017637.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1191/dl112017637.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Francisquinha Vieira de Lima Assessora Parlamentar do Deputado Jorge Caruso, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/dl112017639.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/dl112017639.doc</t>
   </si>
   <si>
     <t>Secretaria de Meio Ambiente, solicitando que se digne a enviar a esta Casa de Leis, as seguintes informações em relação as dúvidas dos proprietários de imóveis situados às margens da Estrada André Stucchi, bairro Filipinho: a) Há necessidade de obter autorização junto a Secretaria para efetuar movimentação de terra? b) Em caso positivo. Quais os documentos necessários apresentar junto a Secretaria?</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/323/dl112017641.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/323/dl112017641.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal da saúde, solicitando que se digne informar a esta Casa de Leis se todos os pacientes em tratamento quimioterápico, cadastrados junto ao serviço do transporte ambulatorial estão sendo atendidos com SISTEMA LEVA e TRAZ, tendo em vista que chegou ao conhecimento deste Parlamentar que alguns pacientes estão sendo apenas levados e o retorno à Embu Guaçu esta sendo feito por intermédio de ônibus de linha.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1193/dl112017642.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1193/dl112017642.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar se há previsão para aquisição de uniformes para a Guarda Civil Municipal, bem como para os Agentes de Transito.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/294/dl112017643.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/294/dl112017643.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando informação se há possibilidade da Diretoria de Transporte e Mobilidade - DTM, realizar FORÇA TAREFA para elaboração de relatório sobre a fiscalização, fotografias e filmagens, bem como a viabilidade de efetuar contato com a Polícia Militar do 25º BPM/M - 2ª Companhia, ou com a Polícia Rodoviária do Estado de São Paulo, para realização de blitz para verificação da documentação veicular, bem como dos itens de segurança obrigatório dentre eles (pneus e extintores), dos ônibus do Consórcio Intervias que agrega as empresas: Viação Miracatiba Ltda; Viação Pirajuçara e Viação Raposo Tavares, e exploram as linhas: 009 (Embu-Guaçu/Vila Louro-Santo Amaro); 012 (Embu-Guaçu/Cipó-Terminal Grajaú); 226 (Embu-Guaçu/Chácara Flórida-Terminal Grajaú); 558 (Embu Guaçu/Chácara Flórida- Metrô Capão Redondo); 563 (Embu-Guaçu/Vila Louro-Metrô Capão Redondo); 582 (Embu-Guaçu/Campestre-Terminal Grajaú); 031 (Embu-Guaçu/Chácara Flórida-Valo Velho); 811(Embu-Guaçu/Chácara Flórida-Valo Velho).</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/658/dl112017644.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/658/dl112017644.doc</t>
   </si>
   <si>
     <t>solicitando que se digne informar se há possibilidade da Secretaria Municipal de Governo, agendar reunião com representantes da AES-ELETROPAULO no sentido de ser firmado acordo entre a Municipalidade e a Concessionária com a finalidade de evitar o desligamento das luminárias da REDE DE ILUMINAÇÃO PÚBLICA quando execução de serviços na rede de energia, evitando dessa forma os enormes transtornos que tem causado nos últimos dias, haja vista que a empresa contratada pela Municipalidade tem efetuado os reparos e ligações e, em diversos casos os técnicos da AES-ELETROPUALO desligam quando da execução de serviços na rede.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/487/dl112017648.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/487/dl112017648.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Servidora do Pronto Socorro do Cipó Geneilda Leite Fernandes, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/490/dl112017649.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/490/dl112017649.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com a Enfermeira Chefe do Pronto Socorro do Cipó-Guaçu, Debora Cristina Ribeiro Banhado, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/325/dl112017650.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/325/dl112017650.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao sanitário público instalado nas dependências da Administração Regional do Distrito de Cipó-Guaçu: a) O citado sanitário é realmente público no significado da palavra, ou seja: é de uso do povo e/ou da coletividade? b) Quem é o servidor e/ou pessoa designada pela administração para abrir, fechar, zelar e efetuar a manutenção do sanitário? c) Qual o horário e dias de funcionamento do sanitário?</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/310/dl112017651.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/310/dl112017651.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis, quais as razões técnicas/funcionais da constante ausência de médicos no Pronto Socorro no Distrito de Cipó-Guaçu. A presente solicitação prende-se ao fato que vários munícipes tem procurado este Vereador reclamando desse fato, o que vale ressaltar que realmente fica muito difícil a situação dos pacientes do Cipó, uma vez que só podem contar com atendimento médicos durante o dia, e mesmo assim estão sofrendo com a ausência desses tão importantes profissionais da área da saúde.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/309/dl112017652.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/309/dl112017652.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Educação, solicitando que se digne enviar a esta Casa de Leis, quais as providências que estão sendo tomadas, para evitar que as Escolas Municipais e Creches Municipais sofram furtos, tendo em vista que tem chegado ao conhecimento deste Parlamentar casos de furtos, como é o caso a Escola Municipal, Prefeito Rafael Cau.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/111/dl112017653.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/111/dl112017653.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao atendimento médico no Pronto Socorro do Cipó-Guaçu: a) Quais os motivos técnicos funcionais que apenas as quintas feiras são escalados três médicos para atendimento no PS do Cipó-Guaçu? b) Por que nos demais dias da semana é escalado apenas um médicos para atender os pacientes no PS de Cipó-Guaçu?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/493/dl112017655.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/493/dl112017655.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne informar a esta Casa de Leis se consta do cronograma da operação tapa-buracos e recapeamento asfáltico as seguintes vias públicas do bairro Vila Santista, Cipó: a) Rua Benedito Schunck; b) Rua José Schunck; c) Rua Martins Fontes; d) Rua São Judas Tadeu; e) Rua São Sebastião; f) Rua José Hessel; g) Rua Santo Antônio de Pádua; h) Rua Vicente de Cavalho; i) Se positivo qual a previsão para a efetivação dos serviços?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/549/dl112017656.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/549/dl112017656.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne informar a esta Casa de Leis se consta do cronograma da operação tapa-buracos e recapeamento asfáltico as seguintes vias públicas do bairro Parque São Paulo, Cipó: a) Rua Josivaldo Jesus da Cruz; b) Rua Voluntários do Amor; c) Rua Filarina Alves de Oliveira; d) Rua José Leonardo dos Santos; e) Rua Maria Amelia da Conceição; f) Rua Carolina Maria de Jesus; g) Rua João Alves Ferreira; h) Rua Deise da Costa; i) Se positivo qual a previsão para a efetivação dos serviços?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/555/dl112017657.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/555/dl112017657.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne informar a esta Casa de Leis se consta do cronograma da operação tapa-buracos e recapeamento asfáltico as seguintes vias públicas do bairro Jardim Ipê, Cipó: a) Rua Maria Conceição Silva; b) Rua Esmael Campos de Andrade; c) Rua Ana Marinho de Oliveira; d) Rua Aparecida Gonçalves; e) Se positivo qual a previsão para a efetivação dos serviços?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/556/dl112017658.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/556/dl112017658.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne determinar ao Departamento de Transporte e Mobilidade Urbana, remeter a esta Casa de Leis a planilha de horários praticados na linha Vale das Fontes-Hospital e vice-versa.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/566/dl112017659.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/566/dl112017659.doc</t>
   </si>
   <si>
     <t>Requerimento à 65Secretaria Municipal da Saúde, solicitando que se digne informar a esta Casa de Leis qual o motivo da farmácia da UBS Paulo Maneta, Distrito de Cipó-Guaçu, não efetuar a distribuição de medicamentos controlados, tendo em vista contar com farmacêutico.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/576/dl112017660.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/576/dl112017660.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Silvio Pereira Domingues, pelos relevantes 15 anos de serviço prestados ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/197/dl112017661.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/197/dl112017661.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Estadual Vinicius Camargo, pelo envio de Emenda Parlamentar no valor de R$ 400.000,00 para área da saúde do Município.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/262/dl112017663.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/262/dl112017663.doc</t>
   </si>
   <si>
     <t>Empresa Metropolitana de Transportes Urbanos, solicitando que se digne informar a esta Casa de Leis se consta do planejamento da EMTU a extinção da linha 009 - Embu-Guaçu/Vila Louro - Santo Amaro.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/dl112017664.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/dl112017664.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que o Departamento de Transporte e Mobilidade Urbana informe a esta Casa de Leis, a tabela de horários de execução das linhas abaixo relacionadas, tendo em vista vários usuários terem procurado o gabinete dos Vereadores reclamando sobre o enorme lapso temporal entre uma viagem e outra: a) Santa Fé; b) Congonhal; c) Vila Cristina; d) Jardim Silvânia; e) Vila Dirce.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1082/dl112017665.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1082/dl112017665.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne remeter a esta Casa de Leis, o CRONOGRAMA do serviço de coleta de lixo nos bairros, constando dias e horários, bem como o CRONOGRAMA de serviço de manutenção da rede iluminação pública, constando os bairros e/ou vias públicas.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1083/dl112017666.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1083/dl112017666.doc</t>
   </si>
   <si>
     <t>Prefeita do município, solicitando que se digne remeter a esta Casa de Leis, relação constando os horários de partidas das linhas de ônibus municipais (transporte alternativo Lei nº 1.834/2002), nos dias úteis, sábados, domingos e feriados.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/561/dl112017667.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/561/dl112017667.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne informar a esta Casa de Leis se consta do cronograma da operação tapa-buracos e recapeamento asfáltico as seguintes vias públicas do bairro Vila Parque Recreio, Cipó: a) Rua Erica Jesus Gonzaga; b) Viela Aruana; c) Rua João Francisco dos Santos; d) Rua Martiliano Cazak; e) Rua Antônio Batista; f) Rua Hermelinda Miranda; g) Rua F; h) Rua Francisco Pereira da Silva; i) Rua Manoel Rodrigues; j) Rua H; k) Rua Francisco Pereira da Silva; l) Rua Antônio Adolfo da Silva; m) Rua N; n) Se positivo qual a previsão para a efetivação dos serviços?</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1081/dl112017668.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1081/dl112017668.doc</t>
   </si>
   <si>
     <t>PRORROGAÇÃO de prazo por 90 (noventa) dias da Comissão Especial de Inquérito, instituída pelo Requerimento nº 132/2017 e nomeada pelo Ato do Presidente nº 010/2017 (possíveis irregularidades no Sistema de Transporte Coletivo - alternativo).</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/dl112017679.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/dl112017679.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne remeter a esta Casa de Leis o seguinte com relação à CONCESSÃO DE USO firmado com a Associação dos moradores do Condomínio Interlagos Sul (loteamento Fazenda da Ilha), bolsões 1 e 2: a) Decreto de aprovação de loteamento fechado conforme preconiza o art. 11 da Lei Municipal nº 2.179/2008? b) Termo de Concessão de Uso com base no disposto no art. 6º da Lei Municipal nº 2.179/2008? c) Contrato de concessão de uso das áreas públicas conforme preconiza o art. 11 da Lei Municipal nº 2.179/2008? d) Regulamento de uso das vias e áreas públicas pelos adquirentes e associação de proprietários?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/657/dl112017681.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/657/dl112017681.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para todos os Coordenadores Pedagógicos da Rede Municipal de Ensino pelo transcurso do seu dia, levado a efeito em 21 de agosto p.p.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1079/dl112017682.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1079/dl112017682.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Vice-Prefeito e Administrador Regional do Distrito de Cipó-Guaçu, Paulo Ribeiro de Almeida (Paulo da Pajule), pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1078/dl112017683.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1078/dl112017683.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO, para com a Prefeita do Município, Maria Lucia da Silva Marques e toda a sua equipe, pelo excelente gestão que vem fazendo frente a nossa Cidade.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/dl112017685.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/dl112017685.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rita de Cássia Amaral Pereira, Gerente de Operações da agência do INSS de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/dl112017686.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/dl112017686.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Secretário Municipal de Finanças e Orçamentos, Sergio Andrade, pela excelente gestão dos recursos públicos.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/dl112017687.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/dl112017687.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Secretário Municipal de Governo, Valdomiro Antonio Rodrigues dos Santos, pelo excelente trabalho que vem desenvolvendo frente a gestão 2017/2020.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/dl112017688.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/dl112017688.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Secretário de Administração, Rodrigo Mandaji, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/dl112017689.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/dl112017689.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Servidor Público João Domingues Mendes (João do Cavalo) pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/565/dl112017690.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/565/dl112017690.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Edson Dornellas de Aquino (Tizil), Presidente da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da Romaria Cipó a Pirapora do Bom Jesus realizada no dia 18 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/574/dl112017691.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/574/dl112017691.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com José Laercio Galdim de Oliveira, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/463/dl112017692.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/463/dl112017692.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Valdemir dos Anjos (Bibi), da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/460/dl112017693.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/460/dl112017693.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Tiago Pereira Bastos, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/467/dl112017694.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/467/dl112017694.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Carlos Eduardo Pedroso (Edu), da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/435/dl112017695.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/435/dl112017695.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Fernando Resende, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/438/dl112017696.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/438/dl112017696.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Osmar Miranda dos Santos (Mazinho), da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/586/dl112017697.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/586/dl112017697.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Vinicius Leonardo dos Santos, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/386/dl112017698.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/386/dl112017698.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com André Valle dos Anjos, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/394/dl112017699.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/394/dl112017699.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Maria Eduarda Amaral Galdino, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/401/dl112017700.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/401/dl112017700.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Joelma Kutianski, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/406/dl112017701.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/406/dl112017701.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Luciana Ortega, da Comissão Organizadora da Romaria do Distrito de Cipó-Guaçu pelo relevante trabalho à frente da organização da XXVII Romaria do Cipó à Pirapora do Bom Jesus realizada no dia 18 à 20 de agosto de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/19/dl112017702.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/19/dl112017702.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Deputado Estadual, Aldo Demarchi pela excelente recepção em seu gabinete na Assembleia Legislativa de São Paulo, ocasião que este Vereador apresentou demandas do nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/68/dl112017703.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/68/dl112017703.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com os membros da Augusta Respeitável Loja Simbólica Fé e Equilíbrio de Embu-Guaçu nº 770, em comemoração ao DIA DO MAÇOM.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/656/dl112017705.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/656/dl112017705.doc</t>
   </si>
   <si>
     <t>solicitando que se digne informar a esta Casa de Leis o seguinte com relação a prestação de serviços de manutenção da rede de iluminação pública:_x000D_
 _x000D_
 a)	Qual a razão social da empresa vencedora do certame?_x000D_
 b)	Há previsão no contrato de prestação de serviços da possibilidade da empresa vencedora “repassar” a execução dos serviços a outra empresa?_x000D_
 c)	Se positivo qual a razão da empresa que esta executando os serviços?</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/263/dl112017707.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/263/dl112017707.doc</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO de COMISSÃO ESPECIAL DE INQUÉRITO para apurar possíveis irregularidades no certame licitatório (Concorrência Pública nº 002/2013) e na execução do Contrato nº 003/2013 firmado entre Município de Embu-Guaçu X Dinâmica Administração e Representação LTDA - EPP.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/dl112017708.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/dl112017708.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Elisabete Gonçalves de Andrade Assumpção, pelo excelente trabalho que desenvolve junto a Juventude Cívica de Embu Guaçu - JUCEG.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/dl112017709.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/dl112017709.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Dirce Ferreira da Silva, servidora do INSS de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/dl112017710.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/dl112017710.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Célia Maria Rodrigues, servidora do INSS de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/dl112017711.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/dl112017711.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Hamilton Ferreira Lima, servidor do INSS de Embu-Guaçu, pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/307/dl112017715.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/307/dl112017715.doc</t>
   </si>
   <si>
     <t>Prefeitura do Município, que se digne informar a esta Casa de Leis o seguinte com relação ao Projeto Guri (Programa Sociocultural Brasileiro que oferece cursos de iniciação musical, coral, instrumentos de cordas dedilhadas, cordas friccionadas, sopro, teclados e percussão) a crianças, adolescentes e jovens: a) O Município tem convênio com a Secretaria de Estado da Cultura para manutenção desse projeto? b) Se positivo em que local esta sendo ministrado? c) Qual o tipo de divulgação é dado com relação a esse tão importante programa? d) Em caso negativo, quais as razões técnicas e/ou políticas para o não interesse do convênio com a Secretaria de Estado da Cultura para a implantação de tão importante programa em nosso Município? A presente solicitação prende-se ao fato que este Vereador tem conhecimento que num passado não tão distante esse tão importante PROJETO GURI foi executado em nosso Município, dando a oportunidade a centenas de crianças, adolescentes e jovens iniciarem na carreira musical.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/655/dl112017713.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/655/dl112017713.doc</t>
   </si>
   <si>
     <t>REITERANDO a solicitação feita pelo REQUERIMENTO Nº 027/2017 a Secretaria Municipal de Segurança, Transporte e Mobilidade qual o amparo legal com base no Código de Trânsito Brasileiro para instalação das correntes na Praça Henrique Schunck – Distrito do Cipó-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/335/dl112017716.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/335/dl112017716.doc</t>
   </si>
   <si>
     <t>Requerimento à Empresa Metropolitana de Transportes Urbanos - EMTU, solicitando as seguintes informações com relação às linhas 558 e 563 (Embu-Guaçu X Capão Redondo): a) A EMTU tem efetuado fiscalização nas referidas linhas nos horários de pico? b) Chegou a constatar passageiros pendurados pelo lado de fora? c) A concessionária esta cumprindo os horários estabelecidos?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/654/dl112017717.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/654/dl112017717.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Cláudio de Sousa Morelli, Professor de Educação Básica da Escola Estadual Alexandre Rodrigues Nogueira por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/653/dl112017718.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/653/dl112017718.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Andrew Vinicius do Nascimento, Professor de Educação Básica da Escola Estadual Alexandre Rodrigues Nogueira por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/652/dl112017719.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/652/dl112017719.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Luciana Ferreira Valente, Professora de Educação Básica da Escola Estadual Alexandre Rodrigues Nogueira por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/651/dl112017720.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/651/dl112017720.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Wanessa Marques Proença, Professora de Educação Básica da Escola Estadual Alexandre Rodrigues Nogueira por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/650/dl112017721.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/650/dl112017721.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Marco Aurélio de Oliveira Vitor, Professor de Educação Básica da Escola Estadual Mário Francisco Amorim por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/649/dl112017722.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/649/dl112017722.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rodolpho Sant’Anna de Oliveira, Professor de Educação Básica da Escola Estadual Paschoal Carlos Magno por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/18/dl112017723.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/18/dl112017723.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Katia Neres Chiconato, Professora de Educação Básica da Escola Estadual Paschoal Carlos Magno por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/648/dl112017725.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/648/dl112017725.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Thaís Marques Furlan, Profissional de Educação Física da Academia Leão Branco por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/647/dl112017726.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/647/dl112017726.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Bianca Santos Pereira, Profissional de Educação Física da Academia Leão Branco por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/646/dl112017727.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/646/dl112017727.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Patrícia dos Santos Leme, Profissional de Educação Física da Academia Leão Branco por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/645/dl112017728.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/645/dl112017728.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Losangellis da Silva, Profissional de Educação Física da Academia Leão Branco por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/644/dl112017729.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/644/dl112017729.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Renato Paschoal Pardini, Profissional de Educação Física da Academia Leão Branco por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/643/dl112017730.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/643/dl112017730.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Dênis Masieiro, Profissional de Educação Física da Academia Leão Branco por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/199/dl112017731.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/199/dl112017731.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte: a) A Municipalidade esta em tratativa com a Secretaria de Planejamento e Gestão do Governo do Estado de São Paulo, para ampliação dos serviços de DETRAN DE SÃO PAULO em nosso Município, ou seja, resoluções de documentação de veículos e emissão de Carteira Nacional de Habilitação? b) Em caso positivo, informar qual previsão para a efetiva implantação dos serviços constantes do item a? A presente solicitação de informações prende-se ao fato que este Vereador desde a legislatura 2013/2016 vem fazendo contato com a Secretaria de Gestão e Planejamento no sentido dos nossos munícipes serem beneficiados com os serviços de emissão de carteira nacional de habilitação em nossa Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/642/dl112017732.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/642/dl112017732.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rafael Roma, Profissional de Educação Física da Academia Zillig por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/641/dl112017733.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/641/dl112017733.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Guilherme Roma, Profissional de Educação Física da Academia Zillig por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/640/dl112017734.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/640/dl112017734.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Yohan Bruschi, Profissional de Educação Física da Academia Zillig por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/639/dl112017735.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/639/dl112017735.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Leonardo Wiski, Profissional de Educação Física da Academia Zillig por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/638/dl112017736.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/638/dl112017736.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Helder Rodrigues, Profissional de Educação Física da Academia Zillig por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/637/dl112017737.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/637/dl112017737.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com André Mota, Profissional de Educação Física da Academia Zillig por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/636/dl112017738.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/636/dl112017738.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Jaqueline Souza, Profissional de Educação Física da Academia Zillig por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/635/dl112017739.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/635/dl112017739.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rogerio Zillig, proprietário da Academia Zillig que vem cativando e inspirado profissionais e munícipes pelo trabalho de Educação Física e espirito empreendedor.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/634/dl112017740.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/634/dl112017740.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com João Henrique Silva de Lima, Profissional de Educação Física da Academia Fit por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/633/dl112017741.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/633/dl112017741.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Ricardo Vila Nova, Profissional de Educação Física da Academia Fit por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/632/dl112017742.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/632/dl112017742.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Renato Paschoal Pardini, Profissional de Educação Física da Academia Fit por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/631/dl112017743.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/631/dl112017743.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Claudia Sclaffani, Profissional de Educação Física da Associação de Judô Ichikawa por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/630/dl112017744.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/630/dl112017744.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Joseni da Silva, Sócio Diretor da Academia Fire, que vem cativando e inspirando profissionais e munícipes pelo trabalho de educação física e espirito empreendedor.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/747/dl112017745.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/747/dl112017745.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Silvana de Lourdes de Camargo da Silva, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/748/dl112017746.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/748/dl112017746.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Maria Lígia da Silva Santos, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/749/dl112017747.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/749/dl112017747.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Suzane Cristine Mendes das Dores, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/791/dl112017748.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/791/dl112017748.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Claudia Campos de Andrade, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/792/dl112017749.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/792/dl112017749.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Marcos Valério da Silva Lima, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/793/dl112017750.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/793/dl112017750.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Reginaldo Sena Dias, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/846/dl112017751.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/846/dl112017751.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Jonas Xavier, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/847/dl112017752.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/847/dl112017752.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rafael de Macedo Ribeiro, Profissional de Educação Física da Academia Fire por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/866/dl112017753.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/866/dl112017753.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com André Marques, Profissional de Educação Física da Secretaria Municipal de Esportes da Prefeitura de Embu-Guaçu por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/dl112017755.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/dl112017755.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne remeter a esta Casa de Leis, planilha informando as sindicâncias abertas durante o ano de 2017, bem como das Portarias, e no caso das já concluídas cópia do relatório final.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/144/dl112017756.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/144/dl112017756.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com os GUARDAS CIVIS MUNICIPAIS, em PLANTÃO no dia 25 de agosto de 2017, pela participação e eficiência no atendimento da ocorrência, ocasião em que delinquentes ousaram em dar início a assalto ao carro forte que abastecia os caixas eletrônicos no Supermercado Dia em Embu-Guaçu.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/200/dl112017757.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/200/dl112017757.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com os POLICIAIS MILITARES da 2ª Cia sediada em Embu Guaçu, em PLANTÃO no dia 25 de agosto de 2017, pela participação e eficiência no atendimento da ocorrência, ocasião em que delinquentes ousaram em dar início a assalto ao carro forte que abastecia os caixas eletrônicos no Supermercado Dia em Embu-Guaçu.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/241/dl112017758.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/241/dl112017758.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com os POLICIAIS CIVIS da Delegacia de Polícia de Embu Guaçu, em PLANTÃO no dia 25 de agosto de 2017, pela participação e eficiência no atendimento da ocorrência, ocasião em que delinquentes ousaram em dar início a assalto ao carro forte que abastecia os caixas eletrônicos no Supermercado Dia em Embu-Guaçu.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/dl112017759.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/dl112017759.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Policial Militar Orlando Protásio de Souza Filho do 50º BPM/M que mesmo em seu período de folga, envidou esforço em auxiliar no atendimento da ocorrência, no dia 25 de agosto de 2017, ocasião em que delinquentes ousaram em dar início a assalto ao carro forte que abastecia os caixas eletrônicos no Supermercado Dia em Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/238/dl112017760.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/238/dl112017760.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Clínica Geral da Unidade Mista de Saúde, Dra. Carla Cristini, pelo transcurso de seu aniversário.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/867/dl112017761.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/867/dl112017761.doc</t>
   </si>
   <si>
     <t>REITERANDO a solicitação feita pelo REQUERIMENTO Nº 484/2017 no tocante ao CRONOGRAMA DO SERVIÇO DE COLETA DE LIXO nos bairros, constando os dias da semana e prováveis horários da coleta, para que os munícipes possam se programar para disponibilizar os sacos de lixo defronte as suas residências, evitando assim que os cachorros que ficam perambulando pelas vias públicas rasguem os sacos e, consequentemente o lixo se espalhem no leito carroçável, causando uma imagem de abandono e/ou ineficiência da municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/368/dl112017765.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/368/dl112017765.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, que se digne informar a esta Casa de Leis, quais as providências foram ou estão sendo tomadas com relação a sugestão apresentada pelo Instituto São Cristóvão no tocante a implantação do serviço de vigilância e segurança e, sistema de câmeras e visores, com a finalidade de propiciar maior segurança aos profissionais de saúde que desenvolvem suas atividades na Unidade Mista de Saúde - UMS Pronto Socorro Municipal - Vila Louro, evitando assim acontecimentos com o ocorrido em 15 de maio de 2017, ocasião em que vídeo foi divulgado nas redes sociais.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/dl112017767.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/dl112017767.doc</t>
   </si>
   <si>
     <t>Prefeita do Município solicitando que se digne informar a esta Casa de Leis o seguinte com relação aos pátios de guarda e apreensão de veículos, bem como serviço de remoção (guincho): a) A Municipalidade nos termos da Lei Federal nº 8.987/2015 efetuou certame licitatório para escolha da proposta mais vantajosa, pelas menores tarifas, de concessão de serviço público para remoção, guarda e depósito de veículos apreendidos ou recolhidos em decorrência de infração às normas de trânsito e objeto de infração penal? b) Em caso negativo, quais as razões técnicas que levaram a não realização do certame? c) Em caso negativo ativo informar se há previsão para realização do referido certame licitatório? d) A Municipalidade tem conhecimento da quantidade de pátio de guarda e apreensão de veículos no Município?_x000D_
 AUTOR:	VALDENIR ANDRADE SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/337/dl112017769.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/337/dl112017769.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Jacimara Aparecida Mello Rosembaum, da Secretaria da Saúde pelos relevantes trabalhos realizados para a população.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/338/dl112017770.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/338/dl112017770.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Claudia Marcia Barbosa da Silva, da Secretaria da Saúde pelos relevantes trabalhos realizados para a população.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/340/dl112017771.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/340/dl112017771.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Pedro Peres, da Secretaria da Saúde pelos relevantes trabalhos realizados para a população.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/341/dl112017772.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/341/dl112017772.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretária Municipal de Assistência Social, solicitando que se digne informar a esta Casa de Leis o seguintes com relação à Carteira de Gratuidade de que trata a Lei Municipal nº 2.099/2007: a) Quais os nomes dos integrantes da Comissão de Concessão da Carteira de Gratuidade? b) Qual a data designada mensalmente para realização das reuniões conforme dispõe o parágrafo 2º do art. 6º da Lei em epígrafe? c) Via de regra qual o lapso temporal que o usuário leva para obter sua carteira de gratuidade após a apresentação dos documentos exigidos por Lei?</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/365/dl112017775.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/365/dl112017775.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte com relação os aparelhos de academia ao ar livre instalados nas Praças Pedro Messias (Chácaras Flórida), Heitor Freire de Carvalho (Jardim Brasil) e Eunice Domingues da Silva (Praça da Cobra), Distrito de Cipó-Guaçu: a) A Municipalidade determinou a retirada dos aparelhos enferrujados e deteriorados? b) Em caso positivo, há possibilidade de reformá-los? c) Em caso negativo porque ainda não foram retirados? d) Quais as razões técnicas e/ou políticas? A presente informação prende-se ao fato que no último dia 02 de setembro, a Cidade de Embu Guaçu foi notícia no SP1 da Rede Globo de Televisão, aonde foi mostrado ao mundo à situação precária em que se encontram os aparelhos de academia ao ar livre, isso denegrindo a imagem de nosso Município, bem como da atual administração pelo ar de abandono.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/872/dl112017776.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/872/dl112017776.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Dênis Masieiro Junior, Profissional de Educação Física da Academia Leão Branco em homenagem ao dia do Educador Físico (1° de setembro) por exercer a função com excelência e empatia na querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/871/dl112017778.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/871/dl112017778.doc</t>
   </si>
   <si>
     <t>solicitando que se digne remeter a esta Casa de Leis cópia completa do Edital do Certame Licitatório, bem como do Contrato firmado com a empresa vencedora para exploração do serviço de coleta domiciliar de lixo em nosso Município.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/870/dl112017779.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/870/dl112017779.doc</t>
   </si>
   <si>
     <t>convoca o Secretário Municipal de Governo, para prestar esclarecimentos a respeito do processo de Concessão do Serviço Funerário, com base na Lei Municipal nº 2.839/2015.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/364/dl112017781.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/364/dl112017781.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações em relação à prestação de serviços na rede de iluminação pública: a) Qual a razão social das empresas que prestaram serviços à Municipalidade na gestão 2013-2016? b) Com relação às referidas empresas existem valores em restos a apagar? c) Se positivo, quais os valores? d) Houve rescisão contratual pela contratada ou pela contratante? e) Informar quais as razões da rescisão contratual? f) Remeter a esta Casa de Leis cópia dos referidos contratos.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/410/dl112017782.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/410/dl112017782.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte: a) Consta do planejamento de 2018 a 2020 a reforma da Praça Eunice Domingues Silva (Praça da Cobra)? b) Em caso positivo quais os quesitos que contemplam o projeto da reforma?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/519/dl112017783.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/519/dl112017783.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte: a) Há previsão para implantação de estacionamento 45 graus na Praça Eunice Domingues da Silva (Praça da Cobra), mais precisamente na Rua Carolina Maria de Jesus?</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/255/dl112017802.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/255/dl112017802.doc</t>
   </si>
   <si>
     <t>Prefeita do Município solicitando que se digne remeter a esta Casa de Leis, RELAÇÃO DOS AUTOS APARTADOS que estão tramitando junto ao Tribunal de Contas do Estado de São Paulo, no tocante a Gestão 2013-2016. A presente solicitação tem a finalidade do Poder Legislativo tomar conhecimento dos autos apartados, ou seja, de pagamentos de contratos, termos de convênios e demais processos administrativos e financeiros que estão sob a análise do Tribunal de Contas para verificação de sua legalidade.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/249/dl112017803.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/249/dl112017803.doc</t>
   </si>
   <si>
     <t>Empresa Metropolitana de Transportes Urbanos - EMTU, solicitando que se digne NOTIFICAR o Consórcio Intervias, bem como as empresas que exploram as linhas 009 e 563, no sentido de não trafegar pela Rua José Ruiz do Rio Filho, Jardim Emília, tendo em vista não constar do itinerário das referidas linhas.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/244/dl112017804.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/244/dl112017804.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Issa Alex Ackel, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/253/dl112017805.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/253/dl112017805.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Alexandre Tavore Persi, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/247/dl112017806.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/247/dl112017806.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Antônio Von Groop, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/239/dl112017807.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/239/dl112017807.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Armando Pompanet da Lunha Moura, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/250/dl112017808.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/250/dl112017808.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Eduardo Padulla, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/248/dl112017809.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/248/dl112017809.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Henry Franco, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/245/dl112017810.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/245/dl112017810.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Herico Arsie Neto, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/217/dl112017811.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/217/dl112017811.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Hugo Lopes, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/218/dl112017812.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/218/dl112017812.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Helio Hayato Hiwatashi, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/181/dl112017813.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/181/dl112017813.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. José Maria Costa Salles, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/219/dl112017815.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/219/dl112017815.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Julio Max Uriostes Fanola, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/220/dl112017816.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/220/dl112017816.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Marco Aurélio, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/221/dl112017817.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/221/dl112017817.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Marcelo Valentim, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/222/dl112017818.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/222/dl112017818.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Roberto Ciarcia, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/223/dl112017819.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/223/dl112017819.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dra. Carla Cristini, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/224/dl112017820.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/224/dl112017820.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dra. Anunciata Fátima Silva, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/225/dl112017821.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/225/dl112017821.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dra. Renata Cristina de Campos, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/186/dl112017822.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/186/dl112017822.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dra. Regianne Ribeiro de Camargo, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/178/dl112017823.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/178/dl112017823.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dra. Vanessa Thais Leal de Araújo, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/162/dl112017824.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/162/dl112017824.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dr. Fábio Robson Sacouche, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/163/dl112017825.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/163/dl112017825.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Médica do Instituto São Cristóvão, Dr. Fábio Juliano Abe, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/164/dl112017826.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/164/dl112017826.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Assistente Administrativa do Instituto São Cristóvão, Michelle Silva Araujo Barreto, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/165/dl112017827.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/165/dl112017827.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar Administrativa do Instituto São Cristóvão, Lilian Pavan, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/166/dl112017828.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/166/dl112017828.doc</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/869/dl112017829.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/869/dl112017829.doc</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/167/dl112017830.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/167/dl112017830.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Luciana Valença Pereira, pelos relevantes serviços prestados ao nosso Município.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/264/dl112017831.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/264/dl112017831.doc</t>
   </si>
   <si>
     <t>CONVOCA o Diretor de Transporte e Mobilidade para prestar esclarecimentos a respeito do constante na MOÇÃO Nº 048/2017 devidamente aprovado por esta Casa de Leis, ou seja, a respeito da viabilidade de realização de FORÇA TAREFA por parte da SECRETARIA para elaboração de relatório sobre a fiscalização, fotografias e filmagens, bem como faça contato com a Polícia Militar do 25º BPM/M - 2ª Companhia, ou com a Polícia Rodoviária do Estado de São Paulo, para que possa ser realizada blitz para verificação da documentação veicular, bem como dos itens de segurança obrigatório dentre eles (pneus e extintores).</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/dl112017832.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/dl112017832.doc</t>
   </si>
   <si>
     <t>CONVOCA o Secretário Municipal de Finanças e Orçamento, para comparecer a esta Casa de Leis para expor seu curriculum profissional, bem como apresentar suas metas e planos frente à PASTA.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/527/dl112017834.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/527/dl112017834.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretária Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis o seguinte com relação às Unidades Básicas de Saúde: a) Quais possuem o serviço de odontologia? b) Qual o nome dos profissionais que atendem em cada UBS? c) Quais os horários de atendimento em cada UBS? d) Qual a quantidade de atendimento mensal em cada UBS? e) Qual a quantidade de cargos de dentistas constante da estrutura administrativa? f) Existem cargos vagos?</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/dl112017836.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/dl112017836.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Agente de Transito, Marcio de Lima Gomes, pelos relevantes serviços prestados ao trânsito de nossa Cidade.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/30/dl112017838.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/30/dl112017838.doc</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR, pelo passamento do Senhor Jair Pedro Silva.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/dl112017839.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/dl112017839.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação a SEPULTAMENTO GRATUITO: a) A Municipalidade tem alguma norma legal que estabeleça procedimentos administrativos para a devida concessão? b) Caso positivo remeter cópia a esta Casa de Leis. c) Em caso negativo, existe a possibilidade da fixação de tal previsão legal?</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/168/dl112017840.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/168/dl112017840.doc</t>
   </si>
   <si>
     <t>Cooperativa de Eletrificação da Reião de Itapecerica da Serra, solicitando que se digne informar a esta Casa de Leis o seguinte: a)Qual o número total de cooperados? b)Qual o número de cooperados de Embu Guaçu? c)Qual o quadro de funcionários da CERIS? d)Quantas equipes são designadas para prestar serviços de manutenção na área de atendimento da CERIS? e)Qual o número de necessário de cooperados para a instalação de um POSTO DE ATENDIMENTO em Embu-Guaçu? f)Qual o nome e cargo dos atuais membros da diretoria?</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/868/dl112017841.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/868/dl112017841.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com José Faustino dos Santos, pelo ato de salvamento de um adolescente que estava se afogando na represa da Fazenda da Ilha.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/904/dl112017842.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/904/dl112017842.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Valdeci das Dores Magdaleno, Secretário Municipal de Segurança e Controle Urbano pelos relevantes serviços prestados a nossa população.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/dl112017845.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/dl112017845.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando as seguintes informações: a)Qual o nome do Diretor e/ou responsável pelo Departamento de Recursos Humanos? b)Quais os requisitos exigíveis por Lei para sua nomeação? c)Se oriundo de outro ente federado, informar se foi indicação do Chefe do Órgão de origem, ou se foi convidado pelo Chefe do Poder Executivo de Embu Guaçu. d)Se de origem de outro ente federado, qual o cargo de concurso? e)Quais os cargos que exerceu junto ao órgão de concurso? f)Qual a remuneração do referido cargo em Embu Guaçu?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/108/dl112017846.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/104/dl112017848.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/108/dl112017846.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/106/dl112017847.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/104/dl112017848.doc</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/103/dl112017849.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/137/dl112017850.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/103/dl112017849.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/137/dl112017850.doc</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/139/dl112017851.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/139/dl112017851.doc</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/138/dl112017852.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/138/dl112017852.doc</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/116/dl112017853.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/119/dl112017854.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/116/dl112017853.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/119/dl112017854.doc</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/125/dl112017855.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/125/dl112017855.doc</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/126/dl112017856.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/126/dl112017856.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Julio Frucchi, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/129/dl112017857.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/130/dl112017858.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/129/dl112017857.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/130/dl112017858.doc</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/140/dl112017859.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/140/dl112017859.doc</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/110/dl112017860.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/110/dl112017860.doc</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/118/dl112017861.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/118/dl112017861.doc</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/127/dl112017862.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/127/dl112017862.doc</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/107/dl112017863.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/107/dl112017863.doc</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/113/dl112017864.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/113/dl112017864.doc</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/109/dl112017865.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/123/dl112017866.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/109/dl112017865.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/123/dl112017866.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Fábio Robson Sacouche, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/141/dl112017867.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/141/dl112017867.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Médico do Instituto São Cristóvão, Dr. Francisco Von, pelos relevantes serviços prestados aos nossos munícipes no Pronto Socorro Municipal de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/587/dl112017868.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/587/dl112017868.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Municipal de Saúde, solicitando as seguintes informações ao atendimento dos munícipes nas seguintes unidades de Saúde: " Unidade básica Sergio Matsumura (UBS II); " Unidade de saúde da família Penteado; " Unidade de saúde da família Sapateiro; " Unidade de saúde da família Jardim Progresso; " Unidade de saúde da família Filipinho; " Unidade de saúde da família Val-Flor; " Unidade de saúde da família Jardim Campestre; " Unidade de saúde da família Recanto da Lagoa Grande; " Unidade de saúde da família Parque Recreio; " Unidade de saúde da família do Florida. A) Quais as áreas de abrangência de cada unidade? B) Quais são os serviços à disposição dos munícipes de cada unidade? C) Quais são os horários e dias de cada serviço? D) Quantos agentes de saúde possui cada unidade? E) Qual o nome das enfermeiras responsáveis pelos agentes de saúde? F) Quantas visitas e acompanhamentos em média são feitos pelos agentes de saúde mensalmente? G) Quantos pacientes acamados e famílias recebem visitas dos agentes de saúde?</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/906/dl112017871.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/906/dl112017871.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Bruno Cau Alves da Silva, pela iniciativa de promover o bem estar da população da nossa querida cidade de Embu-Guaçu.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/908/dl112017872.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/908/dl112017872.doc</t>
   </si>
   <si>
     <t>solicitando as seguintes informações a respeito da Contribuição de Iluminação Pública - CIP:_x000D_
 _x000D_
 a)	Qual o valor arrecadado mensalmente de CIP nos meses de janeiro a setembro de 2017?_x000D_
 b)	Qual o valor retido pela AES Eletropaulo conforme determina o inciso I do art. 5º da Lei Municipal nº 1.847/2002?_x000D_
 c)	Qual o valor repassado pela AES Eletropaulo à Municipalidade mensalmente nos meses de janeiro a setembro de 2017, destinado ao Fundo Municipal de Iluminação Pública?_x000D_
 d)	Qual o planejamento para plano de extensão da rede de iluminação pública?</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/798/dl112017873.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/798/dl112017873.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Ciclo Embu Guaçu, pela iniciativa de promover o passeio ciclístico para aproximadamente 150 pessoas, sempre demonstrando preocupação com o bem estar da população da nossa querida Cidade.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/361/dl112017878.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/361/dl112017878.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações a respeito da Rua Kazuo Kagohara (via pública que dá acesso ao bairro Granjinha Regina Maria): a) Consta do Planejamento de 2017/2020 o recapeamento asfáltico da citada via pública? b) Se positivo qual a previsão para início? c) Em caso negativo, quais as providências que a administração pretende tomar no sentido sanar tal problema? A presente solicitação prende-se ao fato que a referida via pública encontra-se em situação deplorável, praticamente intransitável, o que é um verdadeiro contraste, em relação à Avenida dos Jacarandás que recebeu o benefício do recapeamento.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/dl112017881.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/dl112017881.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao PROJETO LEI COMPLEMENTAR Nº 008/2017 - EXECUTIVO e suas EMENDAS, para que os mesmos possam ser apreciados (discutidos e votados) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/799/dl112017886.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/799/dl112017886.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Joaquim de Souza Silva - Joaquim da Aposentadoria por ter conseguido uma emenda no valor de R$ 280.000,00 junto ao Deputado Federal Valmir Prascidelli.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/dl112017892.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/dl112017892.doc</t>
   </si>
   <si>
     <t>Secretaria da Receita Federal, solicitando que se digne estudar a viabilidade de informar a esta Casa de Leis o valor arrecadado pelas Instituições Financeiras, estabelecidas em Embu Guaçu com relação aos serviços constantes do item 15 da lista de serviços, conforme Lei Federal nº 116/03, correspondente ao exercício fiscal de 2016.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/dl112017894.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/169/dl112017897.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/dl112017894.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/169/dl112017897.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Inspetor de Alunos Rogério Junior Nolberto, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/359/dl112017898_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/359/dl112017898_1.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis, se consta do planejamento de 2018/2020 a reativação do Projeto/Processo de implantação do aterro sanitária na área pública situada as margens da SP234-Rodovia Prefeito Bento Rotger Domingues.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/567/dl112017901.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/567/dl112017901.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando as seguintes informações em relação ao Ginásio de Esportes da Escola Amanda Consuelo da Cunha, situado no Distrito de Cipó Guaçu: a) Consta do Planejamento de 2017/2020 a reforma do Ginásio? b) Em caso positivo quais os quesitos que comtemplam o projeto de reforma?</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/dl112017905.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/dl112017905.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Padre William Venâncio da Paróquia Nossa Senhora Aparecida e sua equipe, pela realização da Festa da Padroeira em comemoração aos 300 anos, levada a efeito nos dias 07, 08 e 12 de outubro de 2017.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/dl112017906.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/dl112017906.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Laurentino de Andrade, pela dedicação em prol das romarias e apoio aos cavaleiros de Embu Guaçu.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/dl112017908.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/dl112017908.doc</t>
   </si>
   <si>
     <t>à Secretaria Municipal de Assistência Social, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao IGD-M: a) Qual o atual índice do IGD-M de Embu Guaçu? b) Quais providências estão sendo tomadas pela Secretaria com o objetivo melhorar o Índice de Gestão Descentralizada do Município - IGDM? c) Qual a meta em percentual a ser atingida pela atual Administração com a gestão empreendida para o devido melhoramento do índice?</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/dl112017909.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/dl112017909.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Assistência Social, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao Programa Criança Feliz de iniciativa do Ministério do Desenvolvimento Social e Agrário: a) A Municipalidade firmou convênio com o Governo Federal para implantação do Programa em nossa Cidade? b) Se positivo, qual a previsão para o início do desenvolvimento do programa? c) Em caso negativo, há previsão da Municipalidade firma convênio como o Ministério do Desenvolvimento Social e Agrário para desenvolvimento do Programa?</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/800/dl112017910.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/800/dl112017910.doc</t>
   </si>
   <si>
     <t>solicitando que se digne informar a esta Casa de Leis o seguinte com relação à motoniveladora (Patrol) recém-adquirida pela Municipalidade:_x000D_
 _x000D_
 a)	Qual a data da aquisição da referida patrol?_x000D_
 b)	Qual o valor da aquisição?_x000D_
 c)	A referida patrol tem garantia?_x000D_
 d)	Quando da aquisição, a administração tomou o devido cuidado no sentido de levar um profissional da área de mecânica para analisar  patrol para ter a devida certeza que valia a pena o investimento?_x000D_
 e)	Se positivo, tem laudo feito pelo mecânico de que efetuou a vistoria a pedido da Municipalidade?_x000D_
 f)	Se positivo remeter cópia do laudo de vistoria._x000D_
 g)	Qual o defeito técnico e/ou mecânico da patrol?_x000D_
 h)	Qual a previsão para que a referida patrol retorne as atividades?</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/801/dl112017911.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/801/dl112017911.doc</t>
   </si>
   <si>
     <t>solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao Programa Bolsa Atleta instituído pela Lei Municipal nº 2.318/2010:_x000D_
 _x000D_
 a)	Consta do Planejamento de 2017/2018 a efetiva implantação do Programa?_x000D_
 b)	Se positivo, qual a previsão de investimento no programa?_x000D_
 c)	Quantos atletas serão beneficiados?_x000D_
 d)	Quais as modalidades serão beneficiadas?_x000D_
 e)	Qual a forma que será utilizada para escolha dos atletas a serem beneficiados?</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/349/dl112017912_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/349/dl112017912_1.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 014/2017 - Executivo - Altera a Lei nº 2.824/2015 - Que dispõe sobre parcelamento de débitos fiscais, ajuizados ou não, para que o mesmo possa ser apreciado na Ordem do Dia da 29ª Sessão Ordinária (discutido e votado).</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/dl112017913.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/dl112017913.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Adriana Costa Pereira Monteiro da Silva, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/dl112017914.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/dl112017914.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Adriana Pistori, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/dl112017915.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/dl112017915.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Ana Claudia Paulo do S. Silva, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/dl112017916.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/dl112017916.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Ana Fábia de Oliveira Sagrilo Silva, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/dl112017917.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/dl112017917.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Ana Silvia Rossi, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1122/dl112017918.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1122/dl112017918.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Ana Solange Gomes Venâncio, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1119/dl112017919.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1119/dl112017919.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Classe Andressa Silva de Moraes, pela dedicação em prol da Festa das Nações._x000D_
 AUTOR:	ALESSANDRO SILVA CRUZ (SANDRO SOCIAL)</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1121/dl112017920.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1121/dl112017920.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Classe Aparecida Soares de Oliveira, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1123/dl112017921.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1123/dl112017921.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Secretaria Camila Felix da Silva, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1118/dl112017922.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1118/dl112017922.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Claudiana Alex de Jesus Santos, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/959/dl112017923.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/959/dl112017923.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Coordenadora Cristiane Schunck Luta, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1117/dl112017924.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1117/dl112017924.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Daniela H. Messa Kfouri, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1120/dl112017925.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1120/dl112017925.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Classe Débora de Souza Jesus, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1116/dl112017926.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1116/dl112017926.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Educadora Edna Domingues Sousa da Silva, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1114/dl112017927.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1114/dl112017927.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Elisabete Alves Clemente, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1115/dl112017928.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1115/dl112017928.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Educadora Érica Gomes Dias, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1113/dl112017929.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1113/dl112017929.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Evelyn Oliveira Baptista, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1112/dl112017930.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1112/dl112017930.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Fabiana Cota Dobrochinsk, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/dl112017931.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/dl112017931.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Fatima da Silva Santos, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1111/dl112017932.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1111/dl112017932.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Fernanda de Aquino Barbosa, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/170/dl112017933.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/170/dl112017933.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Fernanda Domingos Da Silva Lopes, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/171/dl112017935.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/171/dl112017935.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Secretaria Gisele da Silva Ferreira, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/161/dl112017936.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/161/dl112017936.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Classe Jaqueline Aparecida, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/160/dl112017937.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/160/dl112017937.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Educadora Jéssica Soares dos Santos, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/159/dl112017938.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/159/dl112017938.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Classe Letícia da Silva Ferreira, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1108/dl112017939.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1108/dl112017939.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Lígia Rodrigues Alves Silva das Dores, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/dl112017940.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/dl112017940.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Luciana Menezes Stonner Neves, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/dl112017941.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/dl112017941.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Luciane Spacca Gomes da Silva, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/dl112017942.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/dl112017942.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Maria Aparecida Pereira Lopes, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/dl112017943.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/dl112017943.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Maria Ap. Rodrigues, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/dl112017944.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/dl112017944.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Coordenadora Mariana Ferreira da Silva, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/dl112017945.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/dl112017945.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Nair Reimberg de Andrade, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/dl112017946.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/dl112017946.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Nathalia Méria da Silva Muniz, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/dl112017947.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/dl112017947.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Patrícia Aparecida Ferreira Luz, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1125/dl112017948.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1125/dl112017948.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Patrícia dos Santos, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1110/dl112017949.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1110/dl112017949.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Educadora Raquel Georgina Mentone dos Santos, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1124/dl112017950.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1124/dl112017950.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Secretaria Roberta do Carmo Wickbold, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1126/dl112017951.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1126/dl112017951.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Coordenadora Rosana Almeida Alves e Gouveia, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1127/dl112017952.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1127/dl112017952.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Rosângela Estevão, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1109/dl112017953.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1109/dl112017953.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Samara de Araújo Dantas, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1128/dl112017954.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1128/dl112017954.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Silvia Andrade Ferreira, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1129/dl112017955.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1129/dl112017955.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de classe Stefany Felix Secundino, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1130/dl112017956.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1130/dl112017956.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Educadora Tainara Oliveira Mendes, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1132/dl112017957.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1132/dl112017957.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Auxiliar de Secretaria Tatiana Aparecida Ferreira, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1134/dl112017958.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1134/dl112017958.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Coordenadora Geral Tatiana Del Castilho Gola, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1135/dl112017959.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1135/dl112017959.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Vanessa Edissa Novais dos Santos, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1136/dl112017960.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1136/dl112017960.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Professora Vania Cristina Atalla Pereira R. Araújo, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/dl112017961.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/dl112017961.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor Samuel Manoel da Costa, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1131/dl112017962.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1131/dl112017962.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Inspetor de Alunos Marcelo Francisco Sotero, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/dl112017963.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/dl112017963.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o João Pedro Cravo Roxo Porfirio, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/dl112017964.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/dl112017964.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor Felipe Almeida Borba, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1133/dl112017965.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1133/dl112017965.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor Fabio Alves Neves de Queiroz, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/dl112017966.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/dl112017966.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor Claudio de Souza Morelli, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/dl112017967.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/dl112017967.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Inspetor de Alunos Célio Borges da Costa Filho, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/dl112017968.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/dl112017968.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor André Aparecido de Souza Moraes, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1137/dl112017969.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1137/dl112017969.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Professor Alexssandro Domingues Galhardo, pela dedicação em prol da Festa das Nações.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/802/dl112017972.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/802/dl112017972.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Operador de Máquina Ademir Eleutério Cezar em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/803/dl112017973.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/803/dl112017973.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Operador de Máquina Edivaldo Campos de Andrade em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/804/dl112017974.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/804/dl112017974.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Operador de Máquina Amaro Timóteo da Silva em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/805/dl112017975.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/805/dl112017975.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Operador de Máquina Augusto Mendes Domingues em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/806/dl112017976.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/806/dl112017976.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Operador de Máquina José Carlos da Silva em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/807/dl112017977.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/807/dl112017977.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Operador de Máquina Vitor Augusto Moraes Atalla de Andrade em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/808/dl112017978.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/808/dl112017978.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Coveiro João Antônio de Oliveira em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/809/dl112017979.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/809/dl112017979.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Juvenal Ragone da Silva em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/810/dl112017980.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/810/dl112017980.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Gabriel Ricardo Albertim Braga em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/811/dl112017981.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/811/dl112017981.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Geraldo Camargo Lara em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/812/dl112017982.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/812/dl112017982.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Assistente Administrativo Joel Campos de Andrade em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/813/dl112017983.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/813/dl112017983.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Administrador Regional Roberto Bonatto em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/814/dl112017984.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/814/dl112017984.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Eletricista Cristalino da Silva em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/815/dl112017985.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/815/dl112017985.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Jardineiro Denilson Amaral Correa em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/816/dl112017986.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/816/dl112017986.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Encarregado de Manutenção Eraldo Roma em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/817/dl112017987.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/817/dl112017987.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Vigilante Frank Zaccarias Moura em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/823/dl112017988.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/823/dl112017988.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Motorista João Alberto Krebs em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/772/dl112017989.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/772/dl112017989.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Pedreiro José Maria Silverio em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/770/dl112017990.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/770/dl112017990.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Motorista Márcio de Araújo Eleutério em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/771/dl112017991.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/771/dl112017991.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Motorista Paulo Campos de Lima em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/824/dl112017992.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/824/dl112017992.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Borracheiro Rege Eduardo Tadeu Antônio em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/825/dl112017993.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/825/dl112017993.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Mecânico Tadeu Camargo Correa em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/826/dl112017994.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/826/dl112017994.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Coletor de lixo Valdemar Rasne Alves em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/827/dl112017995.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/827/dl112017995.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Calceteiro Adão Mendes de Camargo em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/828/dl112017996.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/828/dl112017996.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Coletor de Lixo Antônio Pinheiro Ribeiro em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/829/dl112017997.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/829/dl112017997.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Coletor de Lixo Emerson Ferreira Navarro em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/830/dl112017998.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/830/dl112017998.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Encarregado de Serviços Romeu Mantovani em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/831/dl112017999.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/831/dl112017999.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Encarregado de Serviços Salvador Eleutério Filho em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/832/dl1120171000.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/832/dl1120171000.doc</t>
   </si>
   <si>
     <t>DE CONGRATULAÇÃO para com o Encarregado de Setor de Ambulâncias Zildo de Camargo em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/833/dl1120171001.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/833/dl1120171001.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Chefe de Seção de Oficina Mecânica João Domingues Mendes em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/834/dl1120171002.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/834/dl1120171002.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Chefe de Seção Pessoal Luiz Antônio de Moraes Krebs em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/835/dl1120171003.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/835/dl1120171003.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Eletricista de Autos Renato Donizete Gomes em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/836/dl1120171004.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/836/dl1120171004.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor do Departamento de Serviços Municipais Orivaldo dos Santos em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/837/dl1120171005.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/837/dl1120171005.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Meio Oficial de Pedreiro Miguel Jorge da Silva em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/838/dl1120171006.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/838/dl1120171006.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Secretaria Executiva do Gabinete Alexandra Rodrigues de Oliveira em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/839/dl1120171007.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/839/dl1120171007.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Escrituraria Iraci Rocumback Frade em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/840/dl1120171008.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/840/dl1120171008.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Escrituraria Alexandra Ferreira Gonçalves em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/841/dl1120171009.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/841/dl1120171009.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Cozinheira Elady Lins Gonsaga em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/266/dl1120171010.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/266/dl1120171010.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte com relação aos Velórios Municipais: a) Consta do planejamento de 2017/2020 a reforma geral dos Velórios Municipal de Embu Guaçu e do Distrito de Cipó-Guaçu? b) Se positivo qual a previsão para o início da reforma? c) O que contempla o projeto de reforma? d) Em caso negativo. Consta do planejamento a construção de um novo prédio para os Velórios? e) Em caso de construção de novos velórios, serão nos mesmos locais ou em novo local?</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/267/dl1120171011.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/267/dl1120171011.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, que se digne entrar em entendimento com o Diretor de Transporte e Mobilidade solicitando as seguintes informações com relação ao Fundo de Assistência ao Trânsito de Embu Guaçu - FATRANEG: a) Qual o valor destinado ao FATRANEG nos meses de janeiro a setembro do corrente exercício financeiro? b) Do valor arrecadado em que incisos do art. 2º da Lei Municipal nº 1.748/2001 foram aplicados os recursos? c) Qual o saldo no Fundo?</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/399/dl1120171012.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/399/dl1120171012.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Municipal de Saúde, solicitando as seguintes informações: a) Quais as razões técnicas e/ou políticas do acordo firmado com os Vereadores e a população de designar uma viatura ambulância para prestar serviços no período noturno no Distrito de Cipó-Guaçu não estar sendo cumprido? b) Com base nas normas legais da saúde, é correto a Secretaria Municipal de Saúde efetuar o transporte de pacientes em veículo de passeio?</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/158/dl1120171015.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/158/dl1120171015.doc</t>
   </si>
   <si>
     <t>Empresa Brasileira de Correios e Telégrafos - ECT, solicitando que se digne informar a esta Casa de Leis o seguinte: a) Há possibilidade de inserir no serviço de entrega domiciliar de correspondências a Estrada José Vieira, bairro Sapateiro? b) Em caso negativo, qual a possibilidade de implantar o serviço de caixa postal?</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/dl1120171016.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/dl1120171016.doc</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR, pelo passamento do Ricardo Zarattini._x000D_
 AUTOR:	ALESSANDRO SILVA CRUZ (SANDRO SOCIAL)</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/157/dl1120171017.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/157/dl1120171017.doc</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR, pelo passamento da Dona Idalina de Oliveira Messias.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/156/dl1120171018.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/156/dl1120171018.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Diretoria da Associação Cristã Feminina de Embu Guaçu pela excelente iniciativa de reativar os trabalhos da entidade, que cabe aqui ressaltar a mais antiga da Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/413/dl1120171020.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/413/dl1120171020.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Municipal de Assistência Social, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao Programa Família Paulista de iniciativa da Secretaria do Desenvolvimento Social: a) A Municipalidade firmou convênio com o Governo Estadual para implantação do programa? b) Se positivo, qual a previsão para o início do desenvolvimento do programa? c) Em caso negativo, há previsão da Municipalidade firmar convênio com a Secretaria de Desenvolvimento Social e para desenvolvimento do Programa?</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/dl1120171021.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/dl1120171021.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte com ao serviço de coleta de lixo: a) Qual a razão social da empresa vencedora do certame licitatório do serviço de coleta e transbordo do lixo? b) Qual o período contratual? c) Qual o valor total do contrato? d) Qual o valor mensal pago a empresa prestadora dos serviços? e) Quantas toneladas de lixo são coletadas mensalmente (média)? f) Qual a quantidade de caminhões constante do contrato para efetuar os serviços de coleta de lixo e transbordo? g) Informar a marca, ano de fabricação e placas dos caminhões que prestam serviços? h) Quem é o gestor do contrato?</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/dl1120171023.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/dl1120171023.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a servidora pública municipal, Rita de Cássia F.A. Silva, Técnica em Enfermagem pelos excelentes serviços prestados na Unidade Mista de Saúde e no Serviço Móvel de Atendimento de Emergência - SAMU.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/570/dl1120171029.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/570/dl1120171029.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com José Augusto da Silva Mineiro de Almeida, pelos relevantes trabalhos realizados para a população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/581/dl1120171030.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/581/dl1120171030.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Agnaldo Rogerio de Campos pelos relevantes trabalhos realizados para a população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/522/dl1120171031.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/522/dl1120171031.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Adriel Gomes da Silva pelos relevantes trabalhos realizados para a população.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/550/dl1120171032.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/550/dl1120171032.doc</t>
   </si>
   <si>
     <t>Voto de congratulação para com Rafael Withkowsy pelos relevantes trabalhos realizados para a população</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/155/dl1120171033.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/155/dl1120171033.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Diretor de Transporte e Mobilidade, Geraldo Barbosa, pelo excelente trabalho que vem desenvolvendo frente à pasta.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/dl1120171034.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/dl1120171034.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao Serviço de Atendimento Móvel de Urgência - SAMU: a) A Municipalidade com a instituição do serviço de atendimento móvel de urgência - SAMU, assumiu a responsabilidade de repassar mensalmente verba para manutenção da Central de Regulação das Urgências, ou seja, a estrutura física constituída por profissionais (médicos, telefonista auxiliares de regulação médica e rádio operadores)? b) Qual o valor repassado mensalmente? c) A Municipalidade esta em dia com esses repasses? d) A Secretaria Municipal de Saúde tem conhecimento que caso esse repasse não esteja sendo feito o Município corre o risco de perder os serviços do SAMU?</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/dl1120171035.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/dl1120171035.doc</t>
   </si>
   <si>
     <t>Prefeita do Município solicitando que se digne informar a esta Casa de Leis o seguinte com relação à frota de veículos da Municipalidade: a) Qual a quantidade de veículos que compõem a frota da Municipalidade? b) Quando da transmissão do cargo pelo ex-prefeito, foi apresentado relatório sobre a quantidade e condições dos veículos que compõem a frota da municipalidade? c) Em caso positivo, remeter a esta Casa de Leis cópia do relatório. d) Em caso negativo, ou seja, da não apresentação do relatório pela administração anterior, a atual administração efetuou o levantamento dos veículos e análise sobre as condições dos mesmos? e) Caso positivo, remeter a esta Casa de Leis, cópia do relatório. f) Consta do Planejamento de 2017/2020 a aquisição de novos veículos e/ou locação de veículos para a frota? g) Em caso positivo, que tipo de veículos e para atender a demanda de quais secretarias? h) Quais as providências administrativas que a Municipalidade pretende tomar com relação aos veículos oficiais que não tem mais condições de rodar, isso devido ao péssimo estado de "conservação"? i) Qual o custo mensal com peças com a frota municipal? j) Compensa o gasto com peças nos veículos "sucateados" da frota municipal?</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/dl1120171036.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/dl1120171036.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o servidor público municipal, Airton Aparecido Martins da Silva, pelos excelentes serviços prestados na função de coveiro junto ao Cemitério de Embu Guaçu.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/131/dl1120171037.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/131/dl1120171037.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis se consta do Planejamento de 2017/2020 a aquisição de GERADOR para atender as necessidades técnicas da Unidade Mista de Saúde Pronto Socorro Municipal de Embu Guaçu.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/154/dl1120171038.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/154/dl1120171038.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Presidente do Fundo Social de Solidariedade de Embu Guaçu, Senhorinha de Souza Almeida, pela realização do belíssimo CONCURSO MISS e MISTER 3ª Idade.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/dl1120171039.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/dl1120171039.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a atleta Aline Isidorio da Silva pela brilhante participação e classificação no Campeonato Brasileiro de Judô do Condado, levado a efeito em 21 de outubro de 2017.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/dl1120171040.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/dl1120171040.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a atleta Eva Julia Santos pela brilhante participação e classificação no Campeonato Brasileiro de Karatê do Condado, levado a efeito em 21 de outubro de 2017.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_1041-2017.docx</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_1041-2017.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a atleta Eudes Delfina dos Santos pela brilhante participação e classificação no Campeonato Brasileiro de Karatê do Condado, levado a efeito em 21 de outubro de 2017.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/dl1120171042.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/dl1120171042.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o atleta Luan Vieira, pela brilhante participação e classificação no Campeonato Brasileiro de Karatê do Condado, levado a efeito em 21 de outubro de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/842/dl1120171044.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/842/dl1120171044.doc</t>
   </si>
   <si>
     <t>à Secretaria Municipal de Educação, solicitando que se digne enviar a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 a)	Há previsão para o fechamento da Escola do Paiol Velho?_x000D_
 b)	Em caso positivo, quais as razões técnicas, educacionais e/ou administrativas para o devido fechamento?_x000D_
 c)	Qual a destinação e/ou encaminhamento será dado aos atuais alunos da referida escola?_x000D_
 d)	Foi realizada reunião com os alunos e os respectivos pais para tratar sobre o encerramento das atividades da citada escola?_x000D_
 e)	Qual destinação será dada ao prédio?</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/910/dl1120171045.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/910/dl1120171045.doc</t>
   </si>
   <si>
     <t>à Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis o seguinte com relação à caixa d’água do Centro Social Urbano de Embu Guaçu – CSU:_x000D_
 _x000D_
 a)	A vigilância sanitária realizou inspeção junto ao CSU com objetivo de coletar água da caixa para análise?_x000D_
 b)	Se positivo, foi realizada a análise?_x000D_
 c)	Qual o resultado?_x000D_
 d)	Em caso negativo, há possibilidade de efetuar a inspeção in loco para coletar a água da caixa e efetuar a análise?</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/dl1120171046.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/dl1120171046.doc</t>
   </si>
   <si>
     <t>AES - Eletropaulo, solicitando que se digne informar a esta Casa de Leis o seguinte com relação a instalação de energia elétrica individual: a) Quais os critérios adotados pela concessionária para solicitação da apresentação de Alvará de Licença Metropolitana Estadual, emitido pela CETESB para instalação de energia elétrica individual, ou seja, em quais áreas do Município de Embu Guaçu tal procedimento deve ser adotado?</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/dl1120171047.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/dl1120171047.doc</t>
   </si>
   <si>
     <t>Prefeita do Município solicitando que se digne informar a esta Casa de Leis o seguinte com relação ao servidor Antonio Carlos de Matos Lima: a) Qual o cargo efetivo do citado servidor? b) Qual o cargo e/ou função que exerce em confiança? c) Quais as exigências legais para exercer o cargo e/ou função de confiança? d) Qual a Secretaria e/ou Diretoria que está atrelado? e) Qual o valor da remuneração? f) Qual a jornada de trabalho?_x000D_
 AUTOR:	VALDENIR ANDRADE SANTANA</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/dl1120171049.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/dl1120171049.doc</t>
   </si>
   <si>
     <t>Secretaria de Estado de Desenvolvimento Social - SEDS, solicitando que se digne informar a esta Casa de Leis, quais os valores repassados ao Município de Embu Guaçu, no período de janeiro a novembro de 2017.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/153/dl1120171050.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/153/dl1120171050.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para o Gerente de Atendimento Pessoa Jurídica Pública da Caixa Econômica Federal, Cassio Bernardo Korniski, pela realização do Workshop de Capacitação 2017, realizado na Câmara Municipal de Embu Guaçu.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/268/dl1120171052.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/268/dl1120171052.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne informar a esta Casa de Leis, o seguinte com relação à aquisição de tintas para pintura de sinalização de solo: a) Qual a razão social da empresa vencedora do certame licitatório? b) Quais as empresas participaram do certame? c) Que tipo de certame licitatório foi realizado? d) Qual a quantidade de tinta adquirida? e) Qual o nome do servidor que subscreveu a requisição do material (tinta)? f) Da requisição constam as especificações técnicas da tinta? g) Enviar cópia da requisição subscrita pelo servidor, bem como do Edital do Certame Licitatório?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/336/dl1120171054.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/336/dl1120171054.doc</t>
   </si>
   <si>
     <t>Requerimento à Prefeita do Município, solicitando as seguintes informações em relação a Rua Vicente de Carvalho, bairro Vila Santista, situada no Distrito de Cipó Guaçu: a) Consta do Planejamento de 2017/2020 a reforma referida via pública? b) Quais as razões técnicas que impediram a conclusão dos serviços na referida rua, tendo em vista que durante o mês de agosto as demais vias públicas foram agraciadas com reforma? c) Qual a previsão para reiniciar a obra?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/911/dl1120171055.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/911/dl1120171055.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Vigilante José Luiz Pedroso em homenagem ao Dia do Funcionário Público, por exercer essa função com excelência e empatia na querida cidade de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/101/dl1120171056.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/101/dl1120171056.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne apresentar a esta Casa de Leis, as razões técnicas para remoção da retirada da balança de precisão da Unidade Mista de Saúde de Embu-Guaçu.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/dl1120171057.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/dl1120171057.doc</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/347/dl1120171058.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/347/dl1120171058.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação à locação de imóveis pela Municipalidade no período de janeiro a novembro de 2017: a) Quais os endereços dos imóveis locados? b) Qual a destinação de cada imóvel? c) Qual o nome dos proprietários dos imóveis? d) Qual o valor da cada locação? e) Qual o prazo contratual (data de início e encerramento do contrato)? f) Quais os critérios de escolha dos imóveis?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/912/dl1120171059.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/912/dl1120171059.doc</t>
   </si>
   <si>
     <t>solicitando que se digne informar a esta Casa de Leis quando o PDV vai sair?</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/dl1120171060.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/dl1120171060.doc</t>
   </si>
   <si>
     <t>Prefeita do Município solicitando que se digne informar a esta Casa de Leis os nomes dos servidores que compõem o Departamento de Controle Interno, conforme disposto na Lei Complementar nº 143/2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/dl1120171062.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/dl1120171062.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Meio Ambiente e Turismo solicitando as seguintes informações com relação à corte e poda de árvore: a) Quais os procedimentos necessários para conseguir a devida autorização? b) Como funciona o sistema de denúncia de eminente perigo? c) A uma vistoria in loco para a constatação da real necessidade do corte ou poda? d) Qual o nome, cargo e habilitação técnica dos servidores da SMMT que efetuam a constatação in loco? e) Especificamente no caso da "poda da árvore" plantada na rotatória entre as Ruas Selardino Hilário da Silva e João Pereira Rodrigues Filho, Jardim Boa Vista, qual o nome do servidor/técnico que efetuou a vistoria in loco e autorizou? f) Remeter a cópia do laudo subscrito pelo Técnico Responsável, onde constem as razões técnicas que asseveram a real necessidade da "poda"? g) Todos os servidores que efetuam vistoria in loco quando do pedido e/ou denúncia de corte ou poda de árvore tem formação e/ou capacidade técnica para efetuar análise? h) Qual a formação acadêmica exigida para a elaboração de laudo de constatação e autorização para corte ou poda de árvores? i) Os membros da Defesa Civil recebem orientações técnicas para a correta poda de árvores? j) Quando da realização da poda de árvores, ou seja, o momento da poda é devidamente acompanhada por técnicos da Secretaria Municipal de Meio Ambiente? k) No caso poda da árvore da rotatória em questão no item "e" foi feita de forma correta? l) Solicito envio de laudo de técnico da Secretaria Municipal de Meio Ambiente e Turismo. m) Que tipo de compensação será feita pela Secretaria Municipal de Meio Ambiente em virtude da poda da árvore em questão no item "e"? n) Enviar cópia completa do Processo Administrativo referente à "poda" da árvore de que trata o item "e".</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/343/dl1120171064.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/343/dl1120171064.doc</t>
   </si>
   <si>
     <t>Defesa Civil do Município, solicitando que se digne informar a esta Casa de Leis, relação dos equipamentos necessários para realização poda e corte de árvores.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/152/dl1120171068.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/152/dl1120171068.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei Complementar nº 003/2017 - Legislativo - Controlador Interno da Câmara Municipal, para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/151/dl1120171069.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/151/dl1120171069.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 015/2017 - Executivo - Estabelece Conservação de Edificações concluídas após 2006), para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/342/dl1120171070_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/342/dl1120171070_1.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 010/2017 - Executivo - Altera o art. 57 da Lei nº 1.724/2017 para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/344/dl1120171071.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/344/dl1120171071.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação às marmitas fornecidas aos operários da prefeitura municipal: a) As marmitas são preparadas pela Prefeitura? b) Em caso positivo, tem orientações técnicas de nutricionista? c) Qual o cardápio dos dias da semana? d) Caso seja fornecida por empresa informar a razão social da empresa? e) O valor mensal pago pela prestação dos serviços? f) Qual o cardápio da alimentação que deve ser fornecida em cada dia da semana?</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/dl1120171073.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/dl1120171073.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Sócio Diretor da empresa MAX BOI pelo investimento feito em nossa Cidade, gerando dezenas de empregos, bem como pela implantação de um açougue no Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/270/dl1120171074.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/270/dl1120171074.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis o seguinte com relação aos medicamentos: a) Quais as razões técnicas e/ou políticas que estão impedindo o abastecimento das farmácias municipais? b) Qual o estoque de medicamentos encontrado pela atual administração quando da posse em 1º de janeiro de 2017? (relatar os remédios encontrados e as quantidades) c) Quantas aquisições foram feitas pela atual administração, seja por intermédio de compra direta ou certames licitatórios? (informar a relação dos medicamentos adquiridos e suas respectivas quantidades) d) Qual o atual saldo de medicamentos no estoque em 20/11/2017? (relatar os respectivos remédios) e) Encontra-se em tramitação algum certame licitatório para aquisição de medicamentos?</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/dl1120171076.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/dl1120171076.doc</t>
   </si>
   <si>
     <t>Prefeita do Município solicitando, solicitando que se digne informar a esta Casa de Leis se houve autorização da Municipalidade, ou seja, ALVARÁ para que o CORPO DE BOMBEIROS CIVIS DE EMBU GUAÇU efetuasse a construção de muro na Área de Lazer Ignácio Camilo, mais precisamente nas laterais da BASE DA CORPORAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/150/dl1120171077.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/150/dl1120171077.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde, solicitando que se digne informar a esta Casa de Leis qual a previsão para o encaminhamento do Plano de Carreira dos Servidores da Saúde para Câmara de Vereadores.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/282/dl1120171078.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/282/dl1120171078.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com a Deputada Estadual Analice Fernandes, pelo excelente trabalho que vem desenvolvendo em prol da nossa Cidade .</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/346/dl1120171081_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/346/dl1120171081_1.doc</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO por igual período para Comissão Especial de Inquérito pelo Requerimento nº677/2017 (UBS - Chácara Flórida).</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/339/dl1120171083.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/339/dl1120171083.doc</t>
   </si>
   <si>
     <t>Requerimento à Secretaria Municipal de Assistência Social, solicitando que se digne a dar as seguintes informações: a) Quais os motivos técnicos que estão paralisando o Sistema de recadastramento do Benefício de Prestação Continuada nas dependências do CRAS Cipó-Guaçu? b) Há possibilidade do envio de técnico em informática para resolução do problema?</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/348/dl1120171084.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/348/dl1120171084.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação à reforma da Quadra Desportiva do bairro Sapateiro.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1092/dl1120171085.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1092/dl1120171085.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando que se digne remeter a esta Casa de Leis relatório constando os dados referentes a transposição, remanejamento e transferência de recursos de uma categoria de programação para outra ou de um órgão para outro, efetuadas nos exercícios financeiros de 2015, 2016 e 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/149/dl1120171090.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/149/dl1120171090.doc</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR, pelo passamento da Senhora Diva Moraes da Silva.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/913/dl1120171091.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/913/dl1120171091.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Servidor Público Municipal, Valdir Alves Mendes, pelo excelente trabalho que vem desenvolvendo no Departamento de Fiscalização.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/148/dl1120171092.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/148/dl1120171092.doc</t>
   </si>
   <si>
     <t>Viação Miracatiba, solicitando que se digne informar a esta Casa de Leis o seguinte: a) A referida empresa possui autorização da EMTU para exploração da linha Embu-Guaçu (Cipó-Guaçu) X Itapecerica da Serra (HGIS)? b) Se positivo qual a previsão para início da operação? c) Quais os horários de saída de Embu Guaçu X HGIS? d) Qual o itinerário? e) Qual o valor da tarifa?</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/914/dl1120171093.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/914/dl1120171093.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Resolução nº 001/91 – Regimento Interno da Câmara Municipal de Embu Guaçu.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/350/dl1120171094.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/350/dl1120171094.doc</t>
   </si>
   <si>
     <t>Prefeita do Município, solicitando as seguintes informações com relação a Rua Maria Conceição Louro, bairro Vila Louro.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/915/dl1120171095.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/915/dl1120171095.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Renata Nunes de Oliveira, Diretora do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/916/dl1120171096.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/916/dl1120171096.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Vanessa Aparecida Camargo, Orientadora Social do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/917/dl1120171097.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/917/dl1120171097.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rafaela do Espírito Santo de Oliveira, Professora do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/919/dl1120171098.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/919/dl1120171098.doc</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/921/dl1120171099.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/921/dl1120171099.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Nanci Gonçalves Machado, Professora do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/923/dl1120171100.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/923/dl1120171100.doc</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/925/dl1120171101.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/925/dl1120171101.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Solange Augusto Moraes, Professora do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/955/dl1120171102.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/955/dl1120171102.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Barbara Rocha Nascimento, Professora do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/957/dl1120171103.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/957/dl1120171103.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Tereza Magalhães Silva do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/898/dl1120171104.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/898/dl1120171104.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Geise Bel de Jesus Pedroso do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/900/dl1120171105.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/900/dl1120171105.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Tais Pereira de Jesus do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/901/dl1120171106.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/901/dl1120171106.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Antônia Elza Ferreira da Cruz Machado do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/849/dl1120171107.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/849/dl1120171107.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Helenisse de Sousa Cadeira do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/851/dl1120171108.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/852/dl1120171109.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/851/dl1120171108.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/852/dl1120171109.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Leandro de Moraes Almeida, Professor do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/853/dl1120171110.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/853/dl1120171110.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Jeferson Barbosa Souza, Professor do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/855/dl1120171111.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/857/dl1120171112.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/855/dl1120171111.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/857/dl1120171112.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rafael Cassiano Lombe do Centro de Capacitação Profissional - CCP pelo comprometimento com os adolescentes e jovens de Embu-Guaçu no ano de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/859/dl1120171113.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/859/dl1120171113.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com Rafael Witkowsky, pelo brilhante serviços prestados junto a SEMUTRANS.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/860/dl1120171114.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/860/dl1120171114.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Major-PM Silvio Felix de Araújo Comandante Interino do 25º BPM/M pelo excelente atendimento aos Vereadores quando da reunião para tratar sobre o retorno do policiamento ostensivo e preventivo efetuado pela FORÇA TÁTICA.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/147/dl1120171116.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/147/dl1120171116.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO para com o Vereador Alessandro Silva Cruz - Sandro Social pela participação na 11ª Conferência Nacional da Assistência Social em Brasília- Distrito Federal, representando o Estado de São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/143/dl1120171117.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/143/dl1120171117.doc</t>
   </si>
   <si>
     <t>Comandante do 25º BPM-M, solicitando que se digne informar a esta Casa de Leis o seguinte: a) Integra o sistema de policiamento da 2ª Companhia da PM (Embu Guaçu), o programa RONDA OSTENSIVA COM APOIO DE MOTOCICLETAS - ROCAM? b) Se positivo quantas motos estão à disposição da 2ª Cia? c) Quantas equipes compõem a ROCAM?</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/dl1120171118.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/dl1120171118.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRULATAÇÃO para Ronie Von de Paula dos Santos, pelo brilhante trabalho realizado na recuperação da BASE FIXA DA GCM no km 37.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/dl1120171119.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/dl1120171119.doc</t>
   </si>
   <si>
     <t>VOTO DE CONGRULATAÇÃO oara o GCM Elias Ribeiro Machado Rocha, pelo brilhante trabalho na recuperação da BASE FIXA DA GCM no KM 37</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1093/dl1120171120.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1093/dl1120171120.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Meio Ambiente, reiterando a solicitação de informações contidas no Requerimento nº 1.062/2017: a) Conforme resposta da Secretaria Municipal de Meio Ambiente e Turismo por intermédio do Ofício nº 146/2017/SMMAT, a vistoria in loco para poda da árvore plantada na rotatória entre as Ruas Selardino Hilário da Silva e João Pereira Rodrigues Filho, foi feita pelo FISCAL Sr. Waibo Chamma Neto, e a autorização foi assinada pela Bióloga Ariana Rodrigues Yamada e a Secretária de Meio Ambiente e Turismo, Engenheira Agrônoma, Jumara Bocatto. b) De acordo com o Relatório do Fiscal, Waibo Chamma Neto, no tocante a PODA da árvore na Rua Selardino Hilário da Silva nº 54, o PARECER é favorável, inclusive juntando foto das árvores. c) Tenho a informar que o número 54 da Rua Selardino Hilário da Silva é confluência com a Rua Francisco da Silva e não com a Rua João Pereira Rodrigues aonde foi cortada à árvore. d) Informo ainda que na Rua Selardino Hilário da Silva existem duas rotatórias, sendo que uma faz confluência com a Rua Francisco da Silva defronte ao nº 54 (aonde foi solicitada a poda da árvore pela munícipe Martha Tonini Martini), e a outra faz confluência com a Rua João Pereira Rodrigues Filho defronte ao nº 30 (aonde a Defesa Civil cortou a árvore).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1094/dl1120171121.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1094/dl1120171121.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL Projeto de Lei nº 018/2017 - Executivo, para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/dl1120171123.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/dl1120171123.doc</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL - Projeto de Lei nº 022/207 - Executivo - para que o mesmo possa ser apreciado (discutido e votado) na Ordem do Dia da presente Sessão Ordinária.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/978/dl10201710.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/978/dl10201710.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que se digne estudar a viabilidade de implantar por intermédio de parceria com o serviço público de outra esfera governamental e/ou privado de laboratórios com o objetivo de diminuir a demanda (lista de espera) dos seguintes exames: Ultrassom, Colonoscopia, Colposcopia, Endoscopia, Tomografia, Ressonância Magnética, Ultrassom Obstétrico, Ultrassom Abdominal e Ultrassom Transvaginal.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/979/dl10201711.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/979/dl10201711.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que se digne estudar a viabilidade de firmar termo de parceria com o serviço público de outra esfera governamental e/ou privado que tenham as seguintes especialidades : Cirurgião Geral, Endocrinologista, Reumatologista, Proctologista, Cardiologista e Vascular, com o objetivo de atender com a maior brevidade a demanda (fila de espera).</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/392/dl10201712.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/392/dl10201712.doc</t>
   </si>
   <si>
     <t>Moção ao Diretor da Empresa Metropolitana de Transportes Urbanos - EMTU, que estude a viabilidade de criar uma linha de ônibus (Vila Dirce-Terminal Metrô Capão Redondo) que inclua em seu itinerário os bairros Chácara Bonanza e Val Flor seguindo pela Estrada do Mboi Mirim.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/82/dl10201713.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/82/dl10201713.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que se digne estudar a viabilidade de instalação de um gerador no Pronto Socorro Central - UMS, pois quando acaba a energia os pacientes ficam sem atendimento.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/117/dl10201714.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/117/dl10201714.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que se digne estudar a viabilidade de instalação de um gerador no Pronto Socorro do Cipó, pois quando acaba a energia os pacientes ficam sem atendimento.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/120/dl10201715.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/120/dl10201715.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que se digne estudar a viabilidade de autorizar o funcionamento da farmácia no espaço físico do Pronto Socorro do distrito de Cipó-Guaçu, inclusive com atendimento 24 horas por dia, inclusive aos finais de semana.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/899/dl10201716.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/899/dl10201716.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que se digne incluir no planejamento a substituição das lâmpadas a vapor de sódio, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/261/dl10201717.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/261/dl10201717.doc</t>
   </si>
   <si>
     <t>ao Consórcio Intermunicipal da Região Sudoeste da Grande São Paulo - CONISUD que insira na PAUTA da próxima reunião para análise e discussão, a criação de linhas de ônibus Embu-Guaçu (Chácaras Flórida) X Divisa do Município de Itapecerica da Serra, bem como Distrito de Cipó-Guaçu X Divisa do Município de Itapecerica da Serra, via SP-234 - Rodovia Prefeito Bento Rotger Domingues - Bentinho, com SISTEMA DE INTEGRAÇÃO (COOPERTAEG X CTAMIS) destino Hospital Regional de Itapecerica da Serra e vice-versa.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/260/dl10201718.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/260/dl10201718.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que se digne estudar a viabilidade de um pedido junto ao IBGE para que proceda a atualização do censo demográfico do município de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/42/dl10201719.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/42/dl10201719.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que se digne determinar ao Departamento de Administração da Municipalidade, em parceria com a Procuradoria Jurídica elaborar Projeto de Lei Complementar dispondo sobre a transferência dos setores do cemitério e velório para a Secretaria Municipal de Infraestrutura, desta forma passando a gestão e manutenção dos cemitérios e velórios a uma secretaria que dispõe de maior quantidade de recursos humanos e materiais.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1151/dl10201721.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1151/dl10201721.doc</t>
   </si>
   <si>
     <t>APELO a Prefeita do Município, no sentido de reativar o Programa de Coleta de Seletiva de Resíduos Sólidos.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1185/dl10201722.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1185/dl10201722.doc</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1183/dl10201723.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1183/dl10201723.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, no sentido da nomeação de Comissão Especial composta por servidores das Secretarias Municipais de Segurança, Transporte e Mobilidade Urbana e Finanças e Orçamento, para realização de estudos de viabilidade e custos para o aproveitamento do importante recurso humano da Guarda Civil Municipal para que em horas de folgas possam reforçar o sistema de segurança pública.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1091/dl10201724.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1091/dl10201724.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO a REJEIÇÃO DA PROPOSTA DE EMENDA PARLAMENTAR Nº 287/2016.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/308/dl10201725.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/308/dl10201725.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, no sentido da nomeação de Comissão Especial composta por servidores das seguintes Secretarias Municipais: Finanças e Orçamento, Administração, Saúde, Educação, Ação Social e Procuradoria Jurídica do Município, para elaboração de estudos técnicos e estatísticos para a impetração de Ação Judicial contra o Instituto Brasileiro de Geografia e Estatística, contestando a quantidade de habitantes de Embu-Guaçu, bem como a estimativa populacional feita anual pelo IBGE.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/48/dl10201727.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/48/dl10201727.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Presidente da Seção da OAB-SP, reivindicando que seja levada ao conhecimento do Conselho Seccional a solicitação de abertura de procedimentos para instalação de SUBSEÇÃO DA OAB em Embu Guaçu, tendo em vista a Vara Distrital instituída pela Lei Complementar nº 6.166/88 ter sido elevada a categoria de Comarca pela Lei Complementar nº 1.274/2015.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/272/dl10201730.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/272/dl10201730.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município de Embu Guaçu, que determine ao Secretário Municipal de Finanças e Orçamento em parceria com a Procuradoria Geral do Município, a elaboração de DECRETO regulamentando o disposto no art. 22 da Lei Municipal nº 1724/2001 - Código Tributário do Município, ou seja, normas, procedimentos e exigências para que o contribuinte possa requerer o lançamento do IPTU por unidade autônoma, deixando claro que o respectivo lançamento é exclusivamente para fins tributários, não caracterizando, autorizando ou reconhecendo como parcelamento de solo.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/277/dl10201732.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/277/dl10201732.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município no sentido de entrar em entendimento com a Secretária Municipal de Saúde, no sentido de ser incluída na agenda governamental a instalação da FARMÁCIA SOLIDÁRIA nas Unidades Básicas de Saúde, com a finalidade de atender os munícipes/pacientes que comprovem a hipossuficiência, dando assim o cumprimento ao preconizado na Lei Municipal nº 2.316/2010.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1181/dl10201734.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1181/dl10201734.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município que entre em entendimento com o Secretário Municipal de Cultura, no sentido de viabilizar projeto cultural para ser desenvolvido na Praça Yvan Braga de Oliveira e no Centro Cultural 28 de março, dando assim a oportunidade aos munícipes em conhecer os talentos de nossa Cidade na área de artes plásticas, artesanato, comidas típicas, shows de grupos musicais, cantores e músicos, bem como aos atores de apresentarem suas peças teatrais no Centro Cultural 28 de março.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/43/dl10201735.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/43/dl10201735.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, para que viabilize junto ao Grupo São Cristóvão Saúde, a ampliação dos serviços já firmados por intermédio de Contrato de Gestão no tocante a prestação de serviços médicos, para o Pronto Socorro Municipal do Distrito de Cipó-Guaçu, dessa forma garantido um excelente atendimento médico/hospital aos moradores daquela Comuna 24 horas dia.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/79/dl10201737.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/79/dl10201737.doc</t>
   </si>
   <si>
     <t>NUMERO PULADO.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/905/dl10201738.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/905/dl10201738.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que entre em entendimento com a Secretária Municipal de Educação, no sentido de ser incluído no calendário de atividades do Município a realização dos jogos escolares anualmente conforme orientação do Ministério do Esporte e o Comitê Olímpico do Brasil – COB.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/918/dl10201739.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/918/dl10201739.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município no sentido de entrar em contato com a 10ª Divisão Regional da Grande São Paulo (Unidade Básica de Atendimento de Cotia) solicitando o desarquivamento do Processo Expediente nº 006.028/17/DR.10/2013 para a construção de rotatória na SP214 altura do KM 45+200 na entrada do Jardim São Paulo, com a finalidade de ordenar o tráfego de veículo no local, facilitando e proporcionando maior segurança aos motoristas que acessam e saem do bairro Jardim São Paulo diariamente.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1182/dl10201743.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1182/dl10201743.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, para viabilize estudos técnicos de gestão administrativa e financeiro juntamente com os Secretários de Governo, Finanças e Orçamento, Segurança, Transporte e Mobilidade para a abertura de Concurso Público para a contratação de mais 28 (vinte e oito) Guardas Civis Municipal para integrar o Sistema de Segurança Pública de nossa Cidade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/102/dl10201744.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/102/dl10201744.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Secretaria Municipal de Saúde, que coloque funcionários para fornecer informações aos munícipes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/922/dl10201746.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/922/dl10201746.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que entre em entendimento com a Secretaria Municipal de Governo, Secretaria Municipal de Finanças e Orçamento e Procuradoria Jurídica do Município, no sentido da Municipalidade firmar convênio a Cooperativa de Eletrificação Rural da Região de Itapecerica da Serra – CERIS, nos termos do disposto no art. 5º, inciso I da Lei Municipal nº 1.847/2002 para cobrança e repasse dos valores da Contribuição de Iluminação Pública – CIP, isso com a finalidade de reforçar o Fundo Municipal de Iluminação Pública, instituído pelo art. 7º da Lei Municipal nº 1.847/2002, propiciando assim a realização dos constantes serviços de manutenção e expansão da rede de iluminação pública.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/285/dl10201748.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/285/dl10201748.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que entre em entendimento com o Secretário Municipal de Segurança, Transporte e Mobilidade Urbana, no sentido da realização de FORÇA TAREFA por parte da SECRETARIA para elaboração de relatório sobre a fiscalização, fotografias e filmagens, bem como faça contato com a Polícia Militar do 25º BPM/M - 2ª Companhia, ou com a Polícia Rodoviária do Estado de São Paulo, para que possa ser realizada blitz para verificação da documentação veicular, bem como dos itens de segurança obrigatório dentre eles (pneus e extintores).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/924/dl10201750.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/924/dl10201750.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município para que entre em entendimento com a Secretaria Municipal de Educação, Secretaria Municipal de Esportes e Lazer e Secretaria Municipal de Cultura, no sentido da implantação do Programa Escola Aberta para o desenvolvimento de atividades desportivas, artísticas e culturais na Escolas Municipais nos finais de semana.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1184/dl10201751.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1184/dl10201751.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município no sentido de viabilizar estudos junto a Secretaria Municipal de Finanças e Orçamento no sentido de elevar o vencimento-base dos Guardas Civis Municipais para R$ 1.874,00 - o equivalente ao valor de dois salários mínimo.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/284/dl10201752.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/284/dl10201752.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que entre em entendimento com o Secretário Municipal de Segurança, Transporte e Mobilidade, no sentido de viabilizar estudos para implantação/construção de CICLOVIA às margens da Avenida dos Jacarandás, bairro Granjinha Regina Maria em toda sua extensão.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/907/dl10201755.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/907/dl10201755.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, no sentido de que seja viabilizado estudo junto a Secretaria Municipal de Segurança, Transporte e Mobilidade, bem como a COOPERTAEG no sentido da implantação do CARTÃO ESTUDANTE conforme preconiza a Lei Municipal nº 2.433/2011, proporcionando aos estudantes desconto de 50% (cinquenta por cento) da tarifa, como é de praxe na esfera estadual.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/276/dl10201756.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/276/dl10201756.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Deputada Estadual Analice Fernandes, que viabilize junto ao Governo do Estado a instalação de um Centro de Referência da Saúde da Mulher em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/393/dl10201757.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/393/dl10201757.doc</t>
   </si>
   <si>
     <t>Moção de apelo à Prefeita do Município, sugerindo que entre em entendimento com a Secretária Municipal de Saúde, no sentido da distribuição de medicamentos gratuitos aos pacientes que utilizam serviços da rede privada de saúde, com a finalidade se efetivar a política de humanização em nosso município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/278/dl10201758.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/278/dl10201758.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que viabilize junto a Secretaria Municipal de Governo e Secretaria Municipal de Finanças e Orçamento, a possibilidade de transformar a Administração Regional do distrito de Cipó-Guaçu em Unidade Gestora, ou seja, inserindo no PPA, LDO as metas e prioridades, bem como no Orçamento Anual a partir de 2018 - rubrica específica para que possa exercer sua gestão com autonomia Continuação da Moção nº 058/2017.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1180/dl10201762.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1180/dl10201762.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município que entre em entendimento com o Secretário Municipal de Governo, no sentido de viabilizar com a maior brevidade possível a nomeação do Conselho Municipal Antidrogas - COMAD, para que seja instituído o Programa Municipal Antidrogas - PROMAD, isso com o objetivo único e exclusivo do desenvolvimento de ações referentes à redução e prevenção do uso indevido de drogas.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/228/dl10201765.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/228/dl10201765.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que determine ao Secretário Municipal de Governo viabilizar junto aos demais Secretários Municipais, bem como no Governo do Estado e SEBRAE, parceria para a implantação</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/311/dl10201766.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/311/dl10201766.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que viabilize estudos técnicos e financeiros juntamente com a Secretaria Municipal de Promoção Social, Secretaria Municipal de Transporte e Mobilidade e com a Secretaria Municipal de Finanças, no sentido da CONCESSÃO DE GRATUIDADE DE TARIFA DE ÔNIBUS DAS LINHAS MUNICIPAIS aos estudantes que frequentam o Centro de Capacitação Profissional - CCP e possuam renda per capita de até meio salário mínimo, ou renda familiar mensal de até três salários mínimos, e que participam de programas sociais dos entes federados.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/232/dl10201767.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/232/dl10201767.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que determine ao Secretário Municipal de Esportes e Lazer, viabilizar estudos junto à Secretaria de Estado do Esporte, Lazer e Juventude, no sentido do Governo do Estado firmar convênio com o Município de Embu Guaçu, para instalação de academias ao ar livre nos bairros.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/926/dl10201768.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/926/dl10201768.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que viabilize junto a Secretária Municipal de Saúde, um novo local para instalação da BASE DA SAMU, proporcionando maior comodidade aos agentes públicos (socorristas), e para maior eficiência no atendimento aos chamados de pacientes.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/229/dl10201769.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/229/dl10201769.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, que inclua no planejamento de 2018/2020 a instalação de academia de musculação nas dependências do Ginásio de Esportes do Centro Social Urbano - CSU, proporcionando a oportunidade dos cidadãos (das) praticar atividades físicas diariamente, mesmo em dias de muito frio e chuva.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/920/dl10201771.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/920/dl10201771.doc</t>
   </si>
   <si>
     <t>a Prefeita do Município, que determine a viabilização de estudos técnicos-jurídicos pela Procuradoria Geral do Município, no sentido de ser remetido a esta Casa de Leis, Projeto de Lei alterando o disposto nos artigos 3º e 4º da Lei Municipal nº 2.839/2015, ou seja, redução do prazo de concessão de 20 anos, bem como a possibilidade do serviço público funerário ser concedido a duas empresas, proporcionando assim aos consumidores o instituto da livre concorrência que é constitucional.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/105/dl10201772.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/105/dl10201772.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Secretário Municipal de Esporte e Lazer, que viabilize estudos técnicos, no sentido de beneficiar o Condomínio Reserva Embu Guaçu, mais conhecido como predinhos do bairro do Filipinho, com a instalação de academia ao ar livre.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/122/dl10201773.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/122/dl10201773.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, para que viabilize estudos técnicos e financeiros junto a Secretária Municipal de Saúde, no sentido da inclusão nas despesas de custeios a contratação de mais dois médicos para dar atendimento no período noturno no Posto de Saúde do Distrito de Cipó-Guaçu, bem como a implantação dos serviços de raio X.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/233/dl10201775.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/233/dl10201775.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO a Prefeita do Município, para que viabilize estudos técnicos/jurídicos junto a Procuradoria Geral do Município, no sentido de ser editada norma administrativa, ou seja, PORTARIA proibindo os servidores da Secretaria Municipal de Obras, INDICAR profissionais da área de engenharia e arquitetura para elaboração de projeto de construção ou conservação, inclusive mencionado que tal prática estará infringindo o disposto no art. 211 da Lei Municipal nº 584/87, bem como dependendo do caso o disposto no art. 321 do Código Penal.</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>EMENDA E SUBEMENDA</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/351/dl720171.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/351/dl720171.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao § 1º do art. 7º do Projeto de Lei nº 001/2017 - Executivo que terá a seguinte redação: § 1º - Para o servidor estável, que contar com mais de três anos de efetivo exercício, ou seja, de 03 (três) a 10 (dez) anos, terá o direito a uma indenização sob título de incentivo, correspondente ao valor de uma remuneração mensal.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/902/dl720172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/902/dl720172.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao requisito constante do Art. 6º do Projeto de Lei Complementar nº 002/2017 – Executivo:_x000D_
 Diretor Municipal de Departamento de Apoio a novos projetos e desenvolvimento - Requisito – Nível Superior.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/273/dl720173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/273/dl720173.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao art. 1º do Projeto de Resolução nº 001/2017 que terá a seguinte redação: Parágrafo Único ao art. 96 da Resolução nº 001/91 - As Sessões Ordinárias de que trata o caput, durante os meses de março, abril e maio de 2017 passarão a ter início às 17h30 (em caráter experimental).</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/32/dl720175.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/32/dl720175.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao art. 1º do Projeto de Resolução nº 002/2017 que terá a seguinte redação: Art. 1º. Fica estabelecido que a Sessão Solene do Município será realizada no dia 28 de março de 2017 às 17h00.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/dl720176_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/dl720176_1.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao art. 1º do Projeto de Resolução nº 003/2017 que terá a seguinte redação: Art. 96 - As Sessões Ordinárias serão semanais, realizando-se às terças-feiras, com início às 14h30, com tolerância de 15 (quinze) minutos. (NR).</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/dl720177.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/dl720177.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao art. 2º do Projeto de Lei Complementar nº 008/2017 que terá a seguinte redação: Art. 2º Ficam alteradas as alíquotas dos subitens 07.03; 07.04; 07.05; 07.19; 11.02; 11.03 para 3% (três por cento) e os subitens 07.02; 07.09; 10.01; 10.04 e 16.01 para 5% (cinco por cento), constantes da tabela II da Lei nº 1.724/2001. OBS: foram excluídos os seguintes itens: 04.03; 04.04; 04.05; 04.06; 04.07; 04.08; 04.09; 04.10; 04.11; 04.12; 04.13; 04.14; 04.15; 04.16; 04.17; 04.18; 04.19; 04.20;</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/dl720178.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/dl720178.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA ao art. 6º do Projeto de Lei Complementar nº 008/2017 - Executivo. OBS: Isenção de 500m2 de IPTU - hoje 1.000 m2._x000D_
 AUTOR:	ALESSANDRO SILVA CRUZ (SANDRO SOCIAL)</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/334/dl720179.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/334/dl720179.doc</t>
   </si>
   <si>
     <t>EMENDA Substitutiva ao art. 6º do Projeto de Lei Complementar nº 008/2017 - Executivo. Art. 57. Para beneficiar-se da isenção, o interessado deverá ser proprietário de um único imóvel no Município ou fora dele, com edificação de até 95m² - e não possua renda mensal superior a três salários mínimos.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/326/dl7201710.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/326/dl7201710.doc</t>
   </si>
   <si>
     <t>EMENDA Substitutiva ao art. 6º do Projeto de Lei Complementar nº 008/2017 - Executivo. Art. 57. Para beneficiar-se da isenção, o interessado deverá ser proprietário de um único imóvel no Município ou fora dele, com até 1.500 m² com edificação de até 95m² - e não possua renda mensal superior a três salários mínimos.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/dl7201712.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/dl7201712.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao art. 2º do Projeto de Lei Complementar nº 008/2017 que terá a seguinte redação: Art. 2º. Ficam alteradas as alíquotas dos subitens: 07.02; 07.03; 07.04; 07.05; 07.09; 11.03 - para 3% (três por cento) constantes da Tabela II da Lei nº 1.724/2001. JUSTIFICATIVA A presente Emenda Substitutiva altera percentual apenas aos subitens constantes da redação, ou seja: 07.02; 07.03; 07.04; 07.05; 07.09; 11.03 - para 3% (três por cento) constantes da Tabela II da Lei nº 1.724/2001. Quanto aos subitens ora especificados não sofrerão alterações de percentuais, permanecendo o que consta da Lei nº 1724/2001: 04.03; 04.04; 04.05; 04.06; 04.07; 04.08; 04.09; 04.1010; 04.11; 04.12; 04.13; 04.14; 04.15; 04.16; 04.17; 04.18; 04.19; 04.20; 11.02;</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/300/dl7201713.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/300/dl7201713.doc</t>
   </si>
   <si>
     <t>EMENDA Substitutiva ao subitem 21.01 da tabela II - art. 83 - constante do art. 2º do Projeto de Lei Complementar nº 008/2017 - Executivo: 21.01 - serviços de registros públicos, cartorários e notariais - 2% (dois por cento)</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/60/dl7201714.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/60/dl7201714.doc</t>
   </si>
   <si>
     <t>EMENDA Substitutiva ao item I do art. 6º da Lei nº 2.824/2015 constante do art. 1º do Projeto de Lei nº 014/2017 -Executivo. Quantidade de parcelas - Percentual de descontos de multa e juros - Parcela única - 100%, Até 06 parcelas - 90%, De 07 a 12 parcelas - 80%, De 13 a 24 parcelas - 75%, De 25 a 36 parcelas - 70%.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/dl7201715.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/dl7201715.doc</t>
   </si>
   <si>
     <t>EMENDA Substitutiva ao item I do art. 6º da Lei nº 2.824/2015 constante do art. 1º do Projeto de Lei nº 014/2017 - Executivo. Para adesão nos primeiros 30 dias da edição do Decreto. Quantidade de parcelas - Percentual de descontos de multa e juros - Até 02 parcelas - 100% OBS: Substitui a PARCELA ÚNICA por até 02 PARCELAS._x000D_
 AUTOR:	ALESSANDRO SILVA CRUZ (SANDRO SOCIAL)</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/391/dl7201716.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/391/dl7201716.doc</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao item I do art. 6º da Lei nº 2.824/2015 constante do art. 1º do ORÇAMENTO DE 32% PARA O DISTRITO DE CIPÓ GUAÇU.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/54/dl7201718.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/54/dl7201718.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA ao artigo 1º do Projeto de Lei nº 017/2017 - Executivo. Art. 175 - A remuneração do servidor do Legislativo poderá ser facultativamente paga em duas parcelas, dentro do mês de competência, quando autorizada pela autoridade competente. (NR).</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/305/dl7201722.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/305/dl7201722.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao art. 1º do Projeto de Lei Complementar nº 002/2017 - Legislativo: Requisitos: Nomeação por Ato da Mesa dentre os portadores de ensino superior completo e/ou universitários devidamente matriculados.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/974/em0322017_-_ultrasson_renato.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/974/em0322017_-_ultrasson_renato.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL - SECRETARIA MUNICIPAL DE SAÚDE. - JUSTIFICATIVA - A Emenda individual apresentada no valor de R$ 27.500,00, Destinará exclusivamente de parte do valor de R$ 302.500,00 para aquisição de um aparelho de ultrassom com o objetivo de equipar e manter as unidades de urgências e emengências da Secretaria da Saúde.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/975/em0422017_-_ambulatorio_renato.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/975/em0422017_-_ambulatorio_renato.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL - SECRETARIA MUNICIPAL DE SAÚDE. - JUSTIFICATIVA - A Emenda individual apresentada no valor de R$ 27.500,00, Destinará exclusivamente de parte do valor de R$ 302.500,00 para a aquisição de um micro-ônibus para ampliação do transporte sanitário/transportes ambulatoriais, concedendo melhores condições nos transportes de municípes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/977/em0482017_-_seguranca.pdf</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/977/em0482017_-_seguranca.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL - SECRETARIA MUNICIPAL DE SEGURANÇA TRANSPORTE E MOBILIDADE - JUSTIFICATIVA - A Emenda individual apresentada no valor de R$ 55.000,00, Destinará exclusivamente para manutenção do custeio dos serviços de segurança municipal e ampliação das rondas na área central da cidade e também nos bairros mais distantes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/dl7201778.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/dl7201778.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao § 1º do art. 2º constante do art. 1º do Projeto de Lei nº 011/2017 - Executivo. - § 1º - O pedido de isenção deverá ser renovado até 30 de outubro.................de sua emissão.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/51/dl7201779.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/51/dl7201779.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao art. 26 do Projeto de Lei nº 022/2017 - Executivo. - Art. 26 - Considera-se abandonado................por período superior a 10 (dez) dias .....................pelos próprios meios.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/50/dl7201780.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/50/dl7201780.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao § 2º do art. 27 do Projeto de Lei nº 022/2017 - Executivo. - § 2º . Caso o veículo ...............pelo prazo de 10 (dez) dias úteis....................competente.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/47/dl7201782.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/47/dl7201782.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA ao art. 77 do Projeto de Lei nº 022/2017 - Executivo. - § 1º. Fica proibido o uso de logradouros públicos, defronte a templos religiosos e igrejas, no período de seus cultos, missas e afins. § 2º. O descumprimento do disposto no § 1º ensejará aplicação do disposto no art. 208 do Código Penal.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/45/dl7201783.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/45/dl7201783.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao art. 78 do Projeto de Lei nº 022/2017 - Executivo. - Art. 78 - As igrejas, templos e casas de cultos.............número de membros, a qualquer de seus....................sossego público.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/257/dl7201787.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/257/dl7201787.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA a parte do art. 2º do Projeto de Lei nº 013/2017 - Executivo. - SUPRIME: SERÁ NECESSÁRIO FAZER CADASTRO PARA USAR O Wi Fi.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/23/dl120172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/23/dl120172.doc</t>
   </si>
   <si>
     <t>Dá denominação de Viela dos Papagaios, a viela localizada na travessa da Estrada José Carlos do Patrocínio, bairro Chácara dos Amigos.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/15/dl120173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/15/dl120173.doc</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Izaias Lacerda, a Estrada da Servidão, localizada no bairro de Itararé.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/25/dl120174.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/25/dl120174.doc</t>
   </si>
   <si>
     <t>Dá denominação de Rua Filomeno José de Santana, a travessa localizada na Estrada José Carlos do Patrocínio, altura do n°1050, bairro Chácara dos Amigos.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/17/dl120175.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/17/dl120175.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do número social e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1190/dl120176.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1190/dl120176.doc</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 004/2017 - Executivo - Autoriza o Executivo conceder subvenção a Organizações da Sociedade Civil</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/128/dl120177.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/128/dl120177.doc</t>
   </si>
   <si>
     <t>Dá denominação de Rua Francisca Gorete Gomes Evangelista, atual Travessa Beta, bairro Frank Tisovec.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/377/dl120179_1.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/377/dl120179_1.doc</t>
   </si>
   <si>
     <t>(Proíbe o consumo de cigarros, cigarrilhas, charutos, cachimbos ou qualquer outro produto fumígeno, derivado ou não de tabaco, na forma que especifica).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/29/dl1201710.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/29/dl1201710.doc</t>
   </si>
   <si>
     <t>(INCLUI NO CALENDÁRIO DE EVENTOS DO MUNÍCIPIO A FESTIVIDADE DA PAIXÃO DE CRISTO).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/861/dl1201712.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/861/dl1201712.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação em sítio eletrônico oficial, de listagens de pacientes que aguardam por consultas com especialidades, exames e cirurgias na rede pública de saúde do Município de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/862/dl1201713.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/862/dl1201713.doc</t>
   </si>
   <si>
     <t>Institui o “IPTU VERDE” no Município de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/981/dl1201714.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/981/dl1201714.doc</t>
   </si>
   <si>
     <t>INCLUÍ NO CALENDÁRIO DE EVENTOS DO MUNÍCIPIO O ENCONTRO DE MOTOCICLISTAS “BICHOS GRILO MC”</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/13/dl1201717.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/13/dl1201717.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da tarifa de ônibus aos recenseadores do IBGE-CENSO/2017.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/356/dl1201718.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/356/dl1201718.doc</t>
   </si>
   <si>
     <t>Proíbe a inauguração de equipamento público comunitário incompleto, ou que completo não atenda ao fim específico.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1189/dl1201719.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1189/dl1201719.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 2.235/2009 - Conselho Municipal Antidrogas.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1188/dl1201720.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1188/dl1201720.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso do "narguilé" e comercialização de cachimbo e insumos para crianças e adolescentes.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/dl1201721.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/dl1201721.doc</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo ao uso sustentável da água, nas escolas da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/863/dl1201722.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/863/dl1201722.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso e do comércio de pipas e papagaios com linha cortante cerol e/ou linha chilena e similar.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/24/prj1201723.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/24/prj1201723.doc</t>
   </si>
   <si>
     <t>Dispõe sobre Programa Censo-Inclusão e Cadastro-Inclusão para identificação, mapeamento e cadastramento do perfil sócio económico das pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/16/prj1201724.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/16/prj1201724.doc</t>
   </si>
   <si>
     <t>Dá denominação de Rua João Freitas Barbosa, a Rua 05, localizada no Jardim Aquários.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1187/prj1201725.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1187/prj1201725.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do serviço de assistência religiosa na Guarda Civil Municipal de Embu-Guaçu - CAPELANIA GCM, e das outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/864/prj1201726.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/864/prj1201726.doc</t>
   </si>
   <si>
     <t>Inclui no calendário oficial o passeio ciclístico da primavera.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/39/prj1201727.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/39/prj1201727.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº 2.095/2007 - Institui o licenciamento prévio para a localização, construção, instalação, modificação, ampliação e operação de postos revendedores, postos de abastecimento, instalações de sistema retalhistas de combustíveis, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/354/prj1201728.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/354/prj1201728.doc</t>
   </si>
   <si>
     <t>Institui a Ficha Limpa Municipal no âmbito dos Poderes Executivo e Legislativo.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/26/prj1201729.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/26/prj1201729.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas concessionárias ou permissionárias de energia elétrica, e demais empresas que utilizam o posteamento, a realizar o alinhamento e a retirada dos fios e/ou cabos e equipamentos inutilizados nos postes e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/37/prj1201730.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/37/prj1201730.doc</t>
   </si>
   <si>
     <t>Dá denominação de Rua Elza Mezanini da Silva, travessa da Estrada Otto Bichweiler, Jardim Tuiuti, Distrito de Cipó-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/982/prj1201731.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/982/prj1201731.doc</t>
   </si>
   <si>
     <t>Assegura a denominação Policia Municipal de Embu-Guaçu à Corporação Guarda Civil do Município de Embu-Guaçu - SP.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/395/prj1201733.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/395/prj1201733.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Cadastro-Inclusão, para a identificação, mapeamento e cadastramento no perfil socioeconômico das pessoas com deficiência ou mobilidade reduzida, no âmbito do Município de Embu-Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/396/prj1201734.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/396/prj1201734.doc</t>
   </si>
   <si>
     <t>Fica instituído e incluído no calendário Oficial de eventos do Município, o Dia Municipal de Conscientização no Trânsito.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/865/prj1201737.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/865/prj1201737.doc</t>
   </si>
   <si>
     <t>Dispõe sobre normatização para utilização de veículos de tração animal no Município e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/296/prj1201740.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/296/prj1201740.doc</t>
   </si>
   <si>
     <t>Dispõe sobre transmissão via internet em tempo real dos certames licitatórios</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/397/prj1201741.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/397/prj1201741.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de banheiros químicos, adaptados às necessidades de pessoas com deficiência e mobilidade reduzida, nos eventos de qualquer natureza do Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/398/prj1201742.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/398/prj1201742.doc</t>
   </si>
   <si>
     <t>Institui o Dia Municipal das pessoas com deficiência e mobilidade reduzida em busca da igualdade.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/259/prj1201744.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/259/prj1201744.doc</t>
   </si>
   <si>
     <t>Estabelecer uma cor definitiva para os prédios públicos</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/400/prj1201745.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/400/prj1201745.doc</t>
   </si>
   <si>
     <t>Regulamentação do estacionamento dos ambulantes Motorizados em área administrativa pela Zona Azul no Município de Embu Guaçu.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/36/prj1201746.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/36/prj1201746.doc</t>
   </si>
   <si>
     <t>Dá denominação de Rua Gloria Gomes de Jesus Carvalho.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/312/prj1201748.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/312/prj1201748.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação em sítio eletrônico oficial, de listagem dos universitários beneficiados com transporte, bem como a lista de espera.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/319/dl320172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/319/dl320172.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 002/2017 CONCEDE TÍTULO DE CIDADÃ EMBU-GUAÇUENSE A ESTER BAUERMAN ESTEVAM).</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1186/dl320173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1186/dl320173.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2017 CONCEDE TÍTULO DE CIDADÃO EMBU-GUAÇUENSE A CARLOS EDUARDO ARTIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/35/dl320174.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/35/dl320174.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 004/2017 CONCEDE TÍTULO DE CIDADÃO EMBU-GUAÇUENSE A BENEDITO ANTÔNIO DA SILVA ANDRADE.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/980/dl320175.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/980/dl320175.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EMBU-GUAÇUENSE AO PADRE JOSÉ ALFREDO BRANDÃO CASEMIRO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/531/dl320176.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/531/dl320176.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EMBU-GUAÇUENSE AO DEPUTADO ESTADUAL JORGE CARUSO.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/114/dl320177.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/114/dl320177.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EMBU-GUAÇUENSE AO DR. JÚLIO FRUCCHI NETO.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/903/prj320178.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/903/prj320178.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EMBU-GUAÇUENSE AO LUIZ CARLOS SHYTON. (Homenagem-Póstuma)</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/231/prj320179.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/231/prj320179.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EMBU-GUAÇUENSE AO MANOEL DOS SANTOS SILVA - MANOEL DO POSTO</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/230/prj3201710.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/230/prj3201710.doc</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE GRATIDÃO A DEPUTADA ANALICE FERNANDES.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/370/dl220171.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/370/dl220171.doc</t>
   </si>
   <si>
     <t>(Dispõe sobre alteração na Resolução nº 001/91 - Regimento Interno).</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/33/dl220172.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/33/dl220172.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Sessão Solene no Aniversário do Município.</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/909/dl220173.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/909/dl220173.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Resolução nº 001/91 - Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/927/dl220174.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/927/dl220174.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Resolução nº 001/91 – Regimento Interno da Câmara Municipal de Embu Guaçu</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/956/prj220175.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/380/prj220176.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/956/prj220175.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/380/prj220176.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Resolução nº 001/91 - Regimento Interno da Câmara Municipal de Embu Guaçu</t>
   </si>
   <si>
-    <t>https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/256/prj220177.doc</t>
+    <t>http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/256/prj220177.doc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -11635,67 +11635,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/371/dl920171_1.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/383/dl920172.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/297/dl920173.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/298/dl920174.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/142/dl9201723.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/69/dl9201725.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/71/dl9201726.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/62/dl9201727.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/64/dl9201729.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/99/dl9201730.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/63/dl9201731.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/95/dl9201732.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/94/dl9201733.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/92/dl9201734.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/89/dl9201735.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/87/dl9201736.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/83/dl9201737.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/88/dl9201738.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/81/dl9201739.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/84/dl9201740.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/940/dl9201742.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/985/dl9201743.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/971/dl9201744.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/954/dl9201748.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/953/dl9201749_ok.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/952/dl9201750.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/951/dl9201753.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/950/dl9201755.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/949/dl9201756.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/948/dl9201757.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/947/dl9201760.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/946/dl9201761.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/945/dl9201766.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/944/dl9201768.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/958/dl9201791.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/dl9201792.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/dl9201793.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/532/dl9201794.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/533/dl9201795.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/534/dl9201796.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/535/dl9201797.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/20/dl9201798.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/536/dl9201799.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/22/dl92017104.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/27/dl92017105.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/21/dl92017106.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/38/dl92017107.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/40/dl92017108.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/943/dl92017109.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/942/dl92017110.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/941/dl92017111.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/58/dl92017112.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/59/dl92017113.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/56/dl92017114.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/57/dl92017115.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/750/dl92017123.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/28/dl92017124.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/275/dl92017125.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/14/dl92017126.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/625/dl92017127.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/378/dl92017128.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/896/dl92017129.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/895/dl92017131.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/75/dl92017138.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/537/dl92017143.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/538/dl92017144.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/539/dl92017145.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/513/dl92017146.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/509/dl92017147.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/511/dl92017148.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/543/dl92017149.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/894/dl92017150.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/545/dl92017163.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/548/dl92017164.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/551/dl92017165.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/552/dl92017167.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/893/dl92017168.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/939/dl92017169.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/938/dl92017170.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/936/dl92017171.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/935/dl92017172.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/892/dl92017173.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/286/dl92017176.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/553/dl92017177.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/554/dl92017178.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/508/dl92017179.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/557/dl92017180.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/582/dl92017181.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/580/dl92017182.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/579/dl92017183.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/934/dl92017184.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/932/dl92017185.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/930/dl92017186.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/928/dl92017187.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/578/dl92017190.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/891/dl92017191.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/132/dl92017192.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/216/dl92017206.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/890/dl92017207.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/976/dl92017208.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/972/dl92017209.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/970/dl92017210.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/889/dl92017219.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/575/dl92017220.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/573/dl92017221.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/558/dl92017222.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/571/dl92017224.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/888/dl92017238.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/206/dl92017240.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/31/dl92017244.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/55/dl92017245.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/886/dl92017248.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/569/dl92017249.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/675/dl92017250.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/673/dl92017251.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/73/dl92017252.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/70/dl92017254.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/66/dl92017255.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/65/dl92017256.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/72/dl92017257.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/299/dl92017258.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/885/dl92017259.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/884/dl92017260.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/858/dl92017261.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/dl92017266.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/969/dl92017282.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/968/dl92017283.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/966/dl92017284.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/965/dl92017285.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/676/dl92017286.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/dl92017287.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/dl92017288.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/585/dl92017289.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/664/dl92017290_1.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/665/dl92017291.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/666/dl92017292.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/667/dl92017293.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/67/dl92017296.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/100/dl92017297.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/61/dl92017298.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/85/dl92017299.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/98/dl92017300.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/96/dl92017301.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/135/dl92017302.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/281/dl92017303.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/668/dl92017320.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/661/dl92017321.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/562/dl92017322.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/563/dl92017323.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/564/dl92017324.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/559/dl92017325.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/568/dl92017326.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/572/dl92017327.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/560/dl92017328.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/577/dl92017329.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/583/dl92017330.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/584/dl92017331.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/498/dl92017332.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/53/dl92017335.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/34/dl92017336.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/52/dl92017337.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/dl92017341.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/963/dl92017346.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/418/dl92017347.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/419/dl92017348.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/420/dl92017349.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/421/dl92017350.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/422/dl92017351.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/423/dl92017352.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/854/dl92017354.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/424/dl92017367.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/425/dl92017368.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/426/dl92017369.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/427/dl92017370.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/428/dl92017371.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/429/dl92017372.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/430/dl92017373.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/431/dl92017374.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/226/dl92017377.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/432/dl92017379.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/850/dl92017380.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/433/dl92017387.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/499/dl92017388.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/501/dl92017389.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/505/dl92017390.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/459/dl92017391.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/458/dl92017393.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/470/dl92017394.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/472/dl92017395.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/301/dl92017396.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/848/dl92017397.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/134/dl92017402.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/474/dl92017403.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/486/dl92017404.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/488/dl92017405.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/491/dl92017406.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/494/dl92017407.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/677/dl92017408.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/660/dl92017409.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/669/dl92017410.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/662/dl92017411.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/663/dl92017412.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/670/dl92017413.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/671/dl92017414.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/302/dl92017417.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/303/dl92017418.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/960/dl92017419.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/883/dl92017420.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/672/dl92017421.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/674/dl92017422.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/512/dl92017429.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/514/dl92017430.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/515/dl92017431.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/481/dl92017432.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/516/dl92017433.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/517/dl92017434.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/882/dl92017442.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/881/dl92017443.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/483/dl92017444.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/518/dl92017445.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/520/dl92017446.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/521/dl92017447.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/492/dl92017448.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/97/dl92017449.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/91/dl92017450.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/626/dl92017451.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/678/dl92017452.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/dl92017468.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/86/dl92017469.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/880/dl92017470.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/879/dl92017471.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/878/dl92017472.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/897/dl92017473.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/877/dl92017474.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/205/dl92017475.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/679/dl92017476.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/588/dl92017477.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/589/dl92017478.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/603/dl92017479.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/204/dl92017480.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/986/dl92017481.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/287/dl92017486.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/489/dl92017487.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/476/dl92017502.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/604/dl92017503.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/605/dl92017504.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/606/dl92017505.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/607/dl92017506.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/609/dl92017507.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/93/dl92017509.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/465/dl92017511.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/523/dl92017512.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/524/dl92017513.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/987/dl92017514.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/961/dl92017515.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/962/dl92017516.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/dl92017518.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/dl92017519.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/dl92017520.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/999/dl92017521.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/998/dl92017522.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/997/dl92017523.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/996/dl92017524.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/995/dl92017525.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/994/dl92017526.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/525/dl92017530.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/526/dl92017531.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/528/dl92017532.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/453/dl92017533.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/876/dl92017537.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/887/dl92017239.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/993/dl92017539.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/203/dl92017541.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/628/dl92017546.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/629/dl92017547.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/964/dl92017548.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/992/dl92017549.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/991/dl92017550.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/990/dl92017551.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/989/dl92017552.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/988/dl92017553.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1090/dl92017554.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/dl92017555.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/dl92017556.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/434/dl92017557.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/452/dl92017558.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/451/dl92017559.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/450/dl92017563.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/449/dl92017564.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/448/dl92017565.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/610/dl92017567.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/611/dl92017568.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/612/dl92017569.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/613/dl92017570.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/614/dl92017571.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/615/dl92017572.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/616/dl92017573.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/618/dl92017574.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/447/dl92017575.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/446/dl92017576.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/445/dl92017577.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/444/dl92017579.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/443/dl92017580.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/442/dl92017581.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/280/dl92017582.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/279/dl92017583.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/227/dl92017584.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/274/dl92017585.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/271/dl92017586.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/202/dl92017587.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/254/dl92017588.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/236/dl92017589.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/242/dl92017590.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/208/dl92017591.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/619/dl92017592.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/621/dl92017599.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/623/dl92017600.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/441/dl92017601.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/967/dl92017604.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/dl92017605.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/440/dl92017606.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/439/dl92017607.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/437/dl92017608.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/436/dl92017609.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/461/dl92017610.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/624/dl92017612.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/591/dl92017613.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/464/dl92017627.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/529/dl92017628.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/530/dl92017629.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/973/dl92017630_ok.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/209/dl92017636.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/90/dl92017640.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/210/dl92017642.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/592/dl92017654.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/540/dl92017655.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/495/dl92017656.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/496/dl92017657.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/497/dl92017658.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/593/dl92017662.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/596/dl92017663.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/599/dl92017664.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/dl92017674.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/269/dl92017675.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/265/dl92017676.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/295/dl92017677.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/283/dl92017678.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/dl92017680.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/dl92017681.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/235/dl92017687.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/875/dl92017688.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/594/dl92017694.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/598/dl92017695.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/600/dl92017696.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/601/dl92017697.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/608/dl92017698.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/617/dl92017699.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/462/dl92017700.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/457/dl92017701.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/620/dl92017706.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/627/dl92017707.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/597/dl92017708.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/590/dl92017709.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/602/dl92017710.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/468/dl92017713.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/500/dl92017714.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/622/dl92017721.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/49/dl92017722.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/dl92017723.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/304/dl92017727.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/306/dl92017728.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/352/dl92017729.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/258/dl92017730.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/362/dl92017731.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/211/dl92017732.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/212/dl92017733.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/213/dl92017734.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/595/dl92017737.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/502/dl92017738.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/503/dl92017739.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/504/dl92017740.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/506/dl92017741.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/507/dl92017742.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/385/dl92017743.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/387/dl92017744.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/388/dl92017745.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/389/dl92017746.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/390/dl92017747.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/372/dl92017748.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/382/dl92017749.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/379/dl92017750.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/355/dl92017751.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/874/dl92017763.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/873/dl92017768.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/dl1120171.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/358/dl1120172.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/324/dl1120173.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/822/dl11201718.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/dl11201719.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/dl11201720.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/dl1201721.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/dl11201722.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/dl11201723.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/dl10201724.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/322/dl11201725.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/318/dl11201726.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/821/dl11201727.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/820/dl11201728.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1167/dl11201729.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/314/dl11201730.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/313/dl11201731.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/332/dl11201732.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/330/dl11201733.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/366/dl11201734.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/367/dl11201735_1.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/dl11201736.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/819/dl11201737.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/818/dl11201738.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/dl11201739.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/790/dl11201740.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/402/dl11201741.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/403/dl11201742.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/404/dl11201743.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/405/dl11201744.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/407/dl11201745.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/408/dl11201746.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/409/dl11201781.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/373/dl11201782.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/360/dl11201783.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/328/dl11201784.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/411/dl11201785.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/412/dl11201786.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/44/dl11201787.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/983/dl11201789.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/789/dl11201791.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/788/dl11201792.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/769/dl11201793.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/369/dl11201794_1.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/291/dl11201795.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/290/dl11201796.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/381/dl11201797.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/dl11201798.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/80/dl112017101.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/289/dl112017102.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/dl112017103.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/dl112017105.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/dl112017106.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/787/dl112017110.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/41/dl112017115.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/46/dl112017116.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/78/dl112017117.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/76/dl112017118.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/786/dl112017119.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/785/dl112017120.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/784/dl112017121.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/783/dl112017122.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/782/dl112017123.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/781/dl112017124.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/780/dl112017125.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/779/dl112017126.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/778/dl112017127.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/777/dl112017128.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/776/dl112017129.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/775/dl112017130.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/774/dl112017131.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/dl112017132.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/77/dl112017135.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/201/dl112017136.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/353/dl112017137.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/768/dl112017141.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/757/dl112017142.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/756/dl112017144.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/316/dl112017146.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/240/dl112017147.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/dl112017149.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/dl112017150.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/237/dl112017155.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/384/dl112017157.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1174/dl112017158.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/755/dl112017159.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/124/dl112017160.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/121/dl112017168.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/173/dl112017169.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/207/dl112017170.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/dl112017171.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/dl112017172.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1166/dl112017173.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/dl112017174.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1179/dl112017175.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1164/dl112017176.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1163/dl112017177.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1162/dl112017178.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/754/dl112017179.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/753/dl112017180.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/363/dl112017181.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/333/dl112017183.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/dl112017184.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/176/dl112017186.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/752/dl112017187.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/751/dl112017188.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/759/dl112017189.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/760/dl112017190.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/758/dl112017191.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/773/dl112017192.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/741/dl112017193.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/414/dl112017194.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/984/dl112017195.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1161/dl112017196.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/172/dl112017197.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1160/dl112017198.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/740/dl112017199.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/739/dl112017201.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/738/dl112017202.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/737/dl112017203.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/736/dl112017204.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/735/dl112017205.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/734/dl112017206.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/733/dl112017207.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/732/dl112017208.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/288/dl112017209.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/dl112018274.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/dl112018275.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/729/dl112017372.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/728/dl112017373.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/727/dl112017374.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/726/dl112017375.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/725/dl112017376.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/115/dl112017377.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/724/dl112017378.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/215/dl112017379.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/723/dl112017380.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/214/dl112017381.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/327/dl112017382.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/376/dl112017383.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/929/dl112017384.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/931/dl112017385.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/510/dl112017386.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/415/dl112017387.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/416/dl112017388.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/417/dl112017389.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/541/dl112017390.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/542/dl112017391.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/544/dl112017392.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/722/dl112017395.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/721/dl112017396.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/720/dl112017397.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/719/dl112017398.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/718/dl112017399.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/717/dl112017400.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/716/dl112017401.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/715/dl112017402.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/714/dl112017403.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/713/dl112017404.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/712/dl112017405.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/711/dl112017406.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/dl112017407.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/246/dl112017408.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/710/dl112017416.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/243/dl112017417.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/dl112017418.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/546/dl112017419.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/357/dl112017422.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/320/dl112017423.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/345/dl112017424.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/375/dl112017426.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/709/dl112017427.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/708/dl112017428.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/707/dl112017429.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/706/dl112017430.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/705/dl112017431.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/704/dl112017432.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/703/dl112017433.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/702/dl112017434.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/701/dl112017435.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/700/dl112017436.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/699/dl112017437.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/698/dl112017438.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/697/dl112017439.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/252/dl112017440.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/696/dl112017449.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/695/dl112017450.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/694/dl112017451.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/693/dl112017452.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/692/dl112017453.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/691/dl112017454.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/690/dl112017455.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/688/dl112017456.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/687/dl112017457.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/686/dl112017458.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/251/dl112017460.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/dl112017461.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/133/dl112017462.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/329/dl112017463.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/685/dl112017464.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/684/dl112017466.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/547/dl112017467.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/454/dl112017468.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/198/dl112017469.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/292/dl112017471.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/136/dl112017473.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/456/dl112017474.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/455/dl112017475.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/466/dl112017476.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/469/dl112017477.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/471/dl112017478.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/dl112017481.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1156/dl112017482.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/933/dl112017483.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/681/dl112017484.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/680/dl112017485.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1157/dl112017486.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/473/dl112017487.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/767/dl112017488.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/766/dl112017489.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/765/dl112017490.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/764/dl112017491.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/763/dl112017492.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/682/dl112017493.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/683/dl112017494.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/689/dl112017495.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/762/dl112017496.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/843/dl112017497.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/112/dl112017501.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/475/dl112017503.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/761/dl112017505.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/331/dl112017506.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/315/dl112017507.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/317/dl112017508.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/321/dl112017509.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/844/dl112017510.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/477/dl112017511.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1155/dl112017513.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/845/dl112017515.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/195/dl112017516.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/192/dl112017517.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/188/dl112017522.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/185/dl112017523.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/174/dl112017524.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/937/dl112017525.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/175/dl112017526.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/177/dl112017527.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/dl112017528.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/dl112017529.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1086/dl112017530.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/179/dl112017533.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/478/dl112017536.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/180/dl112017537.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/182/dl112017538.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/183/dl112017539.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/184/dl112017540.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/187/dl112017541.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/189/dl112017542.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/145/dl112017543.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/190/dl112017544.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/191/dl112017545.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/193/dl112017546.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/194/dl112017547.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/196/dl112017548.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/293/dl112017553.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1154/dl112017554.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/479/dl112017555.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/480/dl112017556.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/482/dl112017557.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/484/dl112017558.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/485/dl112017560.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1084/dl112017561.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1085/dl112017562.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/730/dl112017574.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/731/dl112017575.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/742/dl112017576.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/743/dl112017577.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/744/dl112017578.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/745/dl112017579.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/746/dl112017580.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/659/dl112017581.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/74/dl112017582.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/234/dl112017584.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1152/dl112017585.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1153/dl112017587.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1150/dl112017588.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1149/dl112017589.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1148/dl112017590.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1142/dl112017591.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1141/dl112017592.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1145/dl112017593.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1144/dl112017594.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1143/dl112017595.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1140/dl112017596.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1139/dl112017597.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/dl112017598.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/dl112017599.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1176/dl112017600.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1175/dl112017601.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/dl112017602.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1177/dl112017603.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/dl112017604.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/dl112017605.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/dl112017606.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1147/dl112017607.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1146/dl112017608.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/dl112017609.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/dl112017610.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/dl112017611.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/dl112017612.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/dl112017613.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/dl112017614.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/dl112017615.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/dl112017616.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/dl112017617.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/dl112017618.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/dl112017619.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/dl112017620.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/dl112017621.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/dl112017622.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/dl112017623.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/dl112017624.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1170/dl112017625.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/dl112017626.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/dl112017627.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1172/dl112017628.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/dl112017629.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/dl112017630_1.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1196/dl112017631.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1194/dl112017632.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1192/dl112017633.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/dl112017634.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/dl112017635.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1195/dl112017636.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1191/dl112017637.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/dl112017639.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/323/dl112017641.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1193/dl112017642.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/294/dl112017643.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/658/dl112017644.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/487/dl112017648.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/490/dl112017649.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/325/dl112017650.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/310/dl112017651.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/309/dl112017652.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/111/dl112017653.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/493/dl112017655.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/549/dl112017656.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/555/dl112017657.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/556/dl112017658.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/566/dl112017659.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/576/dl112017660.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/197/dl112017661.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/262/dl112017663.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/dl112017664.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1082/dl112017665.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1083/dl112017666.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/561/dl112017667.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1081/dl112017668.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/dl112017679.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/657/dl112017681.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1079/dl112017682.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1078/dl112017683.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/dl112017685.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/dl112017686.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/dl112017687.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/dl112017688.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/dl112017689.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/565/dl112017690.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/574/dl112017691.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/463/dl112017692.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/460/dl112017693.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/467/dl112017694.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/435/dl112017695.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/438/dl112017696.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/586/dl112017697.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/386/dl112017698.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/394/dl112017699.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/401/dl112017700.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/406/dl112017701.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/19/dl112017702.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/68/dl112017703.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/656/dl112017705.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/263/dl112017707.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/dl112017708.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/dl112017709.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/dl112017710.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/dl112017711.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/307/dl112017715.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/655/dl112017713.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/335/dl112017716.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/654/dl112017717.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/653/dl112017718.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/652/dl112017719.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/651/dl112017720.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/650/dl112017721.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/649/dl112017722.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/18/dl112017723.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/648/dl112017725.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/647/dl112017726.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/646/dl112017727.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/645/dl112017728.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/644/dl112017729.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/643/dl112017730.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/199/dl112017731.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/642/dl112017732.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/641/dl112017733.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/640/dl112017734.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/639/dl112017735.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/638/dl112017736.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/637/dl112017737.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/636/dl112017738.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/635/dl112017739.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/634/dl112017740.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/633/dl112017741.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/632/dl112017742.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/631/dl112017743.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/630/dl112017744.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/747/dl112017745.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/748/dl112017746.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/749/dl112017747.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/791/dl112017748.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/792/dl112017749.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/793/dl112017750.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/846/dl112017751.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/847/dl112017752.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/866/dl112017753.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/dl112017755.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/144/dl112017756.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/200/dl112017757.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/241/dl112017758.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/dl112017759.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/238/dl112017760.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/867/dl112017761.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/368/dl112017765.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/dl112017767.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/337/dl112017769.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/338/dl112017770.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/340/dl112017771.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/341/dl112017772.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/365/dl112017775.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/872/dl112017776.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/871/dl112017778.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/870/dl112017779.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/364/dl112017781.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/410/dl112017782.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/519/dl112017783.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/255/dl112017802.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/249/dl112017803.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/244/dl112017804.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/253/dl112017805.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/247/dl112017806.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/239/dl112017807.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/250/dl112017808.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/248/dl112017809.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/245/dl112017810.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/217/dl112017811.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/218/dl112017812.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/181/dl112017813.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/219/dl112017815.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/220/dl112017816.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/221/dl112017817.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/222/dl112017818.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/223/dl112017819.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/224/dl112017820.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/225/dl112017821.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/186/dl112017822.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/178/dl112017823.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/162/dl112017824.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/163/dl112017825.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/164/dl112017826.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/165/dl112017827.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/166/dl112017828.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/869/dl112017829.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/167/dl112017830.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/264/dl112017831.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/dl112017832.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/527/dl112017834.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/dl112017836.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/30/dl112017838.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/dl112017839.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/168/dl112017840.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/868/dl112017841.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/904/dl112017842.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/dl112017845.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/108/dl112017846.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/106/dl112017847.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/104/dl112017848.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/103/dl112017849.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/137/dl112017850.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/139/dl112017851.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/138/dl112017852.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/116/dl112017853.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/119/dl112017854.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/125/dl112017855.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/126/dl112017856.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/129/dl112017857.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/130/dl112017858.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/140/dl112017859.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/110/dl112017860.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/118/dl112017861.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/127/dl112017862.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/107/dl112017863.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/113/dl112017864.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/109/dl112017865.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/123/dl112017866.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/141/dl112017867.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/587/dl112017868.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/906/dl112017871.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/908/dl112017872.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/798/dl112017873.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/361/dl112017878.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/dl112017881.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/799/dl112017886.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/dl112017892.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/dl112017894.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/169/dl112017897.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/359/dl112017898_1.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/567/dl112017901.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/dl112017905.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/dl112017906.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/dl112017908.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/dl112017909.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/800/dl112017910.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/801/dl112017911.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/349/dl112017912_1.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/dl112017913.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/dl112017914.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/dl112017915.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/dl112017916.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/dl112017917.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1122/dl112017918.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1119/dl112017919.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1121/dl112017920.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1123/dl112017921.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1118/dl112017922.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/959/dl112017923.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1117/dl112017924.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1120/dl112017925.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1116/dl112017926.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1114/dl112017927.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1115/dl112017928.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1113/dl112017929.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1112/dl112017930.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/dl112017931.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1111/dl112017932.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/170/dl112017933.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/171/dl112017935.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/161/dl112017936.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/160/dl112017937.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/159/dl112017938.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1108/dl112017939.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/dl112017940.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/dl112017941.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/dl112017942.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/dl112017943.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/dl112017944.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/dl112017945.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/dl112017946.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/dl112017947.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1125/dl112017948.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1110/dl112017949.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1124/dl112017950.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1126/dl112017951.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1127/dl112017952.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1109/dl112017953.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1128/dl112017954.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1129/dl112017955.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1130/dl112017956.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1132/dl112017957.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1134/dl112017958.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1135/dl112017959.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1136/dl112017960.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/dl112017961.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1131/dl112017962.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/dl112017963.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/dl112017964.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1133/dl112017965.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/dl112017966.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/dl112017967.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/dl112017968.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1137/dl112017969.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/802/dl112017972.doc" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/803/dl112017973.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/804/dl112017974.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/805/dl112017975.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/806/dl112017976.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/807/dl112017977.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/808/dl112017978.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/809/dl112017979.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/810/dl112017980.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/811/dl112017981.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/812/dl112017982.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/813/dl112017983.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/814/dl112017984.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/815/dl112017985.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/816/dl112017986.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/817/dl112017987.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/823/dl112017988.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/772/dl112017989.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/770/dl112017990.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/771/dl112017991.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/824/dl112017992.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/825/dl112017993.doc" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/826/dl112017994.doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/827/dl112017995.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/828/dl112017996.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/829/dl112017997.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/830/dl112017998.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/831/dl112017999.doc" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/832/dl1120171000.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/833/dl1120171001.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/834/dl1120171002.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/835/dl1120171003.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/836/dl1120171004.doc" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/837/dl1120171005.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/838/dl1120171006.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/839/dl1120171007.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/840/dl1120171008.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/841/dl1120171009.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/266/dl1120171010.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/267/dl1120171011.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/399/dl1120171012.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/158/dl1120171015.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/dl1120171016.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/157/dl1120171017.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/156/dl1120171018.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/413/dl1120171020.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/dl1120171021.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/dl1120171023.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/570/dl1120171029.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/581/dl1120171030.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/522/dl1120171031.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/550/dl1120171032.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/155/dl1120171033.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/dl1120171034.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/dl1120171035.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/dl1120171036.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/131/dl1120171037.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/154/dl1120171038.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/dl1120171039.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/dl1120171040.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_1041-2017.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/dl1120171042.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/842/dl1120171044.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/910/dl1120171045.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/dl1120171046.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/dl1120171047.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/dl1120171049.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/153/dl1120171050.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/268/dl1120171052.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/336/dl1120171054.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/911/dl1120171055.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/101/dl1120171056.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/dl1120171057.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/347/dl1120171058.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/912/dl1120171059.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/dl1120171060.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/dl1120171062.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/343/dl1120171064.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/152/dl1120171068.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/151/dl1120171069.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/342/dl1120171070_1.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/344/dl1120171071.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/dl1120171073.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/270/dl1120171074.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/dl1120171076.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/150/dl1120171077.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/282/dl1120171078.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/346/dl1120171081_1.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/339/dl1120171083.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/348/dl1120171084.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1092/dl1120171085.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/149/dl1120171090.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/913/dl1120171091.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/148/dl1120171092.doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/914/dl1120171093.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/350/dl1120171094.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/915/dl1120171095.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/916/dl1120171096.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/917/dl1120171097.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/919/dl1120171098.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/921/dl1120171099.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/923/dl1120171100.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/925/dl1120171101.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/955/dl1120171102.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/957/dl1120171103.doc" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/898/dl1120171104.doc" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/900/dl1120171105.doc" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/901/dl1120171106.doc" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/849/dl1120171107.doc" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/851/dl1120171108.doc" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/852/dl1120171109.doc" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/853/dl1120171110.doc" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/855/dl1120171111.doc" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/857/dl1120171112.doc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/859/dl1120171113.doc" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/860/dl1120171114.doc" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/147/dl1120171116.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/143/dl1120171117.doc" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/dl1120171118.doc" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/dl1120171119.doc" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1093/dl1120171120.doc" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1094/dl1120171121.doc" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/dl1120171123.doc" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/978/dl10201710.doc" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/979/dl10201711.doc" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/392/dl10201712.doc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/82/dl10201713.doc" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/117/dl10201714.doc" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/120/dl10201715.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/899/dl10201716.doc" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/261/dl10201717.doc" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/260/dl10201718.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/42/dl10201719.doc" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1151/dl10201721.doc" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1185/dl10201722.doc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1183/dl10201723.doc" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1091/dl10201724.doc" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/308/dl10201725.doc" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/48/dl10201727.doc" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/272/dl10201730.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/277/dl10201732.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1181/dl10201734.doc" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/43/dl10201735.doc" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/79/dl10201737.doc" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/905/dl10201738.doc" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/918/dl10201739.doc" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1182/dl10201743.doc" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/102/dl10201744.doc" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/922/dl10201746.doc" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/285/dl10201748.doc" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/924/dl10201750.doc" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1184/dl10201751.doc" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/284/dl10201752.doc" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/907/dl10201755.doc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/276/dl10201756.doc" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/393/dl10201757.doc" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/278/dl10201758.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1180/dl10201762.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/228/dl10201765.doc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/311/dl10201766.doc" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/232/dl10201767.doc" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/926/dl10201768.doc" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/229/dl10201769.doc" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/920/dl10201771.doc" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/105/dl10201772.doc" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/122/dl10201773.doc" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/233/dl10201775.doc" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/351/dl720171.doc" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/902/dl720172.doc" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/273/dl720173.doc" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/32/dl720175.doc" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/dl720176_1.doc" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/dl720177.doc" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/dl720178.doc" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/334/dl720179.doc" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/326/dl7201710.doc" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/dl7201712.doc" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/300/dl7201713.doc" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/60/dl7201714.doc" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/dl7201715.doc" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/391/dl7201716.doc" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/54/dl7201718.doc" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/305/dl7201722.doc" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/974/em0322017_-_ultrasson_renato.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/975/em0422017_-_ambulatorio_renato.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/977/em0482017_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/dl7201778.doc" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/51/dl7201779.doc" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/50/dl7201780.doc" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/47/dl7201782.doc" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/45/dl7201783.doc" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/257/dl7201787.doc" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/23/dl120172.doc" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/15/dl120173.doc" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/25/dl120174.doc" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/17/dl120175.doc" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1190/dl120176.doc" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/128/dl120177.doc" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/377/dl120179_1.doc" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/29/dl1201710.doc" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/861/dl1201712.doc" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/862/dl1201713.doc" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/981/dl1201714.doc" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/13/dl1201717.doc" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/356/dl1201718.doc" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1189/dl1201719.doc" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1188/dl1201720.doc" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/dl1201721.doc" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/863/dl1201722.doc" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/24/prj1201723.doc" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/16/prj1201724.doc" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1187/prj1201725.doc" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/864/prj1201726.doc" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/39/prj1201727.doc" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/354/prj1201728.doc" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/26/prj1201729.doc" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/37/prj1201730.doc" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/982/prj1201731.doc" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/395/prj1201733.doc" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/396/prj1201734.doc" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/865/prj1201737.doc" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/296/prj1201740.doc" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/397/prj1201741.doc" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/398/prj1201742.doc" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/259/prj1201744.doc" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/400/prj1201745.doc" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/36/prj1201746.doc" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/312/prj1201748.doc" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/319/dl320172.doc" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1186/dl320173.doc" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/35/dl320174.doc" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/980/dl320175.doc" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/531/dl320176.doc" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/114/dl320177.doc" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/903/prj320178.doc" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/231/prj320179.doc" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/230/prj3201710.doc" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/370/dl220171.doc" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/33/dl220172.doc" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/909/dl220173.doc" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/927/dl220174.doc" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/956/prj220175.doc" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/380/prj220176.doc" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/256/prj220177.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/371/dl920171_1.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/383/dl920172.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/297/dl920173.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/298/dl920174.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/142/dl9201723.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/69/dl9201725.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/71/dl9201726.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/62/dl9201727.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/64/dl9201729.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/99/dl9201730.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/63/dl9201731.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/95/dl9201732.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/94/dl9201733.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/92/dl9201734.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/89/dl9201735.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/87/dl9201736.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/83/dl9201737.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/88/dl9201738.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/81/dl9201739.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/84/dl9201740.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/940/dl9201742.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/985/dl9201743.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/971/dl9201744.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/954/dl9201748.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/953/dl9201749_ok.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/952/dl9201750.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/951/dl9201753.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/950/dl9201755.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/949/dl9201756.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/948/dl9201757.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/947/dl9201760.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/946/dl9201761.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/945/dl9201766.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/944/dl9201768.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/958/dl9201791.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/dl9201792.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/dl9201793.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/532/dl9201794.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/533/dl9201795.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/534/dl9201796.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/535/dl9201797.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/20/dl9201798.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/536/dl9201799.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/22/dl92017104.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/27/dl92017105.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/21/dl92017106.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/38/dl92017107.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/40/dl92017108.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/943/dl92017109.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/942/dl92017110.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/941/dl92017111.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/58/dl92017112.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/59/dl92017113.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/56/dl92017114.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/57/dl92017115.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/750/dl92017123.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/28/dl92017124.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/275/dl92017125.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/14/dl92017126.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/625/dl92017127.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/378/dl92017128.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/896/dl92017129.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/895/dl92017131.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/75/dl92017138.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/537/dl92017143.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/538/dl92017144.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/539/dl92017145.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/513/dl92017146.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/509/dl92017147.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/511/dl92017148.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/543/dl92017149.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/894/dl92017150.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/545/dl92017163.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/548/dl92017164.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/551/dl92017165.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/552/dl92017167.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/893/dl92017168.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/939/dl92017169.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/938/dl92017170.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/936/dl92017171.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/935/dl92017172.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/892/dl92017173.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/286/dl92017176.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/553/dl92017177.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/554/dl92017178.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/508/dl92017179.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/557/dl92017180.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/582/dl92017181.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/580/dl92017182.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/579/dl92017183.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/934/dl92017184.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/932/dl92017185.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/930/dl92017186.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/928/dl92017187.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/578/dl92017190.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/891/dl92017191.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/132/dl92017192.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/216/dl92017206.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/890/dl92017207.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/976/dl92017208.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/972/dl92017209.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/970/dl92017210.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/889/dl92017219.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/575/dl92017220.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/573/dl92017221.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/558/dl92017222.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/571/dl92017224.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/888/dl92017238.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/206/dl92017240.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/31/dl92017244.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/55/dl92017245.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/886/dl92017248.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/569/dl92017249.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/675/dl92017250.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/673/dl92017251.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/73/dl92017252.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/70/dl92017254.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/66/dl92017255.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/65/dl92017256.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/72/dl92017257.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/299/dl92017258.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/885/dl92017259.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/884/dl92017260.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/858/dl92017261.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/dl92017266.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/969/dl92017282.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/968/dl92017283.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/966/dl92017284.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/965/dl92017285.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/676/dl92017286.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/dl92017287.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/dl92017288.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/585/dl92017289.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/664/dl92017290_1.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/665/dl92017291.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/666/dl92017292.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/667/dl92017293.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/67/dl92017296.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/100/dl92017297.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/61/dl92017298.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/85/dl92017299.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/98/dl92017300.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/96/dl92017301.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/135/dl92017302.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/281/dl92017303.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/668/dl92017320.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/661/dl92017321.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/562/dl92017322.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/563/dl92017323.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/564/dl92017324.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/559/dl92017325.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/568/dl92017326.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/572/dl92017327.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/560/dl92017328.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/577/dl92017329.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/583/dl92017330.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/584/dl92017331.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/498/dl92017332.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/53/dl92017335.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/34/dl92017336.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/52/dl92017337.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/dl92017341.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/963/dl92017346.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/418/dl92017347.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/419/dl92017348.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/420/dl92017349.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/421/dl92017350.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/422/dl92017351.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/423/dl92017352.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/854/dl92017354.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/424/dl92017367.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/425/dl92017368.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/426/dl92017369.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/427/dl92017370.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/428/dl92017371.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/429/dl92017372.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/430/dl92017373.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/431/dl92017374.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/226/dl92017377.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/432/dl92017379.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/850/dl92017380.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/433/dl92017387.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/499/dl92017388.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/501/dl92017389.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/505/dl92017390.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/459/dl92017391.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/458/dl92017393.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/470/dl92017394.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/472/dl92017395.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/301/dl92017396.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/848/dl92017397.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/134/dl92017402.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/474/dl92017403.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/486/dl92017404.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/488/dl92017405.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/491/dl92017406.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/494/dl92017407.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/677/dl92017408.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/660/dl92017409.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/669/dl92017410.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/662/dl92017411.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/663/dl92017412.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/670/dl92017413.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/671/dl92017414.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/302/dl92017417.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/303/dl92017418.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/960/dl92017419.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/883/dl92017420.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/672/dl92017421.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/674/dl92017422.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/512/dl92017429.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/514/dl92017430.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/515/dl92017431.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/481/dl92017432.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/516/dl92017433.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/517/dl92017434.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/882/dl92017442.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/881/dl92017443.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/483/dl92017444.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/518/dl92017445.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/520/dl92017446.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/521/dl92017447.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/492/dl92017448.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/97/dl92017449.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/91/dl92017450.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/626/dl92017451.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/678/dl92017452.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/dl92017468.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/86/dl92017469.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/880/dl92017470.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/879/dl92017471.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/878/dl92017472.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/897/dl92017473.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/877/dl92017474.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/205/dl92017475.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/679/dl92017476.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/588/dl92017477.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/589/dl92017478.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/603/dl92017479.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/204/dl92017480.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/986/dl92017481.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/287/dl92017486.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/489/dl92017487.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/476/dl92017502.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/604/dl92017503.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/605/dl92017504.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/606/dl92017505.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/607/dl92017506.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/609/dl92017507.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/93/dl92017509.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/465/dl92017511.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/523/dl92017512.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/524/dl92017513.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/987/dl92017514.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/961/dl92017515.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/962/dl92017516.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/dl92017518.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/dl92017519.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/dl92017520.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/999/dl92017521.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/998/dl92017522.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/997/dl92017523.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/996/dl92017524.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/995/dl92017525.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/994/dl92017526.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/525/dl92017530.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/526/dl92017531.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/528/dl92017532.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/453/dl92017533.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/876/dl92017537.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/887/dl92017239.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/993/dl92017539.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/203/dl92017541.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/628/dl92017546.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/629/dl92017547.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/964/dl92017548.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/992/dl92017549.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/991/dl92017550.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/990/dl92017551.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/989/dl92017552.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/988/dl92017553.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1090/dl92017554.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/dl92017555.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/dl92017556.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/434/dl92017557.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/452/dl92017558.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/451/dl92017559.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/450/dl92017563.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/449/dl92017564.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/448/dl92017565.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/610/dl92017567.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/611/dl92017568.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/612/dl92017569.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/613/dl92017570.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/614/dl92017571.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/615/dl92017572.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/616/dl92017573.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/618/dl92017574.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/447/dl92017575.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/446/dl92017576.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/445/dl92017577.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/444/dl92017579.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/443/dl92017580.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/442/dl92017581.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/280/dl92017582.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/279/dl92017583.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/227/dl92017584.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/274/dl92017585.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/271/dl92017586.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/202/dl92017587.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/254/dl92017588.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/236/dl92017589.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/242/dl92017590.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/208/dl92017591.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/619/dl92017592.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/621/dl92017599.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/623/dl92017600.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/441/dl92017601.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/967/dl92017604.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/dl92017605.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/440/dl92017606.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/439/dl92017607.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/437/dl92017608.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/436/dl92017609.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/461/dl92017610.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/624/dl92017612.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/591/dl92017613.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/464/dl92017627.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/529/dl92017628.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/530/dl92017629.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/973/dl92017630_ok.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/209/dl92017636.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/90/dl92017640.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/210/dl92017642.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/592/dl92017654.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/540/dl92017655.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/495/dl92017656.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/496/dl92017657.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/497/dl92017658.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/593/dl92017662.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/596/dl92017663.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/599/dl92017664.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/dl92017674.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/269/dl92017675.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/265/dl92017676.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/295/dl92017677.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/283/dl92017678.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/dl92017680.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/dl92017681.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/235/dl92017687.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/875/dl92017688.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/594/dl92017694.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/598/dl92017695.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/600/dl92017696.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/601/dl92017697.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/608/dl92017698.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/617/dl92017699.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/462/dl92017700.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/457/dl92017701.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/620/dl92017706.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/627/dl92017707.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/597/dl92017708.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/590/dl92017709.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/602/dl92017710.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/468/dl92017713.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/500/dl92017714.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/622/dl92017721.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/49/dl92017722.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/dl92017723.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/304/dl92017727.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/306/dl92017728.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/352/dl92017729.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/258/dl92017730.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/362/dl92017731.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/211/dl92017732.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/212/dl92017733.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/213/dl92017734.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/595/dl92017737.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/502/dl92017738.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/503/dl92017739.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/504/dl92017740.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/506/dl92017741.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/507/dl92017742.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/385/dl92017743.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/387/dl92017744.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/388/dl92017745.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/389/dl92017746.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/390/dl92017747.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/372/dl92017748.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/382/dl92017749.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/379/dl92017750.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/355/dl92017751.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/874/dl92017763.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/873/dl92017768.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/dl1120171.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/358/dl1120172.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/324/dl1120173.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/822/dl11201718.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/dl11201719.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/dl11201720.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/dl1201721.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/dl11201722.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/dl11201723.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/dl10201724.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/322/dl11201725.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/318/dl11201726.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/821/dl11201727.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/820/dl11201728.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1167/dl11201729.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/314/dl11201730.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/313/dl11201731.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/332/dl11201732.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/330/dl11201733.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/366/dl11201734.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/367/dl11201735_1.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/dl11201736.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/819/dl11201737.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/818/dl11201738.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1168/dl11201739.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/790/dl11201740.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/402/dl11201741.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/403/dl11201742.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/404/dl11201743.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/405/dl11201744.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/407/dl11201745.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/408/dl11201746.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/409/dl11201781.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/373/dl11201782.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/360/dl11201783.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/328/dl11201784.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/411/dl11201785.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/412/dl11201786.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/44/dl11201787.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/983/dl11201789.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/789/dl11201791.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/788/dl11201792.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/769/dl11201793.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/369/dl11201794_1.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/291/dl11201795.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/290/dl11201796.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/381/dl11201797.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/dl11201798.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/80/dl112017101.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/289/dl112017102.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/dl112017103.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/dl112017105.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/dl112017106.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/787/dl112017110.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/41/dl112017115.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/46/dl112017116.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/78/dl112017117.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/76/dl112017118.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/786/dl112017119.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/785/dl112017120.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/784/dl112017121.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/783/dl112017122.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/782/dl112017123.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/781/dl112017124.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/780/dl112017125.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/779/dl112017126.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/778/dl112017127.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/777/dl112017128.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/776/dl112017129.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/775/dl112017130.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/774/dl112017131.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/dl112017132.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/77/dl112017135.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/201/dl112017136.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/353/dl112017137.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/768/dl112017141.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/757/dl112017142.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/756/dl112017144.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/316/dl112017146.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/240/dl112017147.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1169/dl112017149.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1171/dl112017150.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/237/dl112017155.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/384/dl112017157.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1174/dl112017158.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/755/dl112017159.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/124/dl112017160.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/121/dl112017168.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/173/dl112017169.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/207/dl112017170.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/dl112017171.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/dl112017172.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1166/dl112017173.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1165/dl112017174.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1179/dl112017175.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1164/dl112017176.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1163/dl112017177.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1162/dl112017178.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/754/dl112017179.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/753/dl112017180.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/363/dl112017181.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/333/dl112017183.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/dl112017184.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/176/dl112017186.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/752/dl112017187.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/751/dl112017188.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/759/dl112017189.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/760/dl112017190.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/758/dl112017191.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/773/dl112017192.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/741/dl112017193.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/414/dl112017194.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/984/dl112017195.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1161/dl112017196.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/172/dl112017197.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1160/dl112017198.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/740/dl112017199.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/739/dl112017201.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/738/dl112017202.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/737/dl112017203.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/736/dl112017204.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/735/dl112017205.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/734/dl112017206.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/733/dl112017207.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/732/dl112017208.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/288/dl112017209.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/dl112018274.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/dl112018275.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/729/dl112017372.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/728/dl112017373.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/727/dl112017374.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/726/dl112017375.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/725/dl112017376.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/115/dl112017377.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/724/dl112017378.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/215/dl112017379.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/723/dl112017380.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/214/dl112017381.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/327/dl112017382.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/376/dl112017383.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/929/dl112017384.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/931/dl112017385.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/510/dl112017386.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/415/dl112017387.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/416/dl112017388.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/417/dl112017389.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/541/dl112017390.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/542/dl112017391.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/544/dl112017392.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/722/dl112017395.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/721/dl112017396.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/720/dl112017397.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/719/dl112017398.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/718/dl112017399.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/717/dl112017400.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/716/dl112017401.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/715/dl112017402.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/714/dl112017403.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/713/dl112017404.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/712/dl112017405.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/711/dl112017406.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/dl112017407.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/246/dl112017408.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/710/dl112017416.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/243/dl112017417.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/dl112017418.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/546/dl112017419.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/357/dl112017422.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/320/dl112017423.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/345/dl112017424.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/375/dl112017426.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/709/dl112017427.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/708/dl112017428.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/707/dl112017429.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/706/dl112017430.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/705/dl112017431.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/704/dl112017432.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/703/dl112017433.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/702/dl112017434.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/701/dl112017435.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/700/dl112017436.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/699/dl112017437.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/698/dl112017438.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/697/dl112017439.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/252/dl112017440.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/696/dl112017449.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/695/dl112017450.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/694/dl112017451.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/693/dl112017452.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/692/dl112017453.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/691/dl112017454.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/690/dl112017455.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/688/dl112017456.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/687/dl112017457.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/686/dl112017458.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/251/dl112017460.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/dl112017461.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/133/dl112017462.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/329/dl112017463.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/685/dl112017464.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/684/dl112017466.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/547/dl112017467.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/454/dl112017468.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/198/dl112017469.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/292/dl112017471.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/136/dl112017473.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/456/dl112017474.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/455/dl112017475.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/466/dl112017476.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/469/dl112017477.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/471/dl112017478.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/dl112017481.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1156/dl112017482.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/933/dl112017483.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/681/dl112017484.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/680/dl112017485.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1157/dl112017486.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/473/dl112017487.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/767/dl112017488.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/766/dl112017489.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/765/dl112017490.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/764/dl112017491.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/763/dl112017492.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/682/dl112017493.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/683/dl112017494.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/689/dl112017495.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/762/dl112017496.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/843/dl112017497.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/112/dl112017501.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/475/dl112017503.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/761/dl112017505.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/331/dl112017506.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/315/dl112017507.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/317/dl112017508.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/321/dl112017509.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/844/dl112017510.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/477/dl112017511.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1155/dl112017513.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/845/dl112017515.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/195/dl112017516.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/192/dl112017517.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/188/dl112017522.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/185/dl112017523.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/174/dl112017524.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/937/dl112017525.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/175/dl112017526.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/177/dl112017527.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1088/dl112017528.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1087/dl112017529.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1086/dl112017530.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/179/dl112017533.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/478/dl112017536.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/180/dl112017537.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/182/dl112017538.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/183/dl112017539.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/184/dl112017540.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/187/dl112017541.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/189/dl112017542.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/145/dl112017543.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/190/dl112017544.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/191/dl112017545.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/193/dl112017546.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/194/dl112017547.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/196/dl112017548.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/293/dl112017553.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1154/dl112017554.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/479/dl112017555.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/480/dl112017556.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/482/dl112017557.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/484/dl112017558.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/485/dl112017560.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1084/dl112017561.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1085/dl112017562.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/730/dl112017574.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/731/dl112017575.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/742/dl112017576.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/743/dl112017577.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/744/dl112017578.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/745/dl112017579.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/746/dl112017580.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/659/dl112017581.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/74/dl112017582.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/234/dl112017584.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1152/dl112017585.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1153/dl112017587.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1150/dl112017588.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1149/dl112017589.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1148/dl112017590.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1142/dl112017591.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1141/dl112017592.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1145/dl112017593.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1144/dl112017594.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1143/dl112017595.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1140/dl112017596.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1139/dl112017597.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1138/dl112017598.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/dl112017599.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1176/dl112017600.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1175/dl112017601.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/dl112017602.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1177/dl112017603.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/dl112017604.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/dl112017605.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/dl112017606.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1147/dl112017607.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1146/dl112017608.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/dl112017609.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/dl112017610.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/dl112017611.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/dl112017612.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/dl112017613.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/dl112017614.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/dl112017615.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/dl112017616.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/dl112017617.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/dl112017618.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/dl112017619.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/dl112017620.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/dl112017621.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/dl112017622.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/dl112017623.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/dl112017624.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1170/dl112017625.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/dl112017626.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/dl112017627.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1172/dl112017628.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/dl112017629.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/dl112017630_1.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1196/dl112017631.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1194/dl112017632.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1192/dl112017633.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/dl112017634.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/dl112017635.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1195/dl112017636.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1191/dl112017637.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/dl112017639.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/323/dl112017641.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1193/dl112017642.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/294/dl112017643.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/658/dl112017644.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/487/dl112017648.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/490/dl112017649.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/325/dl112017650.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/310/dl112017651.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/309/dl112017652.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/111/dl112017653.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/493/dl112017655.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/549/dl112017656.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/555/dl112017657.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/556/dl112017658.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/566/dl112017659.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/576/dl112017660.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/197/dl112017661.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/262/dl112017663.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/dl112017664.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1082/dl112017665.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1083/dl112017666.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/561/dl112017667.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1081/dl112017668.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/dl112017679.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/657/dl112017681.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1079/dl112017682.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1078/dl112017683.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/dl112017685.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/dl112017686.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/dl112017687.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/dl112017688.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/dl112017689.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/565/dl112017690.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/574/dl112017691.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/463/dl112017692.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/460/dl112017693.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/467/dl112017694.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/435/dl112017695.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/438/dl112017696.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/586/dl112017697.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/386/dl112017698.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/394/dl112017699.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/401/dl112017700.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/406/dl112017701.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/19/dl112017702.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/68/dl112017703.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/656/dl112017705.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/263/dl112017707.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/dl112017708.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/dl112017709.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/dl112017710.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/dl112017711.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/307/dl112017715.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/655/dl112017713.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/335/dl112017716.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/654/dl112017717.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/653/dl112017718.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/652/dl112017719.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/651/dl112017720.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/650/dl112017721.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/649/dl112017722.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/18/dl112017723.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/648/dl112017725.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/647/dl112017726.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/646/dl112017727.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/645/dl112017728.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/644/dl112017729.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/643/dl112017730.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/199/dl112017731.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/642/dl112017732.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/641/dl112017733.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/640/dl112017734.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/639/dl112017735.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/638/dl112017736.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/637/dl112017737.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/636/dl112017738.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/635/dl112017739.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/634/dl112017740.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/633/dl112017741.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/632/dl112017742.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/631/dl112017743.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/630/dl112017744.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/747/dl112017745.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/748/dl112017746.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/749/dl112017747.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/791/dl112017748.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/792/dl112017749.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/793/dl112017750.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/846/dl112017751.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/847/dl112017752.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/866/dl112017753.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/dl112017755.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/144/dl112017756.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/200/dl112017757.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/241/dl112017758.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/dl112017759.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/238/dl112017760.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/867/dl112017761.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/368/dl112017765.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/dl112017767.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/337/dl112017769.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/338/dl112017770.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/340/dl112017771.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/341/dl112017772.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/365/dl112017775.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/872/dl112017776.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/871/dl112017778.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/870/dl112017779.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/364/dl112017781.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/410/dl112017782.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/519/dl112017783.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/255/dl112017802.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/249/dl112017803.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/244/dl112017804.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/253/dl112017805.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/247/dl112017806.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/239/dl112017807.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/250/dl112017808.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/248/dl112017809.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/245/dl112017810.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/217/dl112017811.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/218/dl112017812.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/181/dl112017813.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/219/dl112017815.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/220/dl112017816.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/221/dl112017817.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/222/dl112017818.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/223/dl112017819.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/224/dl112017820.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/225/dl112017821.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/186/dl112017822.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/178/dl112017823.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/162/dl112017824.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/163/dl112017825.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/164/dl112017826.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/165/dl112017827.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/166/dl112017828.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/869/dl112017829.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/167/dl112017830.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/264/dl112017831.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/dl112017832.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/527/dl112017834.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/dl112017836.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/30/dl112017838.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/dl112017839.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/168/dl112017840.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/868/dl112017841.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/904/dl112017842.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/dl112017845.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/108/dl112017846.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/106/dl112017847.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/104/dl112017848.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/103/dl112017849.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/137/dl112017850.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/139/dl112017851.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/138/dl112017852.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/116/dl112017853.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/119/dl112017854.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/125/dl112017855.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/126/dl112017856.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/129/dl112017857.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/130/dl112017858.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/140/dl112017859.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/110/dl112017860.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/118/dl112017861.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/127/dl112017862.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/107/dl112017863.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/113/dl112017864.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/109/dl112017865.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/123/dl112017866.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/141/dl112017867.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/587/dl112017868.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/906/dl112017871.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/908/dl112017872.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/798/dl112017873.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/361/dl112017878.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/dl112017881.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/799/dl112017886.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/dl112017892.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/dl112017894.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/169/dl112017897.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/359/dl112017898_1.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/567/dl112017901.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/dl112017905.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/dl112017906.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/dl112017908.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/dl112017909.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/800/dl112017910.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/801/dl112017911.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/349/dl112017912_1.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/dl112017913.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/dl112017914.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/dl112017915.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/dl112017916.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/dl112017917.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1122/dl112017918.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1119/dl112017919.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1121/dl112017920.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1123/dl112017921.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1118/dl112017922.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/959/dl112017923.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1117/dl112017924.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1120/dl112017925.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1116/dl112017926.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1114/dl112017927.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1115/dl112017928.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1113/dl112017929.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1112/dl112017930.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/dl112017931.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1111/dl112017932.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/170/dl112017933.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/171/dl112017935.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/161/dl112017936.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/160/dl112017937.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/159/dl112017938.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1108/dl112017939.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/dl112017940.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/dl112017941.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/dl112017942.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/dl112017943.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/dl112017944.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/dl112017945.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/dl112017946.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/dl112017947.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1125/dl112017948.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1110/dl112017949.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1124/dl112017950.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1126/dl112017951.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1127/dl112017952.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1109/dl112017953.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1128/dl112017954.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1129/dl112017955.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1130/dl112017956.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1132/dl112017957.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1134/dl112017958.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1135/dl112017959.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1136/dl112017960.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/dl112017961.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1131/dl112017962.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/dl112017963.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/dl112017964.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1133/dl112017965.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/dl112017966.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/dl112017967.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/dl112017968.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1137/dl112017969.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/802/dl112017972.doc" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/803/dl112017973.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/804/dl112017974.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/805/dl112017975.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/806/dl112017976.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/807/dl112017977.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/808/dl112017978.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/809/dl112017979.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/810/dl112017980.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/811/dl112017981.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/812/dl112017982.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/813/dl112017983.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/814/dl112017984.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/815/dl112017985.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/816/dl112017986.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/817/dl112017987.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/823/dl112017988.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/772/dl112017989.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/770/dl112017990.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/771/dl112017991.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/824/dl112017992.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/825/dl112017993.doc" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/826/dl112017994.doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/827/dl112017995.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/828/dl112017996.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/829/dl112017997.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/830/dl112017998.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/831/dl112017999.doc" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/832/dl1120171000.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/833/dl1120171001.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/834/dl1120171002.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/835/dl1120171003.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/836/dl1120171004.doc" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/837/dl1120171005.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/838/dl1120171006.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/839/dl1120171007.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/840/dl1120171008.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/841/dl1120171009.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/266/dl1120171010.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/267/dl1120171011.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/399/dl1120171012.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/158/dl1120171015.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/dl1120171016.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/157/dl1120171017.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/156/dl1120171018.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/413/dl1120171020.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/dl1120171021.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/dl1120171023.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/570/dl1120171029.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/581/dl1120171030.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/522/dl1120171031.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/550/dl1120171032.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/155/dl1120171033.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/dl1120171034.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/dl1120171035.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/dl1120171036.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/131/dl1120171037.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/154/dl1120171038.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/dl1120171039.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/dl1120171040.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_1041-2017.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/dl1120171042.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/842/dl1120171044.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/910/dl1120171045.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1089/dl1120171046.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/dl1120171047.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/dl1120171049.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/153/dl1120171050.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/268/dl1120171052.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/336/dl1120171054.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/911/dl1120171055.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/101/dl1120171056.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/dl1120171057.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/347/dl1120171058.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/912/dl1120171059.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/dl1120171060.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/dl1120171062.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/343/dl1120171064.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/152/dl1120171068.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/151/dl1120171069.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/342/dl1120171070_1.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/344/dl1120171071.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/dl1120171073.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/270/dl1120171074.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/dl1120171076.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/150/dl1120171077.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/282/dl1120171078.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/346/dl1120171081_1.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/339/dl1120171083.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/348/dl1120171084.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1092/dl1120171085.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/149/dl1120171090.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/913/dl1120171091.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/148/dl1120171092.doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/914/dl1120171093.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/350/dl1120171094.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/915/dl1120171095.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/916/dl1120171096.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/917/dl1120171097.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/919/dl1120171098.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/921/dl1120171099.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/923/dl1120171100.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/925/dl1120171101.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/955/dl1120171102.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/957/dl1120171103.doc" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/898/dl1120171104.doc" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/900/dl1120171105.doc" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/901/dl1120171106.doc" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/849/dl1120171107.doc" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/851/dl1120171108.doc" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/852/dl1120171109.doc" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/853/dl1120171110.doc" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/855/dl1120171111.doc" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/857/dl1120171112.doc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/859/dl1120171113.doc" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/860/dl1120171114.doc" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/147/dl1120171116.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/143/dl1120171117.doc" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/dl1120171118.doc" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/dl1120171119.doc" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1093/dl1120171120.doc" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1094/dl1120171121.doc" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/dl1120171123.doc" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/978/dl10201710.doc" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/979/dl10201711.doc" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/392/dl10201712.doc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/82/dl10201713.doc" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/117/dl10201714.doc" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/120/dl10201715.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/899/dl10201716.doc" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/261/dl10201717.doc" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/260/dl10201718.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/42/dl10201719.doc" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1151/dl10201721.doc" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1185/dl10201722.doc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1183/dl10201723.doc" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1091/dl10201724.doc" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/308/dl10201725.doc" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/48/dl10201727.doc" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/272/dl10201730.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/277/dl10201732.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1181/dl10201734.doc" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/43/dl10201735.doc" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/79/dl10201737.doc" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/905/dl10201738.doc" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/918/dl10201739.doc" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1182/dl10201743.doc" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/102/dl10201744.doc" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/922/dl10201746.doc" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/285/dl10201748.doc" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/924/dl10201750.doc" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1184/dl10201751.doc" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/284/dl10201752.doc" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/907/dl10201755.doc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/276/dl10201756.doc" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/393/dl10201757.doc" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/278/dl10201758.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1180/dl10201762.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/228/dl10201765.doc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/311/dl10201766.doc" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/232/dl10201767.doc" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/926/dl10201768.doc" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/229/dl10201769.doc" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/920/dl10201771.doc" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/105/dl10201772.doc" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/122/dl10201773.doc" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/233/dl10201775.doc" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/351/dl720171.doc" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/902/dl720172.doc" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/273/dl720173.doc" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/32/dl720175.doc" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/dl720176_1.doc" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/dl720177.doc" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/dl720178.doc" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/334/dl720179.doc" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/326/dl7201710.doc" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/dl7201712.doc" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/300/dl7201713.doc" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/60/dl7201714.doc" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/dl7201715.doc" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/391/dl7201716.doc" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/54/dl7201718.doc" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/305/dl7201722.doc" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/974/em0322017_-_ultrasson_renato.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/975/em0422017_-_ambulatorio_renato.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/977/em0482017_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/dl7201778.doc" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/51/dl7201779.doc" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/50/dl7201780.doc" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/47/dl7201782.doc" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/45/dl7201783.doc" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/257/dl7201787.doc" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/23/dl120172.doc" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/15/dl120173.doc" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/25/dl120174.doc" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/17/dl120175.doc" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1190/dl120176.doc" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/128/dl120177.doc" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/377/dl120179_1.doc" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/29/dl1201710.doc" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/861/dl1201712.doc" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/862/dl1201713.doc" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/981/dl1201714.doc" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/13/dl1201717.doc" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/356/dl1201718.doc" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1189/dl1201719.doc" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1188/dl1201720.doc" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/dl1201721.doc" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/863/dl1201722.doc" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/24/prj1201723.doc" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/16/prj1201724.doc" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1187/prj1201725.doc" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/864/prj1201726.doc" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/39/prj1201727.doc" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/354/prj1201728.doc" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/26/prj1201729.doc" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/37/prj1201730.doc" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/982/prj1201731.doc" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/395/prj1201733.doc" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/396/prj1201734.doc" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/865/prj1201737.doc" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/296/prj1201740.doc" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/397/prj1201741.doc" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/398/prj1201742.doc" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/259/prj1201744.doc" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/400/prj1201745.doc" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/36/prj1201746.doc" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/312/prj1201748.doc" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/319/dl320172.doc" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/1186/dl320173.doc" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/35/dl320174.doc" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/980/dl320175.doc" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/531/dl320176.doc" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/114/dl320177.doc" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/903/prj320178.doc" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/231/prj320179.doc" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/230/prj3201710.doc" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/370/dl220171.doc" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/33/dl220172.doc" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/909/dl220173.doc" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/927/dl220174.doc" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/956/prj220175.doc" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/380/prj220176.doc" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.embuguacu.sp.leg.br/media/sapl/public/materialegislativa/2020/256/prj220177.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>